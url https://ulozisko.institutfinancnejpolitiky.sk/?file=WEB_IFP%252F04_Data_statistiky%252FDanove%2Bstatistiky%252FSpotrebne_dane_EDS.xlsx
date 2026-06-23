--- v1 (2026-03-21)
+++ v2 (2026-06-23)
@@ -11,890 +11,897 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\IFP_NEW\1_DANE\1_03_Databazy\02_Danove_prijmy_web\2015\novy_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9E5584BD-B1C2-43FE-A320-7EA91CFA9296}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{CEAA7B36-9284-4FFC-A1A8-A3FAFBE85EB5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{9F094E7C-47D1-45FB-AEAB-4277CCC6AC24}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{B9FD925E-A48B-4977-A704-D2DC0E671C64}"/>
   </bookViews>
   <sheets>
     <sheet name="SD_Mineralne oleje" sheetId="1" r:id="rId1"/>
     <sheet name="SD_Tabak" sheetId="2" r:id="rId2"/>
     <sheet name="SD_Lieh" sheetId="3" r:id="rId3"/>
     <sheet name="SD_Pivo" sheetId="4" r:id="rId4"/>
     <sheet name="SD_Vino" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D127" i="5" l="1"/>
+  <c r="D128" i="5" l="1"/>
+  <c r="E128" i="5" s="1"/>
+  <c r="D127" i="5"/>
   <c r="E127" i="5" s="1"/>
   <c r="D126" i="5"/>
   <c r="E126" i="5" s="1"/>
   <c r="E125" i="5"/>
   <c r="D125" i="5"/>
   <c r="D124" i="5"/>
   <c r="E124" i="5" s="1"/>
+  <c r="E123" i="5"/>
   <c r="D123" i="5"/>
-  <c r="E123" i="5" s="1"/>
-  <c r="E122" i="5"/>
   <c r="D122" i="5"/>
+  <c r="E122" i="5" s="1"/>
   <c r="E121" i="5"/>
   <c r="D121" i="5"/>
   <c r="D120" i="5"/>
   <c r="E120" i="5" s="1"/>
-  <c r="E119" i="5"/>
   <c r="D119" i="5"/>
-  <c r="E118" i="5"/>
+  <c r="E119" i="5" s="1"/>
   <c r="D118" i="5"/>
+  <c r="E118" i="5" s="1"/>
   <c r="E117" i="5"/>
   <c r="D117" i="5"/>
   <c r="D116" i="5"/>
   <c r="E116" i="5" s="1"/>
+  <c r="E115" i="5"/>
   <c r="D115" i="5"/>
-  <c r="E115" i="5" s="1"/>
-  <c r="E114" i="5"/>
   <c r="D114" i="5"/>
+  <c r="E114" i="5" s="1"/>
+  <c r="E113" i="5"/>
   <c r="D113" i="5"/>
-  <c r="E113" i="5" s="1"/>
   <c r="D112" i="5"/>
   <c r="E112" i="5" s="1"/>
-  <c r="E111" i="5"/>
   <c r="D111" i="5"/>
-  <c r="E110" i="5"/>
+  <c r="E111" i="5" s="1"/>
   <c r="D110" i="5"/>
+  <c r="E110" i="5" s="1"/>
   <c r="E109" i="5"/>
   <c r="D109" i="5"/>
   <c r="D108" i="5"/>
   <c r="E108" i="5" s="1"/>
+  <c r="E107" i="5"/>
   <c r="D107" i="5"/>
-  <c r="E107" i="5" s="1"/>
-  <c r="E106" i="5"/>
   <c r="D106" i="5"/>
+  <c r="E106" i="5" s="1"/>
   <c r="E105" i="5"/>
   <c r="D105" i="5"/>
   <c r="D104" i="5"/>
   <c r="E104" i="5" s="1"/>
-  <c r="E103" i="5"/>
   <c r="D103" i="5"/>
-  <c r="E102" i="5"/>
+  <c r="E103" i="5" s="1"/>
   <c r="D102" i="5"/>
+  <c r="E102" i="5" s="1"/>
   <c r="E101" i="5"/>
   <c r="D101" i="5"/>
   <c r="D100" i="5"/>
   <c r="E100" i="5" s="1"/>
+  <c r="E99" i="5"/>
   <c r="D99" i="5"/>
-  <c r="E99" i="5" s="1"/>
-  <c r="E98" i="5"/>
   <c r="D98" i="5"/>
+  <c r="E98" i="5" s="1"/>
+  <c r="E97" i="5"/>
   <c r="D97" i="5"/>
-  <c r="E97" i="5" s="1"/>
   <c r="D96" i="5"/>
   <c r="E96" i="5" s="1"/>
-  <c r="E95" i="5"/>
   <c r="D95" i="5"/>
-  <c r="E94" i="5"/>
+  <c r="E95" i="5" s="1"/>
   <c r="D94" i="5"/>
+  <c r="E94" i="5" s="1"/>
   <c r="E93" i="5"/>
   <c r="D93" i="5"/>
   <c r="D92" i="5"/>
   <c r="E92" i="5" s="1"/>
+  <c r="E91" i="5"/>
   <c r="D91" i="5"/>
-  <c r="E91" i="5" s="1"/>
-  <c r="E90" i="5"/>
   <c r="D90" i="5"/>
+  <c r="E90" i="5" s="1"/>
+  <c r="E89" i="5"/>
   <c r="D89" i="5"/>
-  <c r="E89" i="5" s="1"/>
   <c r="D88" i="5"/>
   <c r="E88" i="5" s="1"/>
-  <c r="E87" i="5"/>
   <c r="D87" i="5"/>
+  <c r="E87" i="5" s="1"/>
   <c r="D86" i="5"/>
   <c r="E86" i="5" s="1"/>
   <c r="E85" i="5"/>
   <c r="D85" i="5"/>
   <c r="D84" i="5"/>
   <c r="E84" i="5" s="1"/>
+  <c r="E83" i="5"/>
   <c r="D83" i="5"/>
-  <c r="E83" i="5" s="1"/>
-  <c r="E82" i="5"/>
   <c r="D82" i="5"/>
+  <c r="E82" i="5" s="1"/>
+  <c r="E81" i="5"/>
   <c r="D81" i="5"/>
-  <c r="E81" i="5" s="1"/>
   <c r="D80" i="5"/>
   <c r="E80" i="5" s="1"/>
   <c r="D79" i="5"/>
   <c r="E79" i="5" s="1"/>
-  <c r="E78" i="5"/>
   <c r="D78" i="5"/>
+  <c r="E78" i="5" s="1"/>
   <c r="E77" i="5"/>
   <c r="D77" i="5"/>
   <c r="D76" i="5"/>
   <c r="E76" i="5" s="1"/>
+  <c r="E75" i="5"/>
   <c r="D75" i="5"/>
-  <c r="E75" i="5" s="1"/>
-  <c r="E74" i="5"/>
   <c r="D74" i="5"/>
+  <c r="E74" i="5" s="1"/>
+  <c r="E73" i="5"/>
   <c r="D73" i="5"/>
-  <c r="E73" i="5" s="1"/>
   <c r="D72" i="5"/>
   <c r="E72" i="5" s="1"/>
   <c r="D71" i="5"/>
   <c r="E71" i="5" s="1"/>
   <c r="D70" i="5"/>
   <c r="E70" i="5" s="1"/>
   <c r="E69" i="5"/>
   <c r="D69" i="5"/>
   <c r="D68" i="5"/>
   <c r="E68" i="5" s="1"/>
   <c r="E67" i="5"/>
   <c r="D67" i="5"/>
   <c r="D66" i="5"/>
   <c r="E66" i="5" s="1"/>
+  <c r="E65" i="5"/>
   <c r="D65" i="5"/>
-  <c r="E65" i="5" s="1"/>
   <c r="D64" i="5"/>
   <c r="E64" i="5" s="1"/>
   <c r="D63" i="5"/>
   <c r="E63" i="5" s="1"/>
   <c r="D62" i="5"/>
   <c r="E62" i="5" s="1"/>
   <c r="E61" i="5"/>
   <c r="D61" i="5"/>
   <c r="D60" i="5"/>
   <c r="E60" i="5" s="1"/>
+  <c r="E59" i="5"/>
   <c r="D59" i="5"/>
-  <c r="E59" i="5" s="1"/>
-  <c r="E58" i="5"/>
   <c r="D58" i="5"/>
+  <c r="E58" i="5" s="1"/>
   <c r="E57" i="5"/>
   <c r="D57" i="5"/>
   <c r="D56" i="5"/>
   <c r="E56" i="5" s="1"/>
   <c r="D55" i="5"/>
   <c r="E55" i="5" s="1"/>
   <c r="D54" i="5"/>
   <c r="E54" i="5" s="1"/>
   <c r="E53" i="5"/>
   <c r="D53" i="5"/>
   <c r="D52" i="5"/>
   <c r="E52" i="5" s="1"/>
   <c r="E51" i="5"/>
   <c r="D51" i="5"/>
-  <c r="E50" i="5"/>
   <c r="D50" i="5"/>
+  <c r="E50" i="5" s="1"/>
   <c r="E49" i="5"/>
   <c r="D49" i="5"/>
   <c r="D48" i="5"/>
   <c r="E48" i="5" s="1"/>
   <c r="D47" i="5"/>
   <c r="E47" i="5" s="1"/>
   <c r="D46" i="5"/>
   <c r="E46" i="5" s="1"/>
   <c r="E45" i="5"/>
   <c r="D45" i="5"/>
   <c r="D44" i="5"/>
   <c r="E44" i="5" s="1"/>
   <c r="E43" i="5"/>
   <c r="D43" i="5"/>
   <c r="D42" i="5"/>
   <c r="E42" i="5" s="1"/>
+  <c r="E41" i="5"/>
   <c r="D41" i="5"/>
-  <c r="E41" i="5" s="1"/>
   <c r="D40" i="5"/>
   <c r="E40" i="5" s="1"/>
-  <c r="E39" i="5"/>
   <c r="D39" i="5"/>
+  <c r="E39" i="5" s="1"/>
   <c r="D38" i="5"/>
   <c r="E38" i="5" s="1"/>
   <c r="E37" i="5"/>
   <c r="D37" i="5"/>
   <c r="D36" i="5"/>
   <c r="E36" i="5" s="1"/>
   <c r="E35" i="5"/>
   <c r="D35" i="5"/>
   <c r="D34" i="5"/>
   <c r="E34" i="5" s="1"/>
+  <c r="E33" i="5"/>
   <c r="D33" i="5"/>
-  <c r="E33" i="5" s="1"/>
   <c r="D32" i="5"/>
   <c r="E32" i="5" s="1"/>
-  <c r="E31" i="5"/>
   <c r="D31" i="5"/>
+  <c r="E31" i="5" s="1"/>
   <c r="D30" i="5"/>
   <c r="E30" i="5" s="1"/>
   <c r="E29" i="5"/>
   <c r="D29" i="5"/>
   <c r="D28" i="5"/>
   <c r="E28" i="5" s="1"/>
+  <c r="E27" i="5"/>
   <c r="D27" i="5"/>
-  <c r="E27" i="5" s="1"/>
   <c r="D26" i="5"/>
   <c r="E26" i="5" s="1"/>
+  <c r="E25" i="5"/>
   <c r="D25" i="5"/>
-  <c r="E25" i="5" s="1"/>
   <c r="D24" i="5"/>
   <c r="E24" i="5" s="1"/>
-  <c r="E23" i="5"/>
   <c r="D23" i="5"/>
+  <c r="E23" i="5" s="1"/>
   <c r="D22" i="5"/>
   <c r="E22" i="5" s="1"/>
   <c r="E21" i="5"/>
   <c r="D21" i="5"/>
   <c r="D20" i="5"/>
   <c r="E20" i="5" s="1"/>
   <c r="E19" i="5"/>
   <c r="D19" i="5"/>
   <c r="D18" i="5"/>
   <c r="E18" i="5" s="1"/>
+  <c r="E17" i="5"/>
   <c r="D17" i="5"/>
-  <c r="E17" i="5" s="1"/>
   <c r="D16" i="5"/>
   <c r="E16" i="5" s="1"/>
-  <c r="E15" i="5"/>
   <c r="D15" i="5"/>
+  <c r="E15" i="5" s="1"/>
   <c r="D14" i="5"/>
   <c r="E14" i="5" s="1"/>
   <c r="E13" i="5"/>
   <c r="D13" i="5"/>
   <c r="D12" i="5"/>
   <c r="E12" i="5" s="1"/>
   <c r="E11" i="5"/>
   <c r="D11" i="5"/>
   <c r="D10" i="5"/>
   <c r="E10" i="5" s="1"/>
+  <c r="E9" i="5"/>
   <c r="D9" i="5"/>
-  <c r="E9" i="5" s="1"/>
   <c r="D8" i="5"/>
   <c r="E8" i="5" s="1"/>
   <c r="D7" i="5"/>
   <c r="E7" i="5" s="1"/>
-  <c r="E6" i="5"/>
   <c r="D6" i="5"/>
+  <c r="E6" i="5" s="1"/>
   <c r="E5" i="5"/>
   <c r="D5" i="5"/>
   <c r="D4" i="5"/>
   <c r="E4" i="5" s="1"/>
+  <c r="D128" i="4"/>
+  <c r="E128" i="4" s="1"/>
   <c r="E127" i="4"/>
   <c r="D127" i="4"/>
-  <c r="E126" i="4"/>
   <c r="D126" i="4"/>
+  <c r="E126" i="4" s="1"/>
+  <c r="E125" i="4"/>
   <c r="D125" i="4"/>
-  <c r="E125" i="4" s="1"/>
   <c r="D124" i="4"/>
   <c r="E124" i="4" s="1"/>
   <c r="E123" i="4"/>
   <c r="D123" i="4"/>
   <c r="D122" i="4"/>
   <c r="E122" i="4" s="1"/>
   <c r="D121" i="4"/>
   <c r="E121" i="4" s="1"/>
   <c r="D120" i="4"/>
   <c r="E120" i="4" s="1"/>
   <c r="E119" i="4"/>
   <c r="D119" i="4"/>
-  <c r="E118" i="4"/>
   <c r="D118" i="4"/>
+  <c r="E118" i="4" s="1"/>
+  <c r="E117" i="4"/>
   <c r="D117" i="4"/>
-  <c r="E117" i="4" s="1"/>
   <c r="D116" i="4"/>
   <c r="E116" i="4" s="1"/>
   <c r="E115" i="4"/>
   <c r="D115" i="4"/>
-  <c r="E114" i="4"/>
   <c r="D114" i="4"/>
+  <c r="E114" i="4" s="1"/>
   <c r="D113" i="4"/>
   <c r="E113" i="4" s="1"/>
   <c r="D112" i="4"/>
   <c r="E112" i="4" s="1"/>
   <c r="E111" i="4"/>
   <c r="D111" i="4"/>
-  <c r="E110" i="4"/>
   <c r="D110" i="4"/>
+  <c r="E110" i="4" s="1"/>
+  <c r="E109" i="4"/>
   <c r="D109" i="4"/>
-  <c r="E109" i="4" s="1"/>
   <c r="D108" i="4"/>
   <c r="E108" i="4" s="1"/>
   <c r="E107" i="4"/>
   <c r="D107" i="4"/>
-  <c r="E106" i="4"/>
   <c r="D106" i="4"/>
+  <c r="E106" i="4" s="1"/>
   <c r="D105" i="4"/>
   <c r="E105" i="4" s="1"/>
   <c r="D104" i="4"/>
   <c r="E104" i="4" s="1"/>
   <c r="E103" i="4"/>
   <c r="D103" i="4"/>
-  <c r="E102" i="4"/>
   <c r="D102" i="4"/>
+  <c r="E102" i="4" s="1"/>
+  <c r="E101" i="4"/>
   <c r="D101" i="4"/>
-  <c r="E101" i="4" s="1"/>
   <c r="D100" i="4"/>
   <c r="E100" i="4" s="1"/>
   <c r="E99" i="4"/>
   <c r="D99" i="4"/>
   <c r="D98" i="4"/>
   <c r="E98" i="4" s="1"/>
   <c r="D97" i="4"/>
   <c r="E97" i="4" s="1"/>
   <c r="D96" i="4"/>
   <c r="E96" i="4" s="1"/>
   <c r="E95" i="4"/>
   <c r="D95" i="4"/>
-  <c r="E94" i="4"/>
   <c r="D94" i="4"/>
+  <c r="E94" i="4" s="1"/>
   <c r="E93" i="4"/>
   <c r="D93" i="4"/>
   <c r="D92" i="4"/>
   <c r="E92" i="4" s="1"/>
   <c r="E91" i="4"/>
   <c r="D91" i="4"/>
-  <c r="E90" i="4"/>
   <c r="D90" i="4"/>
+  <c r="E90" i="4" s="1"/>
   <c r="D89" i="4"/>
   <c r="E89" i="4" s="1"/>
   <c r="D88" i="4"/>
   <c r="E88" i="4" s="1"/>
   <c r="E87" i="4"/>
   <c r="D87" i="4"/>
-  <c r="E86" i="4"/>
   <c r="D86" i="4"/>
+  <c r="E86" i="4" s="1"/>
   <c r="E85" i="4"/>
   <c r="D85" i="4"/>
   <c r="D84" i="4"/>
   <c r="E84" i="4" s="1"/>
   <c r="E83" i="4"/>
   <c r="D83" i="4"/>
-  <c r="E82" i="4"/>
   <c r="D82" i="4"/>
+  <c r="E82" i="4" s="1"/>
   <c r="D81" i="4"/>
   <c r="E81" i="4" s="1"/>
   <c r="D80" i="4"/>
   <c r="E80" i="4" s="1"/>
   <c r="E79" i="4"/>
   <c r="D79" i="4"/>
-  <c r="E78" i="4"/>
   <c r="D78" i="4"/>
+  <c r="E78" i="4" s="1"/>
   <c r="E77" i="4"/>
   <c r="D77" i="4"/>
   <c r="D76" i="4"/>
   <c r="E76" i="4" s="1"/>
   <c r="E75" i="4"/>
   <c r="D75" i="4"/>
   <c r="D74" i="4"/>
   <c r="E74" i="4" s="1"/>
   <c r="D73" i="4"/>
   <c r="E73" i="4" s="1"/>
   <c r="D72" i="4"/>
   <c r="E72" i="4" s="1"/>
   <c r="E71" i="4"/>
   <c r="D71" i="4"/>
-  <c r="E70" i="4"/>
   <c r="D70" i="4"/>
+  <c r="E70" i="4" s="1"/>
   <c r="E69" i="4"/>
   <c r="D69" i="4"/>
   <c r="D68" i="4"/>
   <c r="E68" i="4" s="1"/>
   <c r="E67" i="4"/>
   <c r="D67" i="4"/>
   <c r="D66" i="4"/>
   <c r="E66" i="4" s="1"/>
   <c r="D65" i="4"/>
   <c r="E65" i="4" s="1"/>
   <c r="D64" i="4"/>
   <c r="E64" i="4" s="1"/>
   <c r="E63" i="4"/>
   <c r="D63" i="4"/>
-  <c r="E62" i="4"/>
   <c r="D62" i="4"/>
+  <c r="E62" i="4" s="1"/>
   <c r="E61" i="4"/>
   <c r="D61" i="4"/>
   <c r="D60" i="4"/>
   <c r="E60" i="4" s="1"/>
+  <c r="E59" i="4"/>
   <c r="D59" i="4"/>
-  <c r="E59" i="4" s="1"/>
   <c r="D58" i="4"/>
   <c r="E58" i="4" s="1"/>
   <c r="D57" i="4"/>
   <c r="E57" i="4" s="1"/>
   <c r="D56" i="4"/>
   <c r="E56" i="4" s="1"/>
   <c r="E55" i="4"/>
   <c r="D55" i="4"/>
-  <c r="E54" i="4"/>
   <c r="D54" i="4"/>
+  <c r="E54" i="4" s="1"/>
   <c r="E53" i="4"/>
   <c r="D53" i="4"/>
   <c r="D52" i="4"/>
   <c r="E52" i="4" s="1"/>
+  <c r="E51" i="4"/>
   <c r="D51" i="4"/>
-  <c r="E51" i="4" s="1"/>
-  <c r="E50" i="4"/>
   <c r="D50" i="4"/>
+  <c r="E50" i="4" s="1"/>
   <c r="D49" i="4"/>
   <c r="E49" i="4" s="1"/>
   <c r="D48" i="4"/>
   <c r="E48" i="4" s="1"/>
   <c r="E47" i="4"/>
   <c r="D47" i="4"/>
-  <c r="E46" i="4"/>
   <c r="D46" i="4"/>
+  <c r="E46" i="4" s="1"/>
   <c r="E45" i="4"/>
   <c r="D45" i="4"/>
   <c r="D44" i="4"/>
   <c r="E44" i="4" s="1"/>
+  <c r="E43" i="4"/>
   <c r="D43" i="4"/>
-  <c r="E43" i="4" s="1"/>
-  <c r="E42" i="4"/>
   <c r="D42" i="4"/>
+  <c r="E42" i="4" s="1"/>
   <c r="D41" i="4"/>
   <c r="E41" i="4" s="1"/>
   <c r="D40" i="4"/>
   <c r="E40" i="4" s="1"/>
+  <c r="E39" i="4"/>
   <c r="D39" i="4"/>
-  <c r="E39" i="4" s="1"/>
-  <c r="E38" i="4"/>
   <c r="D38" i="4"/>
+  <c r="E38" i="4" s="1"/>
   <c r="E37" i="4"/>
   <c r="D37" i="4"/>
   <c r="D36" i="4"/>
   <c r="E36" i="4" s="1"/>
   <c r="E35" i="4"/>
   <c r="D35" i="4"/>
-  <c r="E34" i="4"/>
   <c r="D34" i="4"/>
+  <c r="E34" i="4" s="1"/>
   <c r="D33" i="4"/>
   <c r="E33" i="4" s="1"/>
   <c r="D32" i="4"/>
   <c r="E32" i="4" s="1"/>
+  <c r="E31" i="4"/>
   <c r="D31" i="4"/>
-  <c r="E31" i="4" s="1"/>
-  <c r="E30" i="4"/>
   <c r="D30" i="4"/>
+  <c r="E30" i="4" s="1"/>
   <c r="E29" i="4"/>
   <c r="D29" i="4"/>
   <c r="D28" i="4"/>
   <c r="E28" i="4" s="1"/>
   <c r="E27" i="4"/>
   <c r="D27" i="4"/>
-  <c r="E26" i="4"/>
   <c r="D26" i="4"/>
+  <c r="E26" i="4" s="1"/>
   <c r="D25" i="4"/>
   <c r="E25" i="4" s="1"/>
   <c r="D24" i="4"/>
   <c r="E24" i="4" s="1"/>
+  <c r="E23" i="4"/>
   <c r="D23" i="4"/>
-  <c r="E23" i="4" s="1"/>
-  <c r="E22" i="4"/>
   <c r="D22" i="4"/>
+  <c r="E22" i="4" s="1"/>
+  <c r="E21" i="4"/>
   <c r="D21" i="4"/>
-  <c r="E21" i="4" s="1"/>
   <c r="D20" i="4"/>
   <c r="E20" i="4" s="1"/>
   <c r="E19" i="4"/>
   <c r="D19" i="4"/>
-  <c r="E18" i="4"/>
   <c r="D18" i="4"/>
+  <c r="E18" i="4" s="1"/>
   <c r="D17" i="4"/>
   <c r="E17" i="4" s="1"/>
   <c r="D16" i="4"/>
   <c r="E16" i="4" s="1"/>
+  <c r="E15" i="4"/>
   <c r="D15" i="4"/>
-  <c r="E15" i="4" s="1"/>
-  <c r="E14" i="4"/>
   <c r="D14" i="4"/>
+  <c r="E14" i="4" s="1"/>
+  <c r="E13" i="4"/>
   <c r="D13" i="4"/>
-  <c r="E13" i="4" s="1"/>
   <c r="D12" i="4"/>
   <c r="E12" i="4" s="1"/>
   <c r="E11" i="4"/>
   <c r="D11" i="4"/>
   <c r="D10" i="4"/>
   <c r="E10" i="4" s="1"/>
   <c r="D9" i="4"/>
   <c r="E9" i="4" s="1"/>
   <c r="D8" i="4"/>
   <c r="E8" i="4" s="1"/>
+  <c r="E7" i="4"/>
   <c r="D7" i="4"/>
-  <c r="E7" i="4" s="1"/>
-  <c r="E6" i="4"/>
   <c r="D6" i="4"/>
+  <c r="E6" i="4" s="1"/>
+  <c r="E5" i="4"/>
   <c r="D5" i="4"/>
-  <c r="E5" i="4" s="1"/>
   <c r="D4" i="4"/>
   <c r="E4" i="4" s="1"/>
-  <c r="G127" i="3"/>
+  <c r="F128" i="3"/>
+  <c r="G128" i="3" s="1"/>
+  <c r="D128" i="3"/>
   <c r="F127" i="3"/>
+  <c r="G127" i="3" s="1"/>
   <c r="D127" i="3"/>
-  <c r="G126" i="3"/>
   <c r="F126" i="3"/>
+  <c r="G126" i="3" s="1"/>
   <c r="D126" i="3"/>
-  <c r="G125" i="3"/>
   <c r="F125" i="3"/>
+  <c r="G125" i="3" s="1"/>
   <c r="D125" i="3"/>
-  <c r="G124" i="3"/>
   <c r="F124" i="3"/>
+  <c r="G124" i="3" s="1"/>
   <c r="D124" i="3"/>
-  <c r="G123" i="3"/>
   <c r="F123" i="3"/>
+  <c r="G123" i="3" s="1"/>
   <c r="D123" i="3"/>
-  <c r="G122" i="3"/>
   <c r="F122" i="3"/>
+  <c r="G122" i="3" s="1"/>
   <c r="D122" i="3"/>
-  <c r="G121" i="3"/>
   <c r="F121" i="3"/>
+  <c r="G121" i="3" s="1"/>
   <c r="D121" i="3"/>
-  <c r="G120" i="3"/>
   <c r="F120" i="3"/>
+  <c r="G120" i="3" s="1"/>
   <c r="D120" i="3"/>
-  <c r="G119" i="3"/>
   <c r="F119" i="3"/>
+  <c r="G119" i="3" s="1"/>
   <c r="D119" i="3"/>
-  <c r="G118" i="3"/>
   <c r="F118" i="3"/>
+  <c r="G118" i="3" s="1"/>
   <c r="D118" i="3"/>
-  <c r="G117" i="3"/>
   <c r="F117" i="3"/>
+  <c r="G117" i="3" s="1"/>
   <c r="D117" i="3"/>
-  <c r="G116" i="3"/>
   <c r="F116" i="3"/>
+  <c r="G116" i="3" s="1"/>
   <c r="D116" i="3"/>
-  <c r="G115" i="3"/>
   <c r="F115" i="3"/>
+  <c r="G115" i="3" s="1"/>
   <c r="D115" i="3"/>
-  <c r="G114" i="3"/>
   <c r="F114" i="3"/>
+  <c r="G114" i="3" s="1"/>
   <c r="D114" i="3"/>
-  <c r="G113" i="3"/>
   <c r="F113" i="3"/>
+  <c r="G113" i="3" s="1"/>
   <c r="D113" i="3"/>
-  <c r="G112" i="3"/>
   <c r="F112" i="3"/>
+  <c r="G112" i="3" s="1"/>
   <c r="D112" i="3"/>
-  <c r="G111" i="3"/>
   <c r="F111" i="3"/>
+  <c r="G111" i="3" s="1"/>
   <c r="D111" i="3"/>
-  <c r="G110" i="3"/>
   <c r="F110" i="3"/>
+  <c r="G110" i="3" s="1"/>
   <c r="D110" i="3"/>
-  <c r="G109" i="3"/>
   <c r="F109" i="3"/>
+  <c r="G109" i="3" s="1"/>
   <c r="D109" i="3"/>
-  <c r="G108" i="3"/>
   <c r="F108" i="3"/>
+  <c r="G108" i="3" s="1"/>
   <c r="D108" i="3"/>
-  <c r="G107" i="3"/>
   <c r="F107" i="3"/>
+  <c r="G107" i="3" s="1"/>
   <c r="D107" i="3"/>
-  <c r="G106" i="3"/>
   <c r="F106" i="3"/>
+  <c r="G106" i="3" s="1"/>
   <c r="D106" i="3"/>
-  <c r="G105" i="3"/>
   <c r="F105" i="3"/>
+  <c r="G105" i="3" s="1"/>
   <c r="D105" i="3"/>
-  <c r="G104" i="3"/>
   <c r="F104" i="3"/>
+  <c r="G104" i="3" s="1"/>
   <c r="D104" i="3"/>
-  <c r="G103" i="3"/>
   <c r="F103" i="3"/>
+  <c r="G103" i="3" s="1"/>
   <c r="D103" i="3"/>
-  <c r="G102" i="3"/>
   <c r="F102" i="3"/>
+  <c r="G102" i="3" s="1"/>
   <c r="D102" i="3"/>
-  <c r="G101" i="3"/>
   <c r="F101" i="3"/>
+  <c r="G101" i="3" s="1"/>
   <c r="D101" i="3"/>
-  <c r="G100" i="3"/>
   <c r="F100" i="3"/>
+  <c r="G100" i="3" s="1"/>
   <c r="D100" i="3"/>
-  <c r="G99" i="3"/>
   <c r="F99" i="3"/>
+  <c r="G99" i="3" s="1"/>
   <c r="D99" i="3"/>
-  <c r="G98" i="3"/>
   <c r="F98" i="3"/>
+  <c r="G98" i="3" s="1"/>
   <c r="D98" i="3"/>
-  <c r="G97" i="3"/>
   <c r="F97" i="3"/>
+  <c r="G97" i="3" s="1"/>
   <c r="D97" i="3"/>
-  <c r="G96" i="3"/>
   <c r="F96" i="3"/>
+  <c r="G96" i="3" s="1"/>
   <c r="D96" i="3"/>
-  <c r="G95" i="3"/>
   <c r="F95" i="3"/>
+  <c r="G95" i="3" s="1"/>
   <c r="D95" i="3"/>
-  <c r="G94" i="3"/>
   <c r="F94" i="3"/>
+  <c r="G94" i="3" s="1"/>
   <c r="D94" i="3"/>
-  <c r="G93" i="3"/>
   <c r="F93" i="3"/>
+  <c r="G93" i="3" s="1"/>
   <c r="D93" i="3"/>
-  <c r="G92" i="3"/>
   <c r="F92" i="3"/>
+  <c r="G92" i="3" s="1"/>
   <c r="D92" i="3"/>
-  <c r="G91" i="3"/>
   <c r="F91" i="3"/>
+  <c r="G91" i="3" s="1"/>
   <c r="D91" i="3"/>
-  <c r="G90" i="3"/>
   <c r="F90" i="3"/>
+  <c r="G90" i="3" s="1"/>
   <c r="D90" i="3"/>
-  <c r="G89" i="3"/>
   <c r="F89" i="3"/>
+  <c r="G89" i="3" s="1"/>
   <c r="D89" i="3"/>
-  <c r="G88" i="3"/>
   <c r="F88" i="3"/>
+  <c r="G88" i="3" s="1"/>
   <c r="D88" i="3"/>
-  <c r="G87" i="3"/>
   <c r="F87" i="3"/>
+  <c r="G87" i="3" s="1"/>
   <c r="D87" i="3"/>
-  <c r="G86" i="3"/>
   <c r="F86" i="3"/>
+  <c r="G86" i="3" s="1"/>
   <c r="D86" i="3"/>
-  <c r="G85" i="3"/>
   <c r="F85" i="3"/>
+  <c r="G85" i="3" s="1"/>
   <c r="D85" i="3"/>
-  <c r="G84" i="3"/>
   <c r="F84" i="3"/>
+  <c r="G84" i="3" s="1"/>
   <c r="D84" i="3"/>
-  <c r="G83" i="3"/>
   <c r="F83" i="3"/>
+  <c r="G83" i="3" s="1"/>
   <c r="D83" i="3"/>
-  <c r="G82" i="3"/>
   <c r="F82" i="3"/>
+  <c r="G82" i="3" s="1"/>
   <c r="D82" i="3"/>
-  <c r="G81" i="3"/>
   <c r="F81" i="3"/>
+  <c r="G81" i="3" s="1"/>
   <c r="D81" i="3"/>
-  <c r="G80" i="3"/>
   <c r="F80" i="3"/>
+  <c r="G80" i="3" s="1"/>
   <c r="D80" i="3"/>
-  <c r="G79" i="3"/>
   <c r="F79" i="3"/>
+  <c r="G79" i="3" s="1"/>
   <c r="D79" i="3"/>
-  <c r="G78" i="3"/>
   <c r="F78" i="3"/>
+  <c r="G78" i="3" s="1"/>
   <c r="D78" i="3"/>
-  <c r="G77" i="3"/>
   <c r="F77" i="3"/>
+  <c r="G77" i="3" s="1"/>
   <c r="D77" i="3"/>
-  <c r="G76" i="3"/>
   <c r="F76" i="3"/>
+  <c r="G76" i="3" s="1"/>
   <c r="D76" i="3"/>
-  <c r="G75" i="3"/>
   <c r="F75" i="3"/>
+  <c r="G75" i="3" s="1"/>
   <c r="D75" i="3"/>
-  <c r="G74" i="3"/>
   <c r="F74" i="3"/>
+  <c r="G74" i="3" s="1"/>
   <c r="D74" i="3"/>
-  <c r="G73" i="3"/>
   <c r="F73" i="3"/>
+  <c r="G73" i="3" s="1"/>
   <c r="D73" i="3"/>
-  <c r="G72" i="3"/>
   <c r="F72" i="3"/>
+  <c r="G72" i="3" s="1"/>
   <c r="D72" i="3"/>
-  <c r="G71" i="3"/>
   <c r="F71" i="3"/>
+  <c r="G71" i="3" s="1"/>
   <c r="D71" i="3"/>
-  <c r="G70" i="3"/>
   <c r="F70" i="3"/>
+  <c r="G70" i="3" s="1"/>
   <c r="D70" i="3"/>
   <c r="G69" i="3"/>
   <c r="F69" i="3"/>
   <c r="D69" i="3"/>
-  <c r="G68" i="3"/>
   <c r="F68" i="3"/>
+  <c r="G68" i="3" s="1"/>
   <c r="D68" i="3"/>
   <c r="G67" i="3"/>
   <c r="F67" i="3"/>
   <c r="D67" i="3"/>
-  <c r="G66" i="3"/>
   <c r="F66" i="3"/>
+  <c r="G66" i="3" s="1"/>
   <c r="D66" i="3"/>
   <c r="G65" i="3"/>
   <c r="F65" i="3"/>
   <c r="D65" i="3"/>
-  <c r="G64" i="3"/>
   <c r="F64" i="3"/>
+  <c r="G64" i="3" s="1"/>
   <c r="D64" i="3"/>
   <c r="G63" i="3"/>
   <c r="F63" i="3"/>
   <c r="D63" i="3"/>
-  <c r="G62" i="3"/>
   <c r="F62" i="3"/>
+  <c r="G62" i="3" s="1"/>
   <c r="D62" i="3"/>
   <c r="G61" i="3"/>
   <c r="F61" i="3"/>
   <c r="D61" i="3"/>
-  <c r="G60" i="3"/>
   <c r="F60" i="3"/>
+  <c r="G60" i="3" s="1"/>
   <c r="D60" i="3"/>
   <c r="G59" i="3"/>
   <c r="F59" i="3"/>
   <c r="D59" i="3"/>
-  <c r="G58" i="3"/>
   <c r="F58" i="3"/>
+  <c r="G58" i="3" s="1"/>
   <c r="D58" i="3"/>
   <c r="G57" i="3"/>
   <c r="F57" i="3"/>
   <c r="D57" i="3"/>
-  <c r="G56" i="3"/>
   <c r="F56" i="3"/>
+  <c r="G56" i="3" s="1"/>
   <c r="D56" i="3"/>
   <c r="G55" i="3"/>
   <c r="F55" i="3"/>
   <c r="D55" i="3"/>
-  <c r="G54" i="3"/>
   <c r="F54" i="3"/>
+  <c r="G54" i="3" s="1"/>
   <c r="D54" i="3"/>
   <c r="G53" i="3"/>
   <c r="F53" i="3"/>
   <c r="D53" i="3"/>
-  <c r="G52" i="3"/>
   <c r="F52" i="3"/>
+  <c r="G52" i="3" s="1"/>
   <c r="D52" i="3"/>
   <c r="G51" i="3"/>
   <c r="F51" i="3"/>
   <c r="D51" i="3"/>
-  <c r="G50" i="3"/>
   <c r="F50" i="3"/>
+  <c r="G50" i="3" s="1"/>
   <c r="D50" i="3"/>
   <c r="G49" i="3"/>
   <c r="F49" i="3"/>
   <c r="D49" i="3"/>
-  <c r="G48" i="3"/>
   <c r="F48" i="3"/>
+  <c r="G48" i="3" s="1"/>
   <c r="D48" i="3"/>
   <c r="G47" i="3"/>
   <c r="F47" i="3"/>
   <c r="D47" i="3"/>
-  <c r="G46" i="3"/>
   <c r="F46" i="3"/>
+  <c r="G46" i="3" s="1"/>
   <c r="D46" i="3"/>
   <c r="G45" i="3"/>
   <c r="F45" i="3"/>
   <c r="D45" i="3"/>
-  <c r="G44" i="3"/>
   <c r="F44" i="3"/>
+  <c r="G44" i="3" s="1"/>
   <c r="D44" i="3"/>
   <c r="G43" i="3"/>
   <c r="F43" i="3"/>
   <c r="D43" i="3"/>
-  <c r="G42" i="3"/>
   <c r="F42" i="3"/>
+  <c r="G42" i="3" s="1"/>
   <c r="D42" i="3"/>
   <c r="G41" i="3"/>
   <c r="F41" i="3"/>
   <c r="D41" i="3"/>
-  <c r="G40" i="3"/>
   <c r="F40" i="3"/>
+  <c r="G40" i="3" s="1"/>
   <c r="D40" i="3"/>
   <c r="G39" i="3"/>
   <c r="F39" i="3"/>
   <c r="D39" i="3"/>
-  <c r="G38" i="3"/>
   <c r="F38" i="3"/>
+  <c r="G38" i="3" s="1"/>
   <c r="D38" i="3"/>
-  <c r="G37" i="3"/>
   <c r="F37" i="3"/>
+  <c r="G37" i="3" s="1"/>
   <c r="D37" i="3"/>
-  <c r="G36" i="3"/>
   <c r="F36" i="3"/>
+  <c r="G36" i="3" s="1"/>
   <c r="D36" i="3"/>
   <c r="G35" i="3"/>
   <c r="F35" i="3"/>
   <c r="D35" i="3"/>
-  <c r="G34" i="3"/>
   <c r="F34" i="3"/>
+  <c r="G34" i="3" s="1"/>
   <c r="D34" i="3"/>
-  <c r="G33" i="3"/>
   <c r="F33" i="3"/>
+  <c r="G33" i="3" s="1"/>
   <c r="D33" i="3"/>
-  <c r="G32" i="3"/>
   <c r="F32" i="3"/>
+  <c r="G32" i="3" s="1"/>
   <c r="D32" i="3"/>
   <c r="G31" i="3"/>
   <c r="F31" i="3"/>
   <c r="D31" i="3"/>
-  <c r="G30" i="3"/>
   <c r="F30" i="3"/>
+  <c r="G30" i="3" s="1"/>
   <c r="D30" i="3"/>
-  <c r="G29" i="3"/>
   <c r="F29" i="3"/>
+  <c r="G29" i="3" s="1"/>
   <c r="D29" i="3"/>
-  <c r="G28" i="3"/>
   <c r="F28" i="3"/>
+  <c r="G28" i="3" s="1"/>
   <c r="D28" i="3"/>
-  <c r="G27" i="3"/>
   <c r="F27" i="3"/>
+  <c r="G27" i="3" s="1"/>
   <c r="D27" i="3"/>
-  <c r="G26" i="3"/>
   <c r="F26" i="3"/>
+  <c r="G26" i="3" s="1"/>
   <c r="D26" i="3"/>
-  <c r="G25" i="3"/>
   <c r="F25" i="3"/>
+  <c r="G25" i="3" s="1"/>
   <c r="D25" i="3"/>
-  <c r="G24" i="3"/>
   <c r="F24" i="3"/>
+  <c r="G24" i="3" s="1"/>
   <c r="D24" i="3"/>
   <c r="G23" i="3"/>
   <c r="F23" i="3"/>
   <c r="D23" i="3"/>
   <c r="G22" i="3"/>
   <c r="F22" i="3"/>
   <c r="D22" i="3"/>
   <c r="G21" i="3"/>
   <c r="F21" i="3"/>
   <c r="D21" i="3"/>
   <c r="G20" i="3"/>
   <c r="F20" i="3"/>
   <c r="D20" i="3"/>
   <c r="G19" i="3"/>
   <c r="F19" i="3"/>
   <c r="D19" i="3"/>
   <c r="G18" i="3"/>
   <c r="F18" i="3"/>
   <c r="D18" i="3"/>
   <c r="G17" i="3"/>
   <c r="F17" i="3"/>
   <c r="D17" i="3"/>
   <c r="G16" i="3"/>
   <c r="F16" i="3"/>
   <c r="D16" i="3"/>
@@ -912,50 +919,52 @@
   <c r="D12" i="3"/>
   <c r="G11" i="3"/>
   <c r="F11" i="3"/>
   <c r="D11" i="3"/>
   <c r="G10" i="3"/>
   <c r="F10" i="3"/>
   <c r="D10" i="3"/>
   <c r="G9" i="3"/>
   <c r="F9" i="3"/>
   <c r="D9" i="3"/>
   <c r="G8" i="3"/>
   <c r="F8" i="3"/>
   <c r="D8" i="3"/>
   <c r="G7" i="3"/>
   <c r="F7" i="3"/>
   <c r="D7" i="3"/>
   <c r="G6" i="3"/>
   <c r="F6" i="3"/>
   <c r="D6" i="3"/>
   <c r="G5" i="3"/>
   <c r="F5" i="3"/>
   <c r="D5" i="3"/>
   <c r="G4" i="3"/>
   <c r="F4" i="3"/>
   <c r="D4" i="3"/>
+  <c r="G128" i="2"/>
+  <c r="D128" i="2"/>
   <c r="G127" i="2"/>
   <c r="D127" i="2"/>
   <c r="G126" i="2"/>
   <c r="D126" i="2"/>
   <c r="G125" i="2"/>
   <c r="D125" i="2"/>
   <c r="G124" i="2"/>
   <c r="D124" i="2"/>
   <c r="G123" i="2"/>
   <c r="D123" i="2"/>
   <c r="G122" i="2"/>
   <c r="D122" i="2"/>
   <c r="G121" i="2"/>
   <c r="D121" i="2"/>
   <c r="G120" i="2"/>
   <c r="D120" i="2"/>
   <c r="G119" i="2"/>
   <c r="D119" i="2"/>
   <c r="G118" i="2"/>
   <c r="D118" i="2"/>
   <c r="G117" i="2"/>
   <c r="D117" i="2"/>
   <c r="G116" i="2"/>
   <c r="D116" i="2"/>
   <c r="G115" i="2"/>
@@ -1160,50 +1169,51 @@
   <c r="D16" i="2"/>
   <c r="G15" i="2"/>
   <c r="D15" i="2"/>
   <c r="G14" i="2"/>
   <c r="D14" i="2"/>
   <c r="G13" i="2"/>
   <c r="D13" i="2"/>
   <c r="G12" i="2"/>
   <c r="D12" i="2"/>
   <c r="G11" i="2"/>
   <c r="D11" i="2"/>
   <c r="G10" i="2"/>
   <c r="D10" i="2"/>
   <c r="G9" i="2"/>
   <c r="D9" i="2"/>
   <c r="G8" i="2"/>
   <c r="D8" i="2"/>
   <c r="G7" i="2"/>
   <c r="D7" i="2"/>
   <c r="G6" i="2"/>
   <c r="D6" i="2"/>
   <c r="G5" i="2"/>
   <c r="D5" i="2"/>
   <c r="G4" i="2"/>
   <c r="D4" i="2"/>
+  <c r="F128" i="1"/>
   <c r="F127" i="1"/>
   <c r="F126" i="1"/>
   <c r="F125" i="1"/>
   <c r="F124" i="1"/>
   <c r="F123" i="1"/>
   <c r="F122" i="1"/>
   <c r="F121" i="1"/>
   <c r="F120" i="1"/>
   <c r="F119" i="1"/>
   <c r="F118" i="1"/>
   <c r="F117" i="1"/>
   <c r="F116" i="1"/>
   <c r="F115" i="1"/>
   <c r="F114" i="1"/>
   <c r="F113" i="1"/>
   <c r="F112" i="1"/>
   <c r="F111" i="1"/>
   <c r="F110" i="1"/>
   <c r="F109" i="1"/>
   <c r="F108" i="1"/>
   <c r="F107" i="1"/>
   <c r="F106" i="1"/>
   <c r="F105" i="1"/>
   <c r="F104" i="1"/>
   <c r="F103" i="1"/>
@@ -1288,51 +1298,51 @@
   <c r="F24" i="1"/>
   <c r="F23" i="1"/>
   <c r="F22" i="1"/>
   <c r="F21" i="1"/>
   <c r="F20" i="1"/>
   <c r="F19" i="1"/>
   <c r="F18" i="1"/>
   <c r="F17" i="1"/>
   <c r="F16" i="1"/>
   <c r="F15" i="1"/>
   <c r="F14" i="1"/>
   <c r="F13" i="1"/>
   <c r="F12" i="1"/>
   <c r="F11" i="1"/>
   <c r="F10" i="1"/>
   <c r="F9" i="1"/>
   <c r="F8" i="1"/>
   <c r="F7" i="1"/>
   <c r="F6" i="1"/>
   <c r="F5" i="1"/>
   <c r="F4" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="660" uniqueCount="138">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="665" uniqueCount="139">
   <si>
     <t>SD z minerálnych olejov</t>
   </si>
   <si>
     <t>Výnos dane v ESA2010  (v tis. eur)</t>
   </si>
   <si>
     <t>Báza (HDP, s.c.)</t>
   </si>
   <si>
     <t>EDS (%)</t>
   </si>
   <si>
     <t>Sezónne neočistené</t>
   </si>
   <si>
     <t>Sezónne očistené</t>
   </si>
   <si>
     <t>1. štvrťrok 1995</t>
   </si>
   <si>
     <t>2. štvrtrok 1995</t>
   </si>
   <si>
@@ -1678,50 +1688,53 @@
     <t>4. štvrťrok 2023</t>
   </si>
   <si>
     <t>1. štvrťrok 2024</t>
   </si>
   <si>
     <t>2. štvrťrok 2024</t>
   </si>
   <si>
     <t>3. štvrťrok 2024</t>
   </si>
   <si>
     <t>4. štvrťrok 2024</t>
   </si>
   <si>
     <t>1. štvrťrok 2025</t>
   </si>
   <si>
     <t>2. štvrťrok 2025</t>
   </si>
   <si>
     <t>3. štvrťrok 2025</t>
   </si>
   <si>
     <t>4. štvrťrok 2025</t>
+  </si>
+  <si>
+    <t>1. štvrťrok 2026</t>
   </si>
   <si>
     <t>SD z tabaku a tabakových výrobkov</t>
   </si>
   <si>
     <t>Vplyv predzásobenia</t>
   </si>
   <si>
     <t>Upravené, sezónne neočistené</t>
   </si>
   <si>
     <t>Upravené, sezónne očistené</t>
   </si>
   <si>
     <t>Báza (KSD, s.c.)</t>
   </si>
   <si>
     <t>SD z liehu</t>
   </si>
   <si>
     <t>SD z piva</t>
   </si>
   <si>
     <t>SD z vína</t>
   </si>
@@ -2334,12084 +2347,12281 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A72BF993-3B45-4F60-A4AA-400B5BEBF9D5}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94548205-FFB6-4867-ADCA-1392449B8F07}">
   <sheetPr codeName="Hárok2"/>
-  <dimension ref="A1:J127"/>
+  <dimension ref="A1:L128"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B103" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B97" activePane="bottomRight" state="frozen"/>
       <selection activeCell="H23" sqref="H23"/>
       <selection pane="topRight" activeCell="H23" sqref="H23"/>
       <selection pane="bottomLeft" activeCell="H23" sqref="H23"/>
       <selection pane="bottomRight" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="14" style="3" customWidth="1"/>
     <col min="2" max="2" width="18.3984375" style="3" customWidth="1"/>
     <col min="3" max="4" width="13.8984375" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.3984375" style="3" customWidth="1"/>
     <col min="6" max="6" width="9.69921875" style="3" customWidth="1"/>
     <col min="7" max="7" width="9.09765625" style="3" customWidth="1"/>
     <col min="8" max="16384" width="8.8984375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="2"/>
     </row>
-    <row r="2" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="4"/>
       <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="6"/>
       <c r="F2" s="8" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:9" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="9"/>
       <c r="B3" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E3" s="11" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="13"/>
     </row>
-    <row r="4" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="15">
         <v>72265.352121091419</v>
       </c>
       <c r="C4" s="15">
         <v>82831.062810330244</v>
       </c>
       <c r="D4" s="16">
         <v>9839809</v>
       </c>
       <c r="E4" s="17">
-        <v>9929281</v>
+        <v>9929280</v>
       </c>
       <c r="F4" s="18">
         <f>C4/E4</f>
-        <v>8.3421007835643123E-3</v>
+        <v>8.3421016237159428E-3</v>
       </c>
       <c r="I4" s="19"/>
-    </row>
-    <row r="5" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L4" s="19"/>
+    </row>
+    <row r="5" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="15">
         <v>100379.15096594304</v>
       </c>
       <c r="C5" s="15">
         <v>99878.823550090368</v>
       </c>
       <c r="D5" s="20">
         <v>10504980</v>
       </c>
       <c r="E5" s="21">
-        <v>10083309</v>
+        <v>10083307</v>
       </c>
       <c r="F5" s="18">
         <f t="shared" ref="F5:F11" si="0">C5/E5</f>
-        <v>9.9053617765844891E-3</v>
+        <v>9.9053637412894763E-3</v>
       </c>
       <c r="I5" s="19"/>
-    </row>
-    <row r="6" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L5" s="19"/>
+    </row>
+    <row r="6" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="15">
         <v>118316.91913961362</v>
       </c>
       <c r="C6" s="15">
         <v>104973.62293422248</v>
       </c>
       <c r="D6" s="20">
         <v>10091383</v>
       </c>
       <c r="E6" s="21">
-        <v>10127362</v>
+        <v>10127365</v>
       </c>
       <c r="F6" s="18">
         <f t="shared" si="0"/>
-        <v>1.03653471589366E-2</v>
+        <v>1.0365344088439834E-2</v>
       </c>
       <c r="I6" s="19"/>
-    </row>
-    <row r="7" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L6" s="19"/>
+    </row>
+    <row r="7" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="15">
         <v>112907.50941379539</v>
       </c>
       <c r="C7" s="15">
         <v>113412.46464181054</v>
       </c>
       <c r="D7" s="20">
         <v>10013344.000000002</v>
       </c>
       <c r="E7" s="21">
         <v>10309564</v>
       </c>
       <c r="F7" s="18">
         <f t="shared" si="0"/>
         <v>1.100070426274191E-2</v>
       </c>
       <c r="I7" s="19"/>
-    </row>
-    <row r="8" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L7" s="19"/>
+    </row>
+    <row r="8" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="15">
         <v>85709.016394476523</v>
       </c>
       <c r="C8" s="15">
         <v>97947.105949493067</v>
       </c>
       <c r="D8" s="20">
         <v>10355778</v>
       </c>
       <c r="E8" s="21">
         <v>10471456</v>
       </c>
       <c r="F8" s="18">
         <f t="shared" si="0"/>
         <v>9.353723679829536E-3</v>
       </c>
       <c r="I8" s="19"/>
-    </row>
-    <row r="9" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L8" s="19"/>
+    </row>
+    <row r="9" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="15">
         <v>104226.48693155414</v>
       </c>
       <c r="C9" s="15">
         <v>103817.62264442965</v>
       </c>
       <c r="D9" s="20">
         <v>10842570</v>
       </c>
       <c r="E9" s="21">
-        <v>10580777</v>
+        <v>10580780</v>
       </c>
       <c r="F9" s="18">
         <f t="shared" si="0"/>
-        <v>9.8119091484897229E-3</v>
+        <v>9.8119063664899604E-3</v>
       </c>
       <c r="I9" s="19"/>
-    </row>
-    <row r="10" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L9" s="19"/>
+    </row>
+    <row r="10" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="15">
         <v>124725.29288189604</v>
       </c>
       <c r="C10" s="15">
         <v>110825.42624978037</v>
       </c>
       <c r="D10" s="20">
         <v>11065454</v>
       </c>
       <c r="E10" s="21">
-        <v>10835223</v>
+        <v>10835222</v>
       </c>
       <c r="F10" s="18">
         <f t="shared" si="0"/>
-        <v>1.0228255223707013E-2</v>
+        <v>1.0228256167689076E-2</v>
       </c>
       <c r="I10" s="19"/>
-    </row>
-    <row r="11" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L10" s="19"/>
+    </row>
+    <row r="11" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="15">
         <v>90200.958632742506</v>
       </c>
       <c r="C11" s="15">
         <v>90776.122839707095</v>
       </c>
       <c r="D11" s="20">
         <v>10661054.000000002</v>
       </c>
       <c r="E11" s="21">
-        <v>11037400</v>
+        <v>11037398</v>
       </c>
       <c r="F11" s="18">
         <f t="shared" si="0"/>
-        <v>8.2244118034779119E-3</v>
+        <v>8.2244132937588279E-3</v>
       </c>
       <c r="I11" s="19"/>
-    </row>
-    <row r="12" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L11" s="19"/>
+    </row>
+    <row r="12" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="15">
         <v>97120.080522472257</v>
       </c>
       <c r="C12" s="15">
         <v>115849.61570107876</v>
       </c>
       <c r="D12" s="20">
         <v>10947919</v>
       </c>
       <c r="E12" s="21">
         <v>11131144</v>
       </c>
       <c r="F12" s="18">
         <f>C12/E12</f>
         <v>1.0407700744961952E-2</v>
       </c>
       <c r="G12" s="22"/>
       <c r="H12" s="23"/>
       <c r="I12" s="19"/>
-    </row>
-    <row r="13" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L12" s="19"/>
+    </row>
+    <row r="13" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="15">
         <v>99708.144919670725</v>
       </c>
       <c r="C13" s="15">
         <v>94760.351147147521</v>
       </c>
       <c r="D13" s="20">
         <v>11631288</v>
       </c>
       <c r="E13" s="21">
         <v>11286493</v>
       </c>
       <c r="F13" s="18">
         <f t="shared" ref="F13:F76" si="1">C13/E13</f>
         <v>8.3959074928897336E-3</v>
       </c>
       <c r="G13" s="22"/>
       <c r="I13" s="19"/>
-    </row>
-    <row r="14" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L13" s="19"/>
+    </row>
+    <row r="14" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="15">
         <v>127374.05499734444</v>
       </c>
       <c r="C14" s="15">
         <v>113569.68873080255</v>
       </c>
       <c r="D14" s="20">
         <v>11887523</v>
       </c>
       <c r="E14" s="21">
-        <v>11467590</v>
+        <v>11467587</v>
       </c>
       <c r="F14" s="18">
         <f t="shared" si="1"/>
-        <v>9.903535854595651E-3</v>
+        <v>9.9035384454290651E-3</v>
       </c>
       <c r="G14" s="22"/>
       <c r="I14" s="19"/>
-    </row>
-    <row r="15" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L14" s="19"/>
+    </row>
+    <row r="15" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="15">
         <v>110318.96109905075</v>
       </c>
       <c r="C15" s="15">
         <v>110958.03994917948</v>
       </c>
       <c r="D15" s="20">
         <v>10812914.999999996</v>
       </c>
       <c r="E15" s="21">
-        <v>11394418</v>
+        <v>11394421</v>
       </c>
       <c r="F15" s="18">
         <f t="shared" si="1"/>
-        <v>9.7379295677216225E-3</v>
+        <v>9.7379270038538586E-3</v>
       </c>
       <c r="G15" s="22"/>
       <c r="I15" s="19"/>
-    </row>
-    <row r="16" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L15" s="19"/>
+    </row>
+    <row r="16" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="15">
         <v>113798.03502622317</v>
       </c>
       <c r="C16" s="15">
         <v>129196.58049270285</v>
       </c>
       <c r="D16" s="20">
         <v>11354018</v>
       </c>
       <c r="E16" s="21">
-        <v>11596748</v>
+        <v>11596746</v>
       </c>
       <c r="F16" s="18">
         <f t="shared" si="1"/>
-        <v>1.1140759503673173E-2</v>
+        <v>1.1140761425032751E-2</v>
       </c>
       <c r="G16" s="22"/>
       <c r="I16" s="19"/>
-    </row>
-    <row r="17" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L16" s="19"/>
+    </row>
+    <row r="17" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="15">
         <v>99269.814585739892</v>
       </c>
       <c r="C17" s="15">
         <v>98695.990236517478</v>
       </c>
       <c r="D17" s="20">
         <v>12012506</v>
       </c>
       <c r="E17" s="21">
-        <v>11587256</v>
+        <v>11587258</v>
       </c>
       <c r="F17" s="18">
         <f t="shared" si="1"/>
-        <v>8.5176326678652377E-3</v>
+        <v>8.5176311976929726E-3</v>
       </c>
       <c r="G17" s="22"/>
       <c r="I17" s="19"/>
-    </row>
-    <row r="18" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L17" s="19"/>
+    </row>
+    <row r="18" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="15">
         <v>121904.00569275714</v>
       </c>
       <c r="C18" s="15">
         <v>109188.37955094407</v>
       </c>
       <c r="D18" s="20">
         <v>11725815</v>
       </c>
       <c r="E18" s="21">
-        <v>11478788</v>
+        <v>11478797</v>
       </c>
       <c r="F18" s="18">
         <f t="shared" si="1"/>
-        <v>9.5121871360411975E-3</v>
+        <v>9.5121796779700923E-3</v>
       </c>
       <c r="G18" s="22"/>
       <c r="I18" s="19"/>
-    </row>
-    <row r="19" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L18" s="19"/>
+    </row>
+    <row r="19" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="15">
         <v>108541.38703478721</v>
       </c>
       <c r="C19" s="15">
         <v>109037.41686538227</v>
       </c>
       <c r="D19" s="20">
         <v>11919753.999999996</v>
       </c>
       <c r="E19" s="21">
-        <v>12349302</v>
+        <v>12349292</v>
       </c>
       <c r="F19" s="18">
         <f t="shared" si="1"/>
-        <v>8.8294396610741465E-3</v>
+        <v>8.8294468108278817E-3</v>
       </c>
       <c r="G19" s="22"/>
       <c r="I19" s="19"/>
-    </row>
-    <row r="20" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L19" s="19"/>
+    </row>
+    <row r="20" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="15">
         <v>81014.596602602396</v>
       </c>
       <c r="C20" s="15">
         <v>94308.891850806904</v>
       </c>
       <c r="D20" s="20">
         <v>11484050</v>
       </c>
       <c r="E20" s="21">
         <v>11916113</v>
       </c>
       <c r="F20" s="18">
         <f t="shared" si="1"/>
         <v>7.9144005978129695E-3</v>
       </c>
       <c r="G20" s="22"/>
       <c r="I20" s="19"/>
-    </row>
-    <row r="21" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L20" s="19"/>
+    </row>
+    <row r="21" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="15">
         <v>143262.96273484698</v>
       </c>
       <c r="C21" s="15">
         <v>138435.89903778429</v>
       </c>
       <c r="D21" s="20">
         <v>12156400</v>
       </c>
       <c r="E21" s="21">
         <v>11701165</v>
       </c>
       <c r="F21" s="18">
         <f t="shared" si="1"/>
         <v>1.1830950083840736E-2</v>
       </c>
       <c r="G21" s="22"/>
       <c r="I21" s="19"/>
-    </row>
-    <row r="22" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L21" s="19"/>
+    </row>
+    <row r="22" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="15">
         <v>154251.43640377081</v>
       </c>
       <c r="C22" s="15">
         <v>138899.41303653963</v>
       </c>
       <c r="D22" s="20">
         <v>11888487</v>
       </c>
       <c r="E22" s="21">
         <v>11617747</v>
       </c>
       <c r="F22" s="18">
         <f t="shared" si="1"/>
         <v>1.195579599353813E-2</v>
       </c>
       <c r="G22" s="22"/>
       <c r="I22" s="19"/>
-    </row>
-    <row r="23" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L22" s="19"/>
+    </row>
+    <row r="23" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="15">
         <v>121396.11241286593</v>
       </c>
       <c r="C23" s="15">
         <v>121773.56019567198</v>
       </c>
       <c r="D23" s="20">
         <v>11260666</v>
       </c>
       <c r="E23" s="21">
         <v>11554578</v>
       </c>
       <c r="F23" s="18">
         <f t="shared" si="1"/>
         <v>1.0538988113254502E-2</v>
       </c>
       <c r="G23" s="22"/>
       <c r="I23" s="19"/>
-    </row>
-    <row r="24" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L23" s="19"/>
+    </row>
+    <row r="24" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="15">
         <v>148260.85872966872</v>
       </c>
       <c r="C24" s="15">
         <v>168249.35526121219</v>
       </c>
       <c r="D24" s="20">
         <v>11116119</v>
       </c>
       <c r="E24" s="21">
         <v>11667107</v>
       </c>
       <c r="F24" s="18">
         <f t="shared" si="1"/>
         <v>1.4420829024814136E-2</v>
       </c>
       <c r="G24" s="22"/>
       <c r="I24" s="19"/>
-    </row>
-    <row r="25" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L24" s="19"/>
+    </row>
+    <row r="25" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="15">
         <v>158550.58952897828</v>
       </c>
       <c r="C25" s="15">
         <v>156615.11542713165</v>
       </c>
       <c r="D25" s="20">
         <v>12209162</v>
       </c>
       <c r="E25" s="21">
-        <v>11772055</v>
+        <v>11772054</v>
       </c>
       <c r="F25" s="18">
         <f t="shared" si="1"/>
-        <v>1.3303974151253256E-2</v>
+        <v>1.330397528138519E-2</v>
       </c>
       <c r="G25" s="22"/>
       <c r="I25" s="19"/>
-    </row>
-    <row r="26" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L25" s="19"/>
+    </row>
+    <row r="26" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="15">
         <v>158585.98925380071</v>
       </c>
       <c r="C26" s="15">
         <v>143726.71480617041</v>
       </c>
       <c r="D26" s="20">
         <v>12025297</v>
       </c>
       <c r="E26" s="21">
-        <v>11831848</v>
+        <v>11831849</v>
       </c>
       <c r="F26" s="18">
         <f t="shared" si="1"/>
-        <v>1.2147444321983379E-2</v>
+        <v>1.2147443295310006E-2</v>
       </c>
       <c r="G26" s="22"/>
       <c r="I26" s="19"/>
-    </row>
-    <row r="27" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L26" s="19"/>
+    </row>
+    <row r="27" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="15">
         <v>151139.41926375896</v>
       </c>
       <c r="C27" s="15">
         <v>150872.05631407542</v>
       </c>
       <c r="D27" s="20">
         <v>11808299.999999998</v>
       </c>
       <c r="E27" s="21">
-        <v>11887867</v>
+        <v>11887868</v>
       </c>
       <c r="F27" s="18">
         <f t="shared" si="1"/>
-        <v>1.2691263816635517E-2</v>
+        <v>1.2691262749054365E-2</v>
       </c>
       <c r="G27" s="22"/>
       <c r="I27" s="19"/>
-    </row>
-    <row r="28" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L27" s="19"/>
+    </row>
+    <row r="28" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="15">
         <v>130480.49139480847</v>
       </c>
       <c r="C28" s="15">
         <v>148129.41515475101</v>
       </c>
       <c r="D28" s="20">
         <v>11240875</v>
       </c>
       <c r="E28" s="21">
-        <v>11959483</v>
+        <v>11959485</v>
       </c>
       <c r="F28" s="18">
         <f t="shared" si="1"/>
-        <v>1.2385938017115874E-2</v>
+        <v>1.238593594579959E-2</v>
       </c>
       <c r="G28" s="22"/>
       <c r="I28" s="19"/>
-    </row>
-    <row r="29" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L28" s="19"/>
+    </row>
+    <row r="29" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="14" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="15">
         <v>148514.1714130652</v>
       </c>
       <c r="C29" s="15">
         <v>146591.27653701417</v>
       </c>
       <c r="D29" s="20">
         <v>12372643</v>
       </c>
       <c r="E29" s="21">
-        <v>12079128</v>
+        <v>12079127</v>
       </c>
       <c r="F29" s="18">
         <f t="shared" si="1"/>
-        <v>1.2135915484711659E-2</v>
+        <v>1.2135916489413033E-2</v>
       </c>
       <c r="G29" s="22"/>
       <c r="I29" s="19"/>
-    </row>
-    <row r="30" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L29" s="19"/>
+    </row>
+    <row r="30" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="14" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="15">
         <v>155294.91320022559</v>
       </c>
       <c r="C30" s="15">
         <v>141476.28592393661</v>
       </c>
       <c r="D30" s="20">
         <v>12294815</v>
       </c>
       <c r="E30" s="21">
-        <v>12117128</v>
+        <v>12117131</v>
       </c>
       <c r="F30" s="18">
         <f t="shared" si="1"/>
-        <v>1.1675727608385139E-2</v>
+        <v>1.1675724717669275E-2</v>
       </c>
       <c r="G30" s="22"/>
       <c r="I30" s="19"/>
-    </row>
-    <row r="31" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L30" s="19"/>
+    </row>
+    <row r="31" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="14" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="15">
         <v>148275.47722000931</v>
       </c>
       <c r="C31" s="15">
         <v>147228.68598823177</v>
       </c>
       <c r="D31" s="20">
         <v>12630018.000000002</v>
       </c>
       <c r="E31" s="21">
-        <v>12382612</v>
+        <v>12382608</v>
       </c>
       <c r="F31" s="18">
         <f t="shared" si="1"/>
-        <v>1.1889953911842813E-2</v>
+        <v>1.1889957752698927E-2</v>
       </c>
       <c r="G31" s="22"/>
       <c r="I31" s="19"/>
-    </row>
-    <row r="32" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L31" s="19"/>
+    </row>
+    <row r="32" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="15">
         <v>116240.4152745137</v>
       </c>
       <c r="C32" s="15">
         <v>138488.38222312598</v>
       </c>
       <c r="D32" s="20">
         <v>11655302</v>
       </c>
       <c r="E32" s="21">
         <v>12429388</v>
       </c>
       <c r="F32" s="18">
         <f t="shared" si="1"/>
         <v>1.1142011354310123E-2</v>
       </c>
       <c r="G32" s="22"/>
       <c r="I32" s="19"/>
-    </row>
-    <row r="33" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L32" s="19"/>
+    </row>
+    <row r="33" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="15">
         <v>203494.99855739227</v>
       </c>
       <c r="C33" s="15">
         <v>191596.58112088719</v>
       </c>
       <c r="D33" s="20">
         <v>12666103</v>
       </c>
       <c r="E33" s="21">
-        <v>12547021</v>
+        <v>12547023</v>
       </c>
       <c r="F33" s="18">
         <f t="shared" si="1"/>
-        <v>1.527028456562615E-2</v>
+        <v>1.5270282131537274E-2</v>
       </c>
       <c r="G33" s="22"/>
       <c r="I33" s="19"/>
-    </row>
-    <row r="34" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L33" s="19"/>
+    </row>
+    <row r="34" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="14" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="15">
         <v>186502.25210781384</v>
       </c>
       <c r="C34" s="15">
         <v>170670.1001251241</v>
       </c>
       <c r="D34" s="20">
         <v>13250193</v>
       </c>
       <c r="E34" s="21">
-        <v>12821331</v>
+        <v>12821327</v>
       </c>
       <c r="F34" s="18">
         <f t="shared" si="1"/>
-        <v>1.3311418301666504E-2</v>
+        <v>1.3311422454565279E-2</v>
       </c>
       <c r="G34" s="22"/>
       <c r="I34" s="19"/>
-    </row>
-    <row r="35" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L34" s="19"/>
+    </row>
+    <row r="35" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="14" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="15">
         <v>189738.10303425614</v>
       </c>
       <c r="C35" s="15">
         <v>187399.58157067798</v>
       </c>
       <c r="D35" s="20">
         <v>13110815.000000006</v>
       </c>
       <c r="E35" s="21">
-        <v>12884674</v>
+        <v>12884675</v>
       </c>
       <c r="F35" s="18">
         <f t="shared" si="1"/>
-        <v>1.4544378970758436E-2</v>
+        <v>1.4544377841946187E-2</v>
       </c>
       <c r="G35" s="22"/>
       <c r="I35" s="19"/>
-    </row>
-    <row r="36" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L35" s="19"/>
+    </row>
+    <row r="36" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="15">
         <v>173637.5683728341</v>
       </c>
       <c r="C36" s="15">
         <v>196898.13153003034</v>
       </c>
       <c r="D36" s="20">
         <v>12296526</v>
       </c>
       <c r="E36" s="21">
         <v>13072051</v>
       </c>
       <c r="F36" s="18">
         <f t="shared" si="1"/>
         <v>1.5062527795372765E-2</v>
       </c>
       <c r="G36" s="22"/>
       <c r="I36" s="19"/>
-    </row>
-    <row r="37" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L36" s="19"/>
+    </row>
+    <row r="37" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="15">
         <v>198145.55726946823</v>
       </c>
       <c r="C37" s="15">
         <v>196360.6273044268</v>
       </c>
       <c r="D37" s="20">
         <v>13362052</v>
       </c>
       <c r="E37" s="21">
-        <v>13255525</v>
+        <v>13255522</v>
       </c>
       <c r="F37" s="18">
         <f t="shared" si="1"/>
-        <v>1.4813493038142722E-2</v>
+        <v>1.4813496390743933E-2</v>
       </c>
       <c r="G37" s="22"/>
       <c r="I37" s="19"/>
-    </row>
-    <row r="38" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L37" s="19"/>
+    </row>
+    <row r="38" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="14" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="15">
         <v>242527.50783044545</v>
       </c>
       <c r="C38" s="15">
         <v>222779.7034931333</v>
       </c>
       <c r="D38" s="20">
         <v>13729527</v>
       </c>
       <c r="E38" s="21">
-        <v>13295192</v>
+        <v>13295196</v>
       </c>
       <c r="F38" s="18">
         <f t="shared" si="1"/>
-        <v>1.6756411151725624E-2</v>
+        <v>1.6756406110382524E-2</v>
       </c>
       <c r="G38" s="22"/>
       <c r="I38" s="19"/>
-    </row>
-    <row r="39" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L38" s="19"/>
+    </row>
+    <row r="39" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="14" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="15">
         <v>255850.62546869813</v>
       </c>
       <c r="C39" s="15">
         <v>251453.97797884344</v>
       </c>
       <c r="D39" s="20">
         <v>13755800.000000002</v>
       </c>
       <c r="E39" s="21">
-        <v>13521137</v>
+        <v>13521136</v>
       </c>
       <c r="F39" s="18">
         <f t="shared" si="1"/>
-        <v>1.8597103037920809E-2</v>
+        <v>1.8597104413330613E-2</v>
       </c>
       <c r="G39" s="22"/>
       <c r="I39" s="19"/>
-    </row>
-    <row r="40" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L39" s="19"/>
+    </row>
+    <row r="40" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="14" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="15">
         <v>220205.77547766047</v>
       </c>
       <c r="C40" s="15">
         <v>249146.03568290651</v>
       </c>
       <c r="D40" s="20">
         <v>12882038</v>
       </c>
       <c r="E40" s="21">
-        <v>13719753</v>
+        <v>13719751</v>
       </c>
       <c r="F40" s="18">
         <f t="shared" si="1"/>
-        <v>1.8159658973664214E-2</v>
+        <v>1.8159661620892865E-2</v>
       </c>
       <c r="G40" s="22"/>
       <c r="I40" s="19"/>
-    </row>
-    <row r="41" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L40" s="19"/>
+    </row>
+    <row r="41" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="14" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="15">
         <v>252068.6105065392</v>
       </c>
       <c r="C41" s="15">
         <v>250462.96125479313</v>
       </c>
       <c r="D41" s="20">
         <v>13776961</v>
       </c>
       <c r="E41" s="21">
-        <v>13809072</v>
+        <v>13809077</v>
       </c>
       <c r="F41" s="18">
         <f t="shared" si="1"/>
-        <v>1.8137566467521724E-2</v>
+        <v>1.8137559900259309E-2</v>
       </c>
       <c r="G41" s="22"/>
       <c r="I41" s="19"/>
-    </row>
-    <row r="42" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L41" s="19"/>
+    </row>
+    <row r="42" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="15">
         <v>268541.01743742946</v>
       </c>
       <c r="C42" s="15">
         <v>247544.07773598871</v>
       </c>
       <c r="D42" s="20">
         <v>14797770</v>
       </c>
       <c r="E42" s="21">
-        <v>14133488</v>
+        <v>14133486</v>
       </c>
       <c r="F42" s="18">
         <f t="shared" si="1"/>
-        <v>1.7514719490050065E-2</v>
+        <v>1.7514721968521333E-2</v>
       </c>
       <c r="G42" s="22"/>
       <c r="I42" s="19"/>
-    </row>
-    <row r="43" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L42" s="19"/>
+    </row>
+    <row r="43" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="14" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="15">
         <v>267886.95561043621</v>
       </c>
       <c r="C43" s="15">
         <v>262378.39075138367</v>
       </c>
       <c r="D43" s="20">
         <v>14551326</v>
       </c>
       <c r="E43" s="21">
-        <v>14345782</v>
+        <v>14345781</v>
       </c>
       <c r="F43" s="18">
         <f t="shared" si="1"/>
-        <v>1.8289584405463827E-2</v>
+        <v>1.8289585680374157E-2</v>
       </c>
       <c r="G43" s="22"/>
       <c r="I43" s="19"/>
-    </row>
-    <row r="44" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L43" s="19"/>
+    </row>
+    <row r="44" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="14" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="15">
         <v>225716.23533160725</v>
       </c>
       <c r="C44" s="15">
         <v>267305.77191347285</v>
       </c>
       <c r="D44" s="20">
         <v>13484328</v>
       </c>
       <c r="E44" s="21">
-        <v>14500508</v>
+        <v>14500510</v>
       </c>
       <c r="F44" s="18">
         <f t="shared" si="1"/>
-        <v>1.8434234987730971E-2</v>
+        <v>1.8434232445167297E-2</v>
       </c>
       <c r="G44" s="22"/>
       <c r="I44" s="19"/>
-    </row>
-    <row r="45" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L44" s="19"/>
+    </row>
+    <row r="45" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="14" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="15">
         <v>261848.02829449641</v>
       </c>
       <c r="C45" s="15">
         <v>248585.0399029158</v>
       </c>
       <c r="D45" s="20">
         <v>14972412</v>
       </c>
       <c r="E45" s="21">
-        <v>14806157</v>
+        <v>14806154</v>
       </c>
       <c r="F45" s="18">
         <f t="shared" si="1"/>
-        <v>1.6789301903452448E-2</v>
+        <v>1.6789305305274806E-2</v>
       </c>
       <c r="G45" s="22"/>
       <c r="I45" s="19"/>
-    </row>
-    <row r="46" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L45" s="19"/>
+    </row>
+    <row r="46" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="14" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="15">
         <v>280709.75141074153</v>
       </c>
       <c r="C46" s="15">
         <v>259450.01687034345</v>
       </c>
       <c r="D46" s="20">
         <v>15844521</v>
       </c>
       <c r="E46" s="21">
-        <v>15052403</v>
+        <v>15052402</v>
       </c>
       <c r="F46" s="18">
         <f t="shared" si="1"/>
-        <v>1.7236451672888606E-2</v>
+        <v>1.7236452817985026E-2</v>
       </c>
       <c r="G46" s="22"/>
       <c r="I46" s="19"/>
-    </row>
-    <row r="47" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L46" s="19"/>
+    </row>
+    <row r="47" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="14" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="15">
         <v>277912.58125871338</v>
       </c>
       <c r="C47" s="15">
         <v>271462.28735523875</v>
       </c>
       <c r="D47" s="20">
         <v>15338920.999999998</v>
       </c>
       <c r="E47" s="21">
-        <v>15281114</v>
+        <v>15281116</v>
       </c>
       <c r="F47" s="18">
         <f t="shared" si="1"/>
-        <v>1.7764561363473812E-2</v>
+        <v>1.7764559038439258E-2</v>
       </c>
       <c r="G47" s="22"/>
       <c r="I47" s="19"/>
-    </row>
-    <row r="48" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L47" s="19"/>
+    </row>
+    <row r="48" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="14" t="s">
         <v>50</v>
       </c>
       <c r="B48" s="15">
         <v>233287.59075549361</v>
       </c>
       <c r="C48" s="15">
         <v>263130.90731768426</v>
       </c>
       <c r="D48" s="20">
         <v>14558961</v>
       </c>
       <c r="E48" s="21">
-        <v>15681874</v>
+        <v>15681873</v>
       </c>
       <c r="F48" s="18">
         <f t="shared" si="1"/>
-        <v>1.6779302481175672E-2</v>
+        <v>1.6779303551156439E-2</v>
       </c>
       <c r="G48" s="22"/>
       <c r="I48" s="19"/>
-    </row>
-    <row r="49" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L48" s="19"/>
+    </row>
+    <row r="49" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="14" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="15">
         <v>275125.26000132773</v>
       </c>
       <c r="C49" s="15">
         <v>274195.27194204635</v>
       </c>
       <c r="D49" s="20">
         <v>16304485</v>
       </c>
       <c r="E49" s="21">
-        <v>16062229</v>
+        <v>16062227</v>
       </c>
       <c r="F49" s="18">
         <f t="shared" si="1"/>
-        <v>1.7070810778631432E-2</v>
+        <v>1.7070812904215981E-2</v>
       </c>
       <c r="G49" s="22"/>
       <c r="I49" s="19"/>
-    </row>
-    <row r="50" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L49" s="19"/>
+    </row>
+    <row r="50" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="14" t="s">
         <v>52</v>
       </c>
       <c r="B50" s="15">
         <v>291947.05469362013</v>
       </c>
       <c r="C50" s="15">
         <v>270466.38048729632</v>
       </c>
       <c r="D50" s="20">
         <v>17187744</v>
       </c>
       <c r="E50" s="21">
-        <v>16375507</v>
+        <v>16375510</v>
       </c>
       <c r="F50" s="18">
         <f t="shared" si="1"/>
-        <v>1.6516519487750597E-2</v>
+        <v>1.6516516461917603E-2</v>
       </c>
       <c r="G50" s="22"/>
       <c r="I50" s="19"/>
-    </row>
-    <row r="51" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L50" s="19"/>
+    </row>
+    <row r="51" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="14" t="s">
         <v>53</v>
       </c>
       <c r="B51" s="15">
         <v>289584.69083183963</v>
       </c>
       <c r="C51" s="15">
         <v>282317.22542391962</v>
       </c>
       <c r="D51" s="20">
         <v>16912288.000000007</v>
       </c>
       <c r="E51" s="21">
-        <v>16843869</v>
+        <v>16843868</v>
       </c>
       <c r="F51" s="18">
         <f t="shared" si="1"/>
-        <v>1.6760830033997511E-2</v>
+        <v>1.6760831029067648E-2</v>
       </c>
       <c r="G51" s="22"/>
       <c r="I51" s="19"/>
-    </row>
-    <row r="52" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L51" s="19"/>
+    </row>
+    <row r="52" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="14" t="s">
         <v>54</v>
       </c>
       <c r="B52" s="15">
         <v>249619.04557525058</v>
       </c>
       <c r="C52" s="15">
         <v>270831.1709484228</v>
       </c>
       <c r="D52" s="20">
         <v>15926019</v>
       </c>
       <c r="E52" s="21">
-        <v>17188761</v>
+        <v>17188760</v>
       </c>
       <c r="F52" s="18">
         <f t="shared" si="1"/>
-        <v>1.575629394977467E-2</v>
+        <v>1.5756294866437301E-2</v>
       </c>
       <c r="G52" s="24"/>
       <c r="H52" s="23"/>
       <c r="I52" s="19"/>
-    </row>
-    <row r="53" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L52" s="19"/>
+    </row>
+    <row r="53" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="14" t="s">
         <v>55</v>
       </c>
       <c r="B53" s="15">
         <v>284643.51430989837</v>
       </c>
       <c r="C53" s="15">
         <v>277368.38627728226</v>
       </c>
       <c r="D53" s="20">
         <v>17763271</v>
       </c>
       <c r="E53" s="21">
-        <v>17611408</v>
+        <v>17611406</v>
       </c>
       <c r="F53" s="18">
         <f t="shared" si="1"/>
-        <v>1.5749358953996311E-2</v>
+        <v>1.5749360742537095E-2</v>
       </c>
       <c r="G53" s="24"/>
       <c r="H53" s="23"/>
       <c r="I53" s="19"/>
-    </row>
-    <row r="54" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L53" s="19"/>
+    </row>
+    <row r="54" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="14" t="s">
         <v>56</v>
       </c>
       <c r="B54" s="15">
         <v>288148.10668492364</v>
       </c>
       <c r="C54" s="15">
         <v>276156.6626824842</v>
       </c>
       <c r="D54" s="20">
         <v>19086859</v>
       </c>
       <c r="E54" s="21">
-        <v>18024046</v>
+        <v>18024041</v>
       </c>
       <c r="F54" s="18">
         <f t="shared" si="1"/>
-        <v>1.5321568902036989E-2</v>
+        <v>1.5321573152351584E-2</v>
       </c>
       <c r="G54" s="24"/>
       <c r="H54" s="23"/>
       <c r="I54" s="19"/>
-    </row>
-    <row r="55" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L54" s="19"/>
+    </row>
+    <row r="55" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="14" t="s">
         <v>57</v>
       </c>
       <c r="B55" s="15">
         <v>295532.28350959328</v>
       </c>
       <c r="C55" s="15">
         <v>292024.02522354084</v>
       </c>
       <c r="D55" s="20">
         <v>19215486.999999996</v>
       </c>
       <c r="E55" s="21">
-        <v>19167420</v>
+        <v>19167429</v>
       </c>
       <c r="F55" s="18">
         <f t="shared" si="1"/>
-        <v>1.5235437279693398E-2</v>
+        <v>1.5235430125946513E-2</v>
       </c>
       <c r="G55" s="24"/>
       <c r="H55" s="23"/>
       <c r="I55" s="19"/>
-    </row>
-    <row r="56" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L55" s="19"/>
+    </row>
+    <row r="56" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="14" t="s">
         <v>58</v>
       </c>
       <c r="B56" s="15">
         <v>268740.92464648472</v>
       </c>
       <c r="C56" s="15">
         <v>294991.80181929172</v>
       </c>
       <c r="D56" s="20">
         <v>17360695</v>
       </c>
       <c r="E56" s="21">
-        <v>18602684</v>
+        <v>18602680</v>
       </c>
       <c r="F56" s="18">
         <f t="shared" si="1"/>
-        <v>1.5857486039073273E-2</v>
+        <v>1.5857489448794029E-2</v>
       </c>
       <c r="G56" s="24"/>
       <c r="H56" s="23"/>
       <c r="I56" s="19"/>
-    </row>
-    <row r="57" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L56" s="19"/>
+    </row>
+    <row r="57" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="14" t="s">
         <v>59</v>
       </c>
       <c r="B57" s="15">
         <v>303756.54976764298</v>
       </c>
       <c r="C57" s="15">
         <v>297295.63018273877</v>
       </c>
       <c r="D57" s="20">
         <v>18883822</v>
       </c>
       <c r="E57" s="21">
-        <v>18828704</v>
+        <v>18828703</v>
       </c>
       <c r="F57" s="18">
         <f t="shared" si="1"/>
-        <v>1.5789489822705734E-2</v>
+        <v>1.5789490661291899E-2</v>
       </c>
       <c r="G57" s="24"/>
       <c r="H57" s="23"/>
       <c r="I57" s="19"/>
-    </row>
-    <row r="58" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L57" s="19"/>
+    </row>
+    <row r="58" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="14" t="s">
         <v>60</v>
       </c>
       <c r="B58" s="15">
         <v>312640.86406094395</v>
       </c>
       <c r="C58" s="15">
         <v>294131.08562864317</v>
       </c>
       <c r="D58" s="20">
         <v>20213361</v>
       </c>
       <c r="E58" s="21">
         <v>19095047</v>
       </c>
       <c r="F58" s="18">
         <f t="shared" si="1"/>
         <v>1.5403527712115251E-2</v>
       </c>
       <c r="G58" s="24"/>
       <c r="H58" s="23"/>
       <c r="I58" s="19"/>
-    </row>
-    <row r="59" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L58" s="19"/>
+    </row>
+    <row r="59" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="14" t="s">
         <v>61</v>
       </c>
       <c r="B59" s="15">
         <v>300319.5684033726</v>
       </c>
       <c r="C59" s="15">
         <v>296757.74451430695</v>
       </c>
       <c r="D59" s="20">
         <v>19394941.000000004</v>
       </c>
       <c r="E59" s="21">
-        <v>19326383</v>
+        <v>19326389</v>
       </c>
       <c r="F59" s="18">
         <f t="shared" si="1"/>
-        <v>1.5355058652946438E-2</v>
+        <v>1.5355053885871123E-2</v>
       </c>
       <c r="G59" s="24"/>
       <c r="H59" s="23"/>
       <c r="I59" s="19"/>
-    </row>
-    <row r="60" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L59" s="19"/>
+    </row>
+    <row r="60" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="14" t="s">
         <v>62</v>
       </c>
       <c r="B60" s="15">
         <v>227307.65303000002</v>
       </c>
       <c r="C60" s="15">
         <v>252069.24066840898</v>
       </c>
       <c r="D60" s="20">
         <v>16348556</v>
       </c>
       <c r="E60" s="21">
-        <v>17443859</v>
+        <v>17443858</v>
       </c>
       <c r="F60" s="18">
         <f t="shared" si="1"/>
-        <v>1.445031404280492E-2</v>
+        <v>1.4450314871194719E-2</v>
       </c>
       <c r="G60" s="24"/>
       <c r="H60" s="23"/>
       <c r="I60" s="19"/>
-    </row>
-    <row r="61" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L60" s="19"/>
+    </row>
+    <row r="61" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="14" t="s">
         <v>63</v>
       </c>
       <c r="B61" s="15">
         <v>261810.04966999998</v>
       </c>
       <c r="C61" s="15">
         <v>256057.39454974991</v>
       </c>
       <c r="D61" s="20">
         <v>17736295</v>
       </c>
       <c r="E61" s="21">
-        <v>17741171</v>
+        <v>17741170</v>
       </c>
       <c r="F61" s="18">
         <f t="shared" si="1"/>
-        <v>1.4432947777221126E-2</v>
+        <v>1.4432948590749646E-2</v>
       </c>
       <c r="G61" s="24"/>
       <c r="H61" s="23"/>
       <c r="I61" s="19"/>
-    </row>
-    <row r="62" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L61" s="19"/>
+    </row>
+    <row r="62" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="14" t="s">
         <v>64</v>
       </c>
       <c r="B62" s="15">
         <v>285185.00435</v>
       </c>
       <c r="C62" s="15">
-        <v>264828.73641148501</v>
+        <v>264797.26559624501</v>
       </c>
       <c r="D62" s="20">
         <v>19005047</v>
       </c>
       <c r="E62" s="21">
-        <v>18060719</v>
+        <v>18060720</v>
       </c>
       <c r="F62" s="18">
         <f t="shared" si="1"/>
-        <v>1.4663244381991935E-2</v>
+        <v>1.4661501069516886E-2</v>
       </c>
       <c r="G62" s="24"/>
       <c r="H62" s="23"/>
       <c r="I62" s="19"/>
-    </row>
-    <row r="63" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L62" s="19"/>
+    </row>
+    <row r="63" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="14" t="s">
         <v>65</v>
       </c>
       <c r="B63" s="15">
         <v>272197.34999983996</v>
       </c>
       <c r="C63" s="15">
-        <v>264882.68703939201</v>
+        <v>265282.05147534597</v>
       </c>
       <c r="D63" s="20">
         <v>18586967.000000011</v>
       </c>
       <c r="E63" s="21">
-        <v>18431116</v>
+        <v>18431117</v>
       </c>
       <c r="F63" s="18">
         <f t="shared" si="1"/>
-        <v>1.4371494761326011E-2</v>
+        <v>1.4393161926938338E-2</v>
       </c>
       <c r="G63" s="24"/>
       <c r="H63" s="23"/>
       <c r="I63" s="19"/>
-    </row>
-    <row r="64" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L63" s="19"/>
+    </row>
+    <row r="64" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="14" t="s">
         <v>66</v>
       </c>
       <c r="B64" s="15">
         <v>223145.56549000001</v>
       </c>
       <c r="C64" s="15">
-        <v>255172.76775036097</v>
+        <v>254978.25007418101</v>
       </c>
       <c r="D64" s="20">
         <v>17588326</v>
       </c>
       <c r="E64" s="21">
-        <v>18817472</v>
+        <v>18817471</v>
       </c>
       <c r="F64" s="18">
         <f t="shared" si="1"/>
-        <v>1.3560417028937838E-2</v>
+        <v>1.3550080670998828E-2</v>
       </c>
       <c r="G64" s="24"/>
       <c r="H64" s="23"/>
       <c r="I64" s="19"/>
-    </row>
-    <row r="65" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L64" s="19"/>
+    </row>
+    <row r="65" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="14" t="s">
         <v>67</v>
       </c>
       <c r="B65" s="15">
         <v>258811.73161999998</v>
       </c>
       <c r="C65" s="15">
-        <v>253882.38150964997</v>
+        <v>253700.68740217603</v>
       </c>
       <c r="D65" s="20">
         <v>18975242</v>
       </c>
       <c r="E65" s="21">
-        <v>19052540</v>
+        <v>19052541</v>
       </c>
       <c r="F65" s="18">
         <f t="shared" si="1"/>
-        <v>1.3325382416709266E-2</v>
+        <v>1.3315845240914377E-2</v>
       </c>
       <c r="G65" s="24"/>
       <c r="H65" s="23"/>
       <c r="I65" s="19"/>
-    </row>
-    <row r="66" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L65" s="19"/>
+    </row>
+    <row r="66" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="14" t="s">
         <v>68</v>
       </c>
       <c r="B66" s="15">
         <v>279811.22053000005</v>
       </c>
       <c r="C66" s="15">
-        <v>259481.75519073999</v>
+        <v>259456.83478440001</v>
       </c>
       <c r="D66" s="20">
         <v>20245547</v>
       </c>
       <c r="E66" s="21">
         <v>19272555</v>
       </c>
       <c r="F66" s="18">
         <f t="shared" si="1"/>
-        <v>1.3463796325434796E-2</v>
+        <v>1.346250327392502E-2</v>
       </c>
       <c r="G66" s="24"/>
       <c r="H66" s="23"/>
       <c r="I66" s="19"/>
-    </row>
-    <row r="67" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L66" s="19"/>
+    </row>
+    <row r="67" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="14" t="s">
         <v>69</v>
       </c>
       <c r="B67" s="15">
         <v>270363.2623</v>
       </c>
       <c r="C67" s="15">
-        <v>262943.11974721501</v>
+        <v>263301.51405781403</v>
       </c>
       <c r="D67" s="20">
         <v>19735026.000000004</v>
       </c>
       <c r="E67" s="21">
         <v>19401574</v>
       </c>
       <c r="F67" s="18">
         <f t="shared" si="1"/>
-        <v>1.3552669476570045E-2</v>
+        <v>1.3571141911363173E-2</v>
       </c>
       <c r="G67" s="24"/>
       <c r="H67" s="23"/>
       <c r="I67" s="19"/>
-    </row>
-    <row r="68" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L67" s="19"/>
+    </row>
+    <row r="68" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="14" t="s">
         <v>70</v>
       </c>
       <c r="B68" s="15">
         <v>237555.24166</v>
       </c>
       <c r="C68" s="15">
-        <v>269767.84388151602</v>
+        <v>269583.69123407599</v>
       </c>
       <c r="D68" s="20">
         <v>18020681</v>
       </c>
       <c r="E68" s="21">
-        <v>19439566</v>
+        <v>19439569</v>
       </c>
       <c r="F68" s="18">
         <f t="shared" si="1"/>
-        <v>1.3877256512903427E-2</v>
+        <v>1.386778128846766E-2</v>
       </c>
       <c r="G68" s="24"/>
       <c r="H68" s="23"/>
       <c r="I68" s="19"/>
-    </row>
-    <row r="69" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L68" s="19"/>
+    </row>
+    <row r="69" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="14" t="s">
         <v>71</v>
       </c>
       <c r="B69" s="15">
         <v>271237.39390000002</v>
       </c>
       <c r="C69" s="15">
-        <v>266134.11635922402</v>
+        <v>265993.296067458</v>
       </c>
       <c r="D69" s="20">
         <v>19517306</v>
       </c>
       <c r="E69" s="21">
-        <v>19573708</v>
+        <v>19573707</v>
       </c>
       <c r="F69" s="18">
         <f>C69/E69</f>
-        <v>1.3596509989789569E-2</v>
+        <v>1.3589316324570404E-2</v>
       </c>
       <c r="G69" s="24"/>
       <c r="H69" s="23"/>
       <c r="I69" s="19"/>
-    </row>
-    <row r="70" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L69" s="19"/>
+    </row>
+    <row r="70" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A70" s="14" t="s">
         <v>72</v>
       </c>
       <c r="B70" s="15">
         <v>287876.78600000002</v>
       </c>
       <c r="C70" s="15">
-        <v>267750.41980462999</v>
+        <v>267747.82727304497</v>
       </c>
       <c r="D70" s="20">
         <v>20657463</v>
       </c>
       <c r="E70" s="21">
         <v>19666166</v>
       </c>
       <c r="F70" s="18">
         <f t="shared" si="1"/>
-        <v>1.3614774725517418E-2</v>
+        <v>1.36146428985215E-2</v>
       </c>
       <c r="G70" s="24"/>
       <c r="H70" s="23"/>
       <c r="I70" s="19"/>
-    </row>
-    <row r="71" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L70" s="19"/>
+    </row>
+    <row r="71" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A71" s="14" t="s">
         <v>73</v>
       </c>
       <c r="B71" s="15">
         <v>274491.39866999991</v>
       </c>
       <c r="C71" s="15">
-        <v>268955.91529332002</v>
+        <v>269359.98061115004</v>
       </c>
       <c r="D71" s="20">
         <v>20310077.000000007</v>
       </c>
       <c r="E71" s="21">
-        <v>19826087</v>
+        <v>19826085</v>
       </c>
       <c r="F71" s="18">
         <f t="shared" si="1"/>
-        <v>1.3565758855659214E-2</v>
+        <v>1.3586140713668383E-2</v>
       </c>
       <c r="G71" s="24"/>
       <c r="H71" s="23"/>
       <c r="I71" s="19"/>
-    </row>
-    <row r="72" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L71" s="19"/>
+    </row>
+    <row r="72" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A72" s="14" t="s">
         <v>74</v>
       </c>
       <c r="B72" s="15">
         <v>242222.36532999997</v>
       </c>
       <c r="C72" s="15">
-        <v>274070.34426766</v>
+        <v>273732.58769230399</v>
       </c>
       <c r="D72" s="20">
         <v>18461128</v>
       </c>
       <c r="E72" s="21">
         <v>19895086</v>
       </c>
       <c r="F72" s="18">
         <f t="shared" si="1"/>
-        <v>1.3775780826866493E-2</v>
+        <v>1.3758803942456141E-2</v>
       </c>
       <c r="G72" s="24"/>
       <c r="H72" s="23"/>
       <c r="I72" s="19"/>
-    </row>
-    <row r="73" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L72" s="19"/>
+    </row>
+    <row r="73" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A73" s="14" t="s">
         <v>75</v>
       </c>
       <c r="B73" s="15">
         <v>258905.93368000007</v>
       </c>
       <c r="C73" s="15">
-        <v>253527.254884472</v>
+        <v>253493.16491024301</v>
       </c>
       <c r="D73" s="20">
         <v>19906516</v>
       </c>
       <c r="E73" s="21">
         <v>19936770</v>
       </c>
       <c r="F73" s="18">
         <f t="shared" si="1"/>
-        <v>1.2716566168164252E-2</v>
+        <v>1.2714856263589489E-2</v>
       </c>
       <c r="G73" s="24"/>
       <c r="H73" s="23"/>
       <c r="I73" s="19"/>
-    </row>
-    <row r="74" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L73" s="19"/>
+    </row>
+    <row r="74" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A74" s="14" t="s">
         <v>76</v>
       </c>
       <c r="B74" s="15">
         <v>274862.23594999989</v>
       </c>
       <c r="C74" s="15">
-        <v>257233.912028533</v>
+        <v>257345.01976405602</v>
       </c>
       <c r="D74" s="20">
         <v>21005212</v>
       </c>
       <c r="E74" s="21">
         <v>19962622</v>
       </c>
       <c r="F74" s="18">
         <f t="shared" si="1"/>
-        <v>1.2885777831616157E-2</v>
+        <v>1.289134362029477E-2</v>
       </c>
       <c r="G74" s="24"/>
       <c r="H74" s="23"/>
       <c r="I74" s="19"/>
-    </row>
-    <row r="75" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L74" s="19"/>
+    </row>
+    <row r="75" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A75" s="14" t="s">
         <v>77</v>
       </c>
       <c r="B75" s="15">
         <v>260463.59508000012</v>
       </c>
       <c r="C75" s="15">
-        <v>252450.51876855502</v>
+        <v>252664.36321050202</v>
       </c>
       <c r="D75" s="20">
         <v>20364557</v>
       </c>
       <c r="E75" s="21">
         <v>19942935</v>
       </c>
       <c r="F75" s="18">
         <f t="shared" si="1"/>
-        <v>1.2658644215034298E-2</v>
+        <v>1.2669367032009181E-2</v>
       </c>
       <c r="G75" s="24"/>
       <c r="H75" s="23"/>
       <c r="I75" s="19"/>
-    </row>
-    <row r="76" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L75" s="19"/>
+    </row>
+    <row r="76" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A76" s="14" t="s">
         <v>78</v>
       </c>
       <c r="B76" s="15">
         <v>221703.03216</v>
       </c>
       <c r="C76" s="15">
-        <v>254423.63695290301</v>
+        <v>254164.364308155</v>
       </c>
       <c r="D76" s="20">
         <v>18513593</v>
       </c>
       <c r="E76" s="21">
-        <v>19949395</v>
+        <v>19949396</v>
       </c>
       <c r="F76" s="18">
         <f t="shared" si="1"/>
-        <v>1.2753451267715286E-2</v>
+        <v>1.2740454112402952E-2</v>
       </c>
       <c r="G76" s="24"/>
       <c r="H76" s="23"/>
       <c r="I76" s="19"/>
-    </row>
-    <row r="77" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L76" s="19"/>
+    </row>
+    <row r="77" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A77" s="14" t="s">
         <v>79</v>
       </c>
       <c r="B77" s="15">
         <v>264694.76556999999</v>
       </c>
       <c r="C77" s="15">
-        <v>258951.26647120601</v>
+        <v>259041.146740417</v>
       </c>
       <c r="D77" s="20">
         <v>19999212</v>
       </c>
       <c r="E77" s="21">
         <v>20015222</v>
       </c>
       <c r="F77" s="18">
-        <f t="shared" ref="F77:F127" si="2">C77/E77</f>
-        <v>1.2937716427587264E-2</v>
+        <f t="shared" ref="F77:F128" si="2">C77/E77</f>
+        <v>1.294220702325545E-2</v>
       </c>
       <c r="G77" s="24"/>
       <c r="H77" s="23"/>
       <c r="I77" s="19"/>
-    </row>
-    <row r="78" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L77" s="19"/>
+    </row>
+    <row r="78" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A78" s="14" t="s">
         <v>80</v>
       </c>
       <c r="B78" s="15">
         <v>284944.49164999998</v>
       </c>
       <c r="C78" s="15">
-        <v>265668.85095484601</v>
+        <v>265657.71660561202</v>
       </c>
       <c r="D78" s="20">
         <v>21158921</v>
       </c>
       <c r="E78" s="21">
-        <v>20108198</v>
+        <v>20108197</v>
       </c>
       <c r="F78" s="18">
         <f t="shared" si="2"/>
-        <v>1.3211967126783117E-2</v>
+        <v>1.3211414061917736E-2</v>
       </c>
       <c r="G78" s="24"/>
       <c r="H78" s="23"/>
       <c r="I78" s="19"/>
-    </row>
-    <row r="79" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L78" s="19"/>
+    </row>
+    <row r="79" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A79" s="14" t="s">
         <v>81</v>
       </c>
       <c r="B79" s="15">
         <v>274064.20066000003</v>
       </c>
       <c r="C79" s="15">
-        <v>265663.69053782098</v>
+        <v>265810.70839461498</v>
       </c>
       <c r="D79" s="20">
         <v>20626499.000000007</v>
       </c>
       <c r="E79" s="21">
-        <v>20225411</v>
+        <v>20225410</v>
       </c>
       <c r="F79" s="18">
         <f>C79/E79</f>
-        <v>1.3135144227122059E-2</v>
+        <v>1.3142413844496353E-2</v>
       </c>
       <c r="G79" s="24"/>
       <c r="H79" s="23"/>
       <c r="I79" s="19"/>
-    </row>
-    <row r="80" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L79" s="19"/>
+    </row>
+    <row r="80" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A80" s="14" t="s">
         <v>82</v>
       </c>
       <c r="B80" s="15">
         <v>232510.39668000001</v>
       </c>
       <c r="C80" s="15">
-        <v>265359.47955443599</v>
+        <v>265085.385126732</v>
       </c>
       <c r="D80" s="20">
         <v>18995954</v>
       </c>
       <c r="E80" s="21">
-        <v>20348559</v>
+        <v>20348558</v>
       </c>
       <c r="F80" s="18">
         <f t="shared" si="2"/>
-        <v>1.3040701287714574E-2</v>
+        <v>1.3027231960453021E-2</v>
       </c>
       <c r="G80" s="24"/>
       <c r="H80" s="23"/>
       <c r="I80" s="19"/>
-    </row>
-    <row r="81" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L80" s="19"/>
+    </row>
+    <row r="81" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A81" s="14" t="s">
         <v>83</v>
       </c>
       <c r="B81" s="15">
         <v>273990.06192999997</v>
       </c>
       <c r="C81" s="15">
-        <v>268027.94659851096</v>
+        <v>268195.897572755</v>
       </c>
       <c r="D81" s="20">
         <v>20528986</v>
       </c>
       <c r="E81" s="21">
-        <v>20502919</v>
+        <v>20502918</v>
       </c>
       <c r="F81" s="18">
         <f t="shared" si="2"/>
-        <v>1.3072672559380981E-2</v>
+        <v>1.3080864761433227E-2</v>
       </c>
       <c r="G81" s="24"/>
       <c r="H81" s="23"/>
       <c r="I81" s="19"/>
-    </row>
-    <row r="82" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L81" s="19"/>
+    </row>
+    <row r="82" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A82" s="14" t="s">
         <v>84</v>
       </c>
       <c r="B82" s="15">
         <v>285546.52006999997</v>
       </c>
       <c r="C82" s="15">
-        <v>266752.499196394</v>
+        <v>266753.50251925102</v>
       </c>
       <c r="D82" s="20">
         <v>21720077</v>
       </c>
       <c r="E82" s="21">
-        <v>20698650</v>
+        <v>20698649</v>
       </c>
       <c r="F82" s="18">
         <f>C82/E82</f>
-        <v>1.2887434648945414E-2</v>
+        <v>1.2887483744434287E-2</v>
       </c>
       <c r="G82" s="24"/>
       <c r="H82" s="23"/>
       <c r="I82" s="19"/>
-    </row>
-    <row r="83" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L82" s="19"/>
+    </row>
+    <row r="83" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A83" s="14" t="s">
         <v>85</v>
       </c>
       <c r="B83" s="15">
         <v>284806.47235000011</v>
       </c>
       <c r="C83" s="15">
-        <v>276056.68339476001</v>
+        <v>276125.87079997902</v>
       </c>
       <c r="D83" s="20">
         <v>21227644.999999993</v>
       </c>
       <c r="E83" s="21">
-        <v>20922534</v>
+        <v>20922537</v>
       </c>
       <c r="F83" s="18">
         <f t="shared" si="2"/>
-        <v>1.3194227974238686E-2</v>
+        <v>1.3197532918688542E-2</v>
       </c>
       <c r="G83" s="24"/>
       <c r="H83" s="23"/>
       <c r="I83" s="19"/>
-    </row>
-    <row r="84" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L83" s="19"/>
+    </row>
+    <row r="84" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A84" s="14" t="s">
         <v>86</v>
       </c>
       <c r="B84" s="15">
         <v>248277.22600999998</v>
       </c>
       <c r="C84" s="15">
-        <v>281158.68139333499</v>
+        <v>280905.50040402799</v>
       </c>
       <c r="D84" s="20">
         <v>19865395</v>
       </c>
       <c r="E84" s="21">
-        <v>21324682</v>
+        <v>21324681</v>
       </c>
       <c r="F84" s="18">
         <f t="shared" si="2"/>
-        <v>1.3184659981955886E-2</v>
+        <v>1.3172787926066888E-2</v>
       </c>
       <c r="G84" s="24"/>
       <c r="H84" s="23"/>
       <c r="I84" s="19"/>
       <c r="J84" s="25"/>
-    </row>
-    <row r="85" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L84" s="19"/>
+    </row>
+    <row r="85" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A85" s="14" t="s">
         <v>87</v>
       </c>
       <c r="B85" s="15">
         <v>286160.02016999997</v>
       </c>
       <c r="C85" s="15">
-        <v>279940.33935136301</v>
+        <v>280109.04435391899</v>
       </c>
       <c r="D85" s="20">
         <v>21556005</v>
       </c>
       <c r="E85" s="21">
-        <v>21586481</v>
+        <v>21586482</v>
       </c>
       <c r="F85" s="18">
         <f t="shared" si="2"/>
-        <v>1.2968317501651288E-2</v>
+        <v>1.2976132208755414E-2</v>
       </c>
       <c r="G85" s="24"/>
       <c r="H85" s="23"/>
       <c r="I85" s="19"/>
-    </row>
-    <row r="86" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L85" s="19"/>
+    </row>
+    <row r="86" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A86" s="14" t="s">
         <v>88</v>
       </c>
       <c r="B86" s="15">
         <v>304907.90648999996</v>
       </c>
       <c r="C86" s="15">
-        <v>286601.15892479999</v>
+        <v>286667.33633322397</v>
       </c>
       <c r="D86" s="20">
         <v>22842833</v>
       </c>
       <c r="E86" s="21">
-        <v>21835657</v>
+        <v>21835658</v>
       </c>
       <c r="F86" s="18">
         <f t="shared" si="2"/>
-        <v>1.3125373737314155E-2</v>
+        <v>1.3128403839867063E-2</v>
       </c>
       <c r="G86" s="24"/>
       <c r="I86" s="19"/>
-    </row>
-    <row r="87" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L86" s="19"/>
+    </row>
+    <row r="87" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A87" s="14" t="s">
         <v>89</v>
       </c>
       <c r="B87" s="15">
         <v>300145.93499000015</v>
       </c>
       <c r="C87" s="15">
-        <v>291262.85751134099</v>
+        <v>291281.09720700001</v>
       </c>
       <c r="D87" s="20">
         <v>22477939</v>
       </c>
       <c r="E87" s="21">
-        <v>21995352</v>
+        <v>21995351</v>
       </c>
       <c r="F87" s="18">
         <f t="shared" si="2"/>
-        <v>1.32420184733275E-2</v>
+        <v>1.3242848327676153E-2</v>
       </c>
       <c r="G87" s="24"/>
       <c r="I87" s="19"/>
-    </row>
-    <row r="88" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L87" s="19"/>
+    </row>
+    <row r="88" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A88" s="14" t="s">
         <v>90</v>
       </c>
       <c r="B88" s="15">
         <v>260940.75495999999</v>
       </c>
       <c r="C88" s="15">
-        <v>293020.02271862398</v>
+        <v>292630.13018916</v>
       </c>
       <c r="D88" s="20">
         <v>20392083</v>
       </c>
       <c r="E88" s="21">
         <v>21994937</v>
       </c>
       <c r="F88" s="18">
         <f t="shared" si="2"/>
-        <v>1.332215785472011E-2</v>
+        <v>1.33044313875125E-2</v>
       </c>
       <c r="G88" s="22"/>
       <c r="I88" s="19"/>
-    </row>
-    <row r="89" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L88" s="19"/>
+    </row>
+    <row r="89" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A89" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B89" s="15">
         <v>304936.30507</v>
       </c>
       <c r="C89" s="15">
-        <v>298646.44991142803</v>
+        <v>298754.90657502197</v>
       </c>
       <c r="D89" s="20">
         <v>22091074</v>
       </c>
       <c r="E89" s="21">
         <v>22049832</v>
       </c>
       <c r="F89" s="18">
         <f t="shared" si="2"/>
-        <v>1.3544159878924612E-2</v>
+        <v>1.3549078585951221E-2</v>
       </c>
       <c r="G89" s="22"/>
       <c r="I89" s="19"/>
-    </row>
-    <row r="90" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L89" s="19"/>
+    </row>
+    <row r="90" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A90" s="14" t="s">
         <v>92</v>
       </c>
       <c r="B90" s="15">
         <v>316270.13195000007</v>
       </c>
       <c r="C90" s="15">
-        <v>298108.43021792104</v>
+        <v>298353.30388468999</v>
       </c>
       <c r="D90" s="20">
         <v>23105977</v>
       </c>
       <c r="E90" s="21">
         <v>22128603</v>
       </c>
       <c r="F90" s="18">
         <f t="shared" si="2"/>
-        <v>1.3471633533211338E-2</v>
+        <v>1.3482699467503212E-2</v>
       </c>
       <c r="G90" s="22"/>
       <c r="I90" s="19"/>
-    </row>
-    <row r="91" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L90" s="19"/>
+    </row>
+    <row r="91" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A91" s="14" t="s">
         <v>93</v>
       </c>
       <c r="B91" s="15">
         <v>312098.37703000009</v>
       </c>
       <c r="C91" s="15">
-        <v>305650.77315434598</v>
+        <v>305649.87278688198</v>
       </c>
       <c r="D91" s="20">
         <v>22842617.999999996</v>
       </c>
       <c r="E91" s="21">
-        <v>22258381</v>
+        <v>22258380</v>
       </c>
       <c r="F91" s="18">
         <f t="shared" si="2"/>
-        <v>1.3731940932916279E-2</v>
+        <v>1.3731901099131293E-2</v>
       </c>
       <c r="G91" s="22"/>
       <c r="I91" s="19"/>
-    </row>
-    <row r="92" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L91" s="19"/>
+    </row>
+    <row r="92" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A92" s="14" t="s">
         <v>94</v>
       </c>
       <c r="B92" s="15">
         <v>274960.68422</v>
       </c>
       <c r="C92" s="15">
-        <v>305246.259138219</v>
+        <v>304861.11130898003</v>
       </c>
       <c r="D92" s="20">
         <v>20781551</v>
       </c>
       <c r="E92" s="21">
-        <v>22424711</v>
+        <v>22424712</v>
       </c>
       <c r="F92" s="18">
         <f t="shared" si="2"/>
-        <v>1.3612048741150733E-2</v>
+        <v>1.3594872982492708E-2</v>
       </c>
       <c r="G92" s="22"/>
       <c r="I92" s="19"/>
-    </row>
-    <row r="93" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L92" s="19"/>
+    </row>
+    <row r="93" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A93" s="14" t="s">
         <v>95</v>
       </c>
       <c r="B93" s="15">
         <v>312999.29816000001</v>
       </c>
       <c r="C93" s="15">
-        <v>306640.89358218701</v>
+        <v>306542.33487258403</v>
       </c>
       <c r="D93" s="20">
         <v>22785460</v>
       </c>
       <c r="E93" s="21">
-        <v>22633513</v>
+        <v>22633512</v>
       </c>
       <c r="F93" s="18">
         <f t="shared" si="2"/>
-        <v>1.3548090991539273E-2</v>
+        <v>1.3543737042337222E-2</v>
       </c>
       <c r="G93" s="22"/>
       <c r="I93" s="19"/>
-    </row>
-    <row r="94" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L93" s="19"/>
+    </row>
+    <row r="94" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A94" s="14" t="s">
         <v>96</v>
       </c>
       <c r="B94" s="15">
         <v>323073.11372999998</v>
       </c>
       <c r="C94" s="15">
-        <v>306777.32309565099</v>
+        <v>307527.40183478699</v>
       </c>
       <c r="D94" s="20">
         <v>23762666</v>
       </c>
       <c r="E94" s="21">
-        <v>22820752</v>
+        <v>22820753</v>
       </c>
       <c r="F94" s="18">
         <f t="shared" si="2"/>
-        <v>1.3442910342991807E-2</v>
+        <v>1.3475778026903276E-2</v>
       </c>
       <c r="G94" s="22"/>
       <c r="I94" s="19"/>
-    </row>
-    <row r="95" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L94" s="19"/>
+    </row>
+    <row r="95" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A95" s="14" t="s">
         <v>97</v>
       </c>
       <c r="B95" s="15">
         <v>318508.56853000028</v>
       </c>
       <c r="C95" s="15">
-        <v>312744.19446139497</v>
+        <v>312591.60435474699</v>
       </c>
       <c r="D95" s="20">
         <v>23644251.999999996</v>
       </c>
       <c r="E95" s="21">
-        <v>23094953</v>
+        <v>23094952</v>
       </c>
       <c r="F95" s="18">
         <f t="shared" si="2"/>
-        <v>1.354166836630475E-2</v>
+        <v>1.3535061876497816E-2</v>
       </c>
       <c r="G95" s="22"/>
       <c r="I95" s="19"/>
-    </row>
-    <row r="96" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L95" s="19"/>
+    </row>
+    <row r="96" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A96" s="14" t="s">
         <v>98</v>
       </c>
       <c r="B96" s="15">
         <v>282913.38167999999</v>
       </c>
       <c r="C96" s="15">
-        <v>312886.24779765704</v>
+        <v>312458.27806514403</v>
       </c>
       <c r="D96" s="20">
         <v>21575161</v>
       </c>
       <c r="E96" s="21">
-        <v>23318471</v>
+        <v>23318473</v>
       </c>
       <c r="F96" s="18">
         <f t="shared" si="2"/>
-        <v>1.3417957283633949E-2</v>
+        <v>1.3399602884165873E-2</v>
       </c>
       <c r="G96" s="22"/>
       <c r="I96" s="19"/>
-    </row>
-    <row r="97" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L96" s="19"/>
+    </row>
+    <row r="97" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A97" s="14" t="s">
         <v>99</v>
       </c>
       <c r="B97" s="15">
         <v>324094.59421000001</v>
       </c>
       <c r="C97" s="15">
-        <v>317944.364187609</v>
+        <v>317512.35311334004</v>
       </c>
       <c r="D97" s="20">
         <v>23776036</v>
       </c>
       <c r="E97" s="21">
-        <v>23594024</v>
+        <v>23594023</v>
       </c>
       <c r="F97" s="18">
         <f t="shared" si="2"/>
-        <v>1.3475631125390438E-2</v>
+        <v>1.3457321505253261E-2</v>
       </c>
       <c r="G97" s="22"/>
       <c r="I97" s="19"/>
-    </row>
-    <row r="98" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L97" s="19"/>
+    </row>
+    <row r="98" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A98" s="14" t="s">
         <v>100</v>
       </c>
       <c r="B98" s="15">
         <v>333001.70643000002</v>
       </c>
       <c r="C98" s="15">
-        <v>315971.37888295995</v>
+        <v>317301.89449479</v>
       </c>
       <c r="D98" s="20">
         <v>24858388</v>
       </c>
       <c r="E98" s="21">
-        <v>23823804</v>
+        <v>23823802</v>
       </c>
       <c r="F98" s="18">
         <f t="shared" si="2"/>
-        <v>1.3262843284093504E-2</v>
+        <v>1.3318692561950859E-2</v>
       </c>
       <c r="G98" s="22"/>
       <c r="I98" s="19"/>
-    </row>
-    <row r="99" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L98" s="19"/>
+    </row>
+    <row r="99" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A99" s="14" t="s">
         <v>101</v>
       </c>
       <c r="B99" s="15">
         <v>326843.09707000031</v>
       </c>
       <c r="C99" s="15">
-        <v>319806.53731328098</v>
+        <v>319383.64215722296</v>
       </c>
       <c r="D99" s="20">
         <v>24459814.000000015</v>
       </c>
       <c r="E99" s="21">
-        <v>23933100</v>
+        <v>23933101</v>
       </c>
       <c r="F99" s="18">
         <f t="shared" si="2"/>
-        <v>1.336252041370658E-2</v>
+        <v>1.3344849969806376E-2</v>
       </c>
       <c r="G99" s="22"/>
       <c r="I99" s="19"/>
-    </row>
-    <row r="100" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L99" s="19"/>
+    </row>
+    <row r="100" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A100" s="14" t="s">
         <v>102</v>
       </c>
       <c r="B100" s="15">
         <v>290210.23563999997</v>
       </c>
       <c r="C100" s="15">
-        <v>322070.56506450399</v>
+        <v>321644.58138433698</v>
       </c>
       <c r="D100" s="20">
         <v>22367769</v>
       </c>
       <c r="E100" s="21">
-        <v>24090324</v>
+        <v>24090323</v>
       </c>
       <c r="F100" s="18">
         <f t="shared" si="2"/>
-        <v>1.3369291548943217E-2</v>
+        <v>1.3351609332275744E-2</v>
       </c>
       <c r="G100" s="22"/>
       <c r="I100" s="19"/>
-    </row>
-    <row r="101" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L100" s="19"/>
+    </row>
+    <row r="101" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A101" s="14" t="s">
         <v>103</v>
       </c>
       <c r="B101" s="15">
         <v>327171.80426</v>
       </c>
       <c r="C101" s="15">
-        <v>321051.16803805903</v>
+        <v>320289.71572432801</v>
       </c>
       <c r="D101" s="20">
         <v>24315912</v>
       </c>
       <c r="E101" s="21">
-        <v>24139901</v>
+        <v>24139900</v>
       </c>
       <c r="F101" s="18">
         <f t="shared" si="2"/>
-        <v>1.3299605828460482E-2</v>
+        <v>1.3268063070863095E-2</v>
       </c>
       <c r="G101" s="22"/>
       <c r="I101" s="19"/>
-    </row>
-    <row r="102" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L101" s="19"/>
+    </row>
+    <row r="102" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A102" s="14" t="s">
         <v>104</v>
       </c>
       <c r="B102" s="15">
         <v>343421.28662000003</v>
       </c>
       <c r="C102" s="15">
-        <v>323677.33832032303</v>
+        <v>325427.69829211396</v>
       </c>
       <c r="D102" s="20">
         <v>25207537</v>
       </c>
       <c r="E102" s="21">
-        <v>24223436</v>
+        <v>24223437</v>
       </c>
       <c r="F102" s="18">
         <f t="shared" si="2"/>
-        <v>1.3362156315079456E-2</v>
+        <v>1.3434414707215741E-2</v>
       </c>
       <c r="G102" s="22"/>
       <c r="I102" s="19"/>
-    </row>
-    <row r="103" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L102" s="19"/>
+    </row>
+    <row r="103" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A103" s="14" t="s">
         <v>105</v>
       </c>
       <c r="B103" s="15">
         <v>328091.16152999975</v>
       </c>
       <c r="C103" s="15">
-        <v>321792.34194503399</v>
+        <v>321364.93789533898</v>
       </c>
       <c r="D103" s="20">
         <v>24932761.000000011</v>
       </c>
       <c r="E103" s="21">
-        <v>24370318</v>
+        <v>24370319</v>
       </c>
       <c r="F103" s="18">
         <f t="shared" si="2"/>
-        <v>1.320427340935945E-2</v>
+        <v>1.3186734974430946E-2</v>
       </c>
       <c r="G103" s="22"/>
       <c r="I103" s="19"/>
-    </row>
-    <row r="104" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L103" s="19"/>
+    </row>
+    <row r="104" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A104" s="14" t="s">
         <v>106</v>
       </c>
       <c r="B104" s="15">
         <v>278960.01796000003</v>
       </c>
       <c r="C104" s="15">
-        <v>309962.02302339498</v>
+        <v>309206.523602431</v>
       </c>
       <c r="D104" s="20">
         <v>22062125</v>
       </c>
       <c r="E104" s="21">
-        <v>23818577</v>
+        <v>23818576</v>
       </c>
       <c r="F104" s="18">
         <f t="shared" si="2"/>
-        <v>1.3013456808246563E-2</v>
+        <v>1.2981738438201804E-2</v>
       </c>
       <c r="G104" s="24"/>
       <c r="I104" s="19"/>
-    </row>
-    <row r="105" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L104" s="19"/>
+    </row>
+    <row r="105" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A105" s="14" t="s">
         <v>107</v>
       </c>
       <c r="B105" s="15">
         <v>271122.93939000007</v>
       </c>
       <c r="C105" s="15">
-        <v>265074.47013870202</v>
+        <v>264143.100320731</v>
       </c>
       <c r="D105" s="20">
         <v>22154314</v>
       </c>
       <c r="E105" s="21">
-        <v>21977260</v>
+        <v>21977256</v>
       </c>
       <c r="F105" s="18">
         <f t="shared" si="2"/>
-        <v>1.2061306556809266E-2</v>
+        <v>1.2018929948339819E-2</v>
       </c>
       <c r="G105" s="24"/>
       <c r="I105" s="19"/>
-    </row>
-    <row r="106" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L105" s="19"/>
+    </row>
+    <row r="106" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A106" s="14" t="s">
         <v>108</v>
       </c>
       <c r="B106" s="15">
         <v>343645.23296000005</v>
       </c>
       <c r="C106" s="15">
-        <v>323336.25811983901</v>
+        <v>325397.81845648994</v>
       </c>
       <c r="D106" s="20">
         <v>25158915</v>
       </c>
       <c r="E106" s="21">
-        <v>24160501</v>
+        <v>24160503</v>
       </c>
       <c r="F106" s="18">
         <f t="shared" si="2"/>
-        <v>1.3382845749756556E-2</v>
+        <v>1.3468172349577735E-2</v>
       </c>
       <c r="G106" s="24"/>
       <c r="I106" s="19"/>
-    </row>
-    <row r="107" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L106" s="19"/>
+    </row>
+    <row r="107" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A107" s="14" t="s">
         <v>109</v>
       </c>
       <c r="B107" s="15">
         <v>302525.3145900002</v>
       </c>
       <c r="C107" s="15">
-        <v>296949.16850708699</v>
+        <v>296535.34795051801</v>
       </c>
       <c r="D107" s="20">
         <v>24945229</v>
       </c>
       <c r="E107" s="21">
-        <v>24364245</v>
+        <v>24364248</v>
       </c>
       <c r="F107" s="18">
         <f t="shared" si="2"/>
-        <v>1.2187907669910847E-2</v>
+        <v>1.2170921423493884E-2</v>
       </c>
       <c r="G107" s="22"/>
       <c r="I107" s="19"/>
-    </row>
-    <row r="108" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L107" s="19"/>
+    </row>
+    <row r="108" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A108" s="14" t="s">
         <v>110</v>
       </c>
       <c r="B108" s="15">
         <v>246971.14468999999</v>
       </c>
       <c r="C108" s="15">
-        <v>278326.93190675799</v>
+        <v>277612.53177171102</v>
       </c>
       <c r="D108" s="20">
         <v>22625030</v>
       </c>
       <c r="E108" s="21">
-        <v>24621799</v>
+        <v>24621803</v>
       </c>
       <c r="F108" s="18">
         <f t="shared" si="2"/>
-        <v>1.1304085940542281E-2</v>
+        <v>1.1275069164175793E-2</v>
       </c>
       <c r="G108" s="22"/>
       <c r="I108" s="19"/>
-    </row>
-    <row r="109" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L108" s="19"/>
+    </row>
+    <row r="109" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A109" s="14" t="s">
         <v>111</v>
       </c>
       <c r="B109" s="15">
         <v>318196.71781</v>
       </c>
       <c r="C109" s="15">
-        <v>312102.38369235804</v>
+        <v>311102.80322620203</v>
       </c>
       <c r="D109" s="20">
         <v>24957465</v>
       </c>
       <c r="E109" s="21">
         <v>24880091</v>
       </c>
       <c r="F109" s="18">
         <f t="shared" si="2"/>
-        <v>1.2544262144875517E-2</v>
+        <v>1.2504086228068942E-2</v>
       </c>
       <c r="I109" s="19"/>
-    </row>
-    <row r="110" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L109" s="19"/>
+    </row>
+    <row r="110" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A110" s="14" t="s">
         <v>112</v>
       </c>
       <c r="B110" s="15">
         <v>349626.51428999996</v>
       </c>
       <c r="C110" s="15">
-        <v>329042.16495607403</v>
+        <v>331176.624731722</v>
       </c>
       <c r="D110" s="20">
         <v>26148729</v>
       </c>
       <c r="E110" s="21">
         <v>25035628</v>
       </c>
       <c r="F110" s="18">
         <f t="shared" si="2"/>
-        <v>1.3142956308348807E-2</v>
+        <v>1.3228213198076037E-2</v>
       </c>
       <c r="I110" s="19"/>
-    </row>
-    <row r="111" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L110" s="19"/>
+    </row>
+    <row r="111" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A111" s="14" t="s">
         <v>113</v>
       </c>
       <c r="B111" s="15">
         <v>322250.06696999958</v>
       </c>
       <c r="C111" s="15">
-        <v>317169.42980533099</v>
+        <v>316797.172567692</v>
       </c>
       <c r="D111" s="20">
         <v>25923998</v>
       </c>
       <c r="E111" s="21">
-        <v>25117704</v>
+        <v>25117700</v>
       </c>
       <c r="F111" s="18">
         <f t="shared" si="2"/>
-        <v>1.2627325722340346E-2</v>
+        <v>1.2612507218721937E-2</v>
       </c>
       <c r="I111" s="19"/>
-    </row>
-    <row r="112" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L111" s="19"/>
+    </row>
+    <row r="112" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A112" s="14" t="s">
         <v>114</v>
       </c>
       <c r="B112" s="15">
         <v>302245.89403000002</v>
       </c>
       <c r="C112" s="15">
-        <v>333377.999019721</v>
+        <v>332649.37945130805</v>
       </c>
       <c r="D112" s="20">
         <v>23026756</v>
       </c>
       <c r="E112" s="21">
-        <v>25054763</v>
+        <v>25054756</v>
       </c>
       <c r="F112" s="18">
         <f t="shared" si="2"/>
-        <v>1.3305972960898532E-2</v>
+        <v>1.3276895590254722E-2</v>
       </c>
       <c r="I112" s="19"/>
-    </row>
-    <row r="113" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L112" s="19"/>
+    </row>
+    <row r="113" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A113" s="14" t="s">
         <v>115</v>
       </c>
       <c r="B113" s="15">
         <v>326844.74216999998</v>
       </c>
       <c r="C113" s="15">
-        <v>320583.89655968297</v>
+        <v>319704.09325511701</v>
       </c>
       <c r="D113" s="20">
         <v>24982005</v>
       </c>
       <c r="E113" s="21">
-        <v>24981101</v>
+        <v>24981097</v>
       </c>
       <c r="F113" s="18">
         <f t="shared" si="2"/>
-        <v>1.2833057140263072E-2</v>
+        <v>1.2797840433313118E-2</v>
       </c>
       <c r="I113" s="19"/>
-    </row>
-    <row r="114" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L113" s="19"/>
+    </row>
+    <row r="114" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A114" s="14" t="s">
         <v>116</v>
       </c>
       <c r="B114" s="15">
         <v>335265.08779000002</v>
       </c>
       <c r="C114" s="15">
-        <v>314780.54727980401</v>
+        <v>316719.40333419701</v>
       </c>
       <c r="D114" s="20">
         <v>26211512</v>
       </c>
       <c r="E114" s="21">
         <v>25031406</v>
       </c>
       <c r="F114" s="18">
         <f t="shared" si="2"/>
-        <v>1.2575424140370063E-2</v>
+        <v>1.26528810780424E-2</v>
       </c>
       <c r="I114" s="19"/>
-    </row>
-    <row r="115" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L114" s="19"/>
+    </row>
+    <row r="115" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A115" s="14" t="s">
         <v>117</v>
       </c>
       <c r="B115" s="15">
         <v>329787.72289000003</v>
       </c>
       <c r="C115" s="15">
-        <v>327111.05198579299</v>
+        <v>326845.99559463403</v>
       </c>
       <c r="D115" s="20">
         <v>25977663</v>
       </c>
       <c r="E115" s="21">
-        <v>25130667</v>
+        <v>25130677</v>
       </c>
       <c r="F115" s="18">
         <f t="shared" si="2"/>
-        <v>1.301640947237067E-2</v>
+        <v>1.3005857167900174E-2</v>
       </c>
       <c r="I115" s="19"/>
-    </row>
-    <row r="116" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L115" s="19"/>
+    </row>
+    <row r="116" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A116" s="14" t="s">
         <v>118</v>
       </c>
       <c r="B116" s="15">
         <v>298321.69044000003</v>
       </c>
       <c r="C116" s="15">
-        <v>327116.04997702001</v>
+        <v>326358.39937397395</v>
       </c>
       <c r="D116" s="20">
         <v>23229317</v>
       </c>
       <c r="E116" s="21">
-        <v>25270651</v>
+        <v>25270678</v>
       </c>
       <c r="F116" s="18">
         <f t="shared" si="2"/>
-        <v>1.2944504277987141E-2</v>
+        <v>1.2914509035886333E-2</v>
       </c>
       <c r="I116" s="19"/>
-    </row>
-    <row r="117" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L116" s="19"/>
+    </row>
+    <row r="117" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A117" s="14" t="s">
         <v>119</v>
       </c>
       <c r="B117" s="15">
         <v>336620.46207000001</v>
       </c>
       <c r="C117" s="15">
-        <v>329972.78449940495</v>
+        <v>329351.81885726203</v>
       </c>
       <c r="D117" s="20">
         <v>25549050</v>
       </c>
       <c r="E117" s="21">
-        <v>25508039</v>
+        <v>25508061</v>
       </c>
       <c r="F117" s="18">
         <f t="shared" si="2"/>
-        <v>1.2936031048855028E-2</v>
+        <v>1.2911675993610884E-2</v>
       </c>
       <c r="I117" s="19"/>
-    </row>
-    <row r="118" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L117" s="19"/>
+    </row>
+    <row r="118" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A118" s="14" t="s">
         <v>120</v>
       </c>
       <c r="B118" s="15">
         <v>348577.42590999999</v>
       </c>
       <c r="C118" s="15">
-        <v>330779.65666048904</v>
+        <v>332436.27894402802</v>
       </c>
       <c r="D118" s="20">
         <v>26903462</v>
       </c>
       <c r="E118" s="21">
-        <v>25707337</v>
+        <v>25707334</v>
       </c>
       <c r="F118" s="18">
         <f t="shared" si="2"/>
-        <v>1.2867130370621004E-2</v>
+        <v>1.2931573493541883E-2</v>
       </c>
       <c r="I118" s="19"/>
-    </row>
-    <row r="119" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L118" s="19"/>
+    </row>
+    <row r="119" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A119" s="14" t="s">
         <v>121</v>
       </c>
       <c r="B119" s="15">
         <v>331532.94632999995</v>
       </c>
       <c r="C119" s="15">
-        <v>328834.49509163201</v>
+        <v>328588.84199653403</v>
       </c>
       <c r="D119" s="20">
         <v>26632925</v>
       </c>
       <c r="E119" s="21">
-        <v>25828728</v>
+        <v>25828681</v>
       </c>
       <c r="F119" s="18">
         <f t="shared" si="2"/>
-        <v>1.2731346858878688E-2</v>
+        <v>1.2721859161005319E-2</v>
       </c>
       <c r="I119" s="19"/>
-    </row>
-    <row r="120" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L119" s="19"/>
+    </row>
+    <row r="120" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A120" s="14" t="s">
         <v>122</v>
       </c>
       <c r="B120" s="15">
         <v>302737.24961</v>
       </c>
       <c r="C120" s="15">
-        <v>332930.35922909202</v>
+        <v>332254.94479943602</v>
       </c>
       <c r="D120" s="20">
         <v>23949625</v>
       </c>
       <c r="E120" s="21">
-        <v>25991379</v>
+        <v>25991256</v>
       </c>
       <c r="F120" s="18">
         <f t="shared" si="2"/>
-        <v>1.2809261071876641E-2</v>
+        <v>1.2783335472492597E-2</v>
       </c>
       <c r="I120" s="19"/>
-    </row>
-    <row r="121" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L120" s="19"/>
+    </row>
+    <row r="121" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A121" s="14" t="s">
         <v>123</v>
       </c>
       <c r="B121" s="15">
         <v>343239.94066000002</v>
       </c>
       <c r="C121" s="15">
-        <v>336210.807651982</v>
+        <v>335891.73278735299</v>
       </c>
       <c r="D121" s="20">
         <v>26084635.000000004</v>
       </c>
       <c r="E121" s="21">
-        <v>26059155</v>
+        <v>26059066</v>
       </c>
       <c r="F121" s="18">
         <f t="shared" si="2"/>
-        <v>1.2901830763583163E-2</v>
+        <v>1.2889630533471651E-2</v>
       </c>
       <c r="I121" s="19"/>
-    </row>
-    <row r="122" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L121" s="19"/>
+    </row>
+    <row r="122" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A122" s="14" t="s">
         <v>124</v>
       </c>
       <c r="B122" s="15">
         <v>358900.38747999998</v>
       </c>
       <c r="C122" s="15">
-        <v>339449.37741674803</v>
+        <v>340585.86871228297</v>
       </c>
       <c r="D122" s="20">
         <v>27219914</v>
       </c>
       <c r="E122" s="21">
-        <v>26088034</v>
+        <v>26088063</v>
       </c>
       <c r="F122" s="18">
         <f t="shared" si="2"/>
-        <v>1.3011688708192731E-2</v>
+        <v>1.3055237896055486E-2</v>
       </c>
       <c r="I122" s="19"/>
-    </row>
-    <row r="123" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L122" s="19"/>
+    </row>
+    <row r="123" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A123" s="14" t="s">
         <v>125</v>
       </c>
       <c r="B123" s="15">
         <v>347144.19572000019</v>
       </c>
       <c r="C123" s="15">
-        <v>342364.15951628302</v>
+        <v>341945.13549569598</v>
       </c>
       <c r="D123" s="20">
         <v>27044130</v>
       </c>
       <c r="E123" s="21">
-        <v>26159737</v>
+        <v>26159919</v>
       </c>
       <c r="F123" s="18">
         <f t="shared" si="2"/>
-        <v>1.3087446541082695E-2</v>
+        <v>1.3071337701607408E-2</v>
       </c>
       <c r="I123" s="19"/>
-    </row>
-    <row r="124" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L123" s="19"/>
+    </row>
+    <row r="124" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A124" s="14" t="s">
         <v>126</v>
       </c>
       <c r="B124" s="15">
         <v>307106.60157</v>
       </c>
       <c r="C124" s="15">
-        <v>337752.742311835</v>
+        <v>337384.58940983802</v>
       </c>
       <c r="D124" s="20">
         <v>24142271</v>
       </c>
       <c r="E124" s="21">
-        <v>26195257</v>
+        <v>26197988</v>
       </c>
       <c r="F124" s="18">
         <f t="shared" si="2"/>
-        <v>1.2893660188630141E-2</v>
+        <v>1.2878263376937116E-2</v>
       </c>
       <c r="I124" s="19"/>
-    </row>
-    <row r="125" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L124" s="19"/>
+    </row>
+    <row r="125" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A125" s="14" t="s">
         <v>127</v>
       </c>
       <c r="B125" s="15">
         <v>378128.51274000009</v>
       </c>
       <c r="C125" s="15">
-        <v>339745.05048429396</v>
+        <v>339554.89899739297</v>
       </c>
       <c r="D125" s="20">
         <v>26221606</v>
       </c>
       <c r="E125" s="21">
-        <v>26243640</v>
+        <v>26244537</v>
       </c>
       <c r="F125" s="18">
         <f t="shared" si="2"/>
-        <v>1.2945805173531338E-2</v>
+        <v>1.2938117330756987E-2</v>
       </c>
       <c r="I125" s="19"/>
-    </row>
-    <row r="126" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L125" s="19"/>
+    </row>
+    <row r="126" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A126" s="14" t="s">
         <v>128</v>
       </c>
       <c r="B126" s="15">
         <v>324130.88484999997</v>
       </c>
       <c r="C126" s="15">
-        <v>336122.81891050201</v>
+        <v>337070.55902291997</v>
       </c>
       <c r="D126" s="20">
         <v>27456194</v>
       </c>
       <c r="E126" s="21">
-        <v>26316918</v>
+        <v>26316244</v>
       </c>
       <c r="F126" s="18">
         <f t="shared" si="2"/>
-        <v>1.2772119399030769E-2</v>
+        <v>1.2808460015149577E-2</v>
       </c>
       <c r="I126" s="19"/>
-    </row>
-    <row r="127" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="L126" s="19"/>
+    </row>
+    <row r="127" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A127" s="14" t="s">
         <v>129</v>
       </c>
       <c r="B127" s="15">
         <v>348122.94441</v>
       </c>
       <c r="C127" s="15">
-        <v>343297.66676491202</v>
+        <v>342827.532501932</v>
       </c>
       <c r="D127" s="20">
         <v>27320357</v>
       </c>
       <c r="E127" s="21">
-        <v>26384614</v>
+        <v>26381659</v>
       </c>
       <c r="F127" s="18">
         <f t="shared" si="2"/>
-        <v>1.3011282513547934E-2</v>
-      </c>
+        <v>1.299491940601355E-2</v>
+      </c>
+      <c r="L127" s="19"/>
+    </row>
+    <row r="128" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A128" s="14" t="s">
+        <v>130</v>
+      </c>
+      <c r="B128" s="15">
+        <v>335226.58362000005</v>
+      </c>
+      <c r="C128" s="15">
+        <v>365535.25472022104</v>
+      </c>
+      <c r="D128" s="20">
+        <v>24352563</v>
+      </c>
+      <c r="E128" s="21">
+        <v>26435441</v>
+      </c>
+      <c r="F128" s="18">
+        <f t="shared" si="2"/>
+        <v>1.3827469521700849E-2</v>
+      </c>
+      <c r="L128" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="F2:F3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCEAAB2D-8F54-4FED-94D9-D8CF3FABA4FD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6D24DAF1-C17A-4964-A756-E5CDD8EFF4DA}">
   <sheetPr codeName="Hárok3"/>
-  <dimension ref="A1:H127"/>
+  <dimension ref="A1:H128"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A103" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="F128" sqref="F128"/>
+      <pane ySplit="3" topLeftCell="A99" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="F129" sqref="F129"/>
+      <selection pane="bottomLeft" activeCell="F129" sqref="F129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="14" style="3" customWidth="1"/>
     <col min="2" max="4" width="13.09765625" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.3984375" style="3" customWidth="1"/>
     <col min="6" max="6" width="14.8984375" style="3" customWidth="1"/>
     <col min="7" max="7" width="9.69921875" style="3" customWidth="1"/>
     <col min="8" max="8" width="9.69921875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="16384" width="8.8984375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="28"/>
     </row>
     <row r="2" spans="1:7" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A2" s="4"/>
       <c r="B2" s="29" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="9"/>
       <c r="B3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D3" s="12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E3" s="12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F3" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="13"/>
     </row>
     <row r="4" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="15">
         <v>22899.567947951935</v>
       </c>
       <c r="C4" s="15">
         <v>0</v>
       </c>
       <c r="D4" s="15">
         <f t="shared" ref="D4:D67" si="0">B4-C4</f>
         <v>22899.567947951935</v>
       </c>
       <c r="E4" s="15">
         <v>26534.1038279247</v>
       </c>
       <c r="F4" s="33">
-        <v>5614367</v>
+        <v>5614762</v>
       </c>
       <c r="G4" s="18">
         <f t="shared" ref="G4:G67" si="1">E4/F4</f>
-        <v>4.7261078279928438E-3</v>
+        <v>4.7257753450501913E-3</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="32" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="15">
         <v>26555.889928965014</v>
       </c>
       <c r="C5" s="15">
         <v>0</v>
       </c>
       <c r="D5" s="15">
         <f t="shared" si="0"/>
         <v>26555.889928965014</v>
       </c>
       <c r="E5" s="15">
         <v>25845.475107467053</v>
       </c>
       <c r="F5" s="34">
-        <v>5746055</v>
+        <v>5746003</v>
       </c>
       <c r="G5" s="18">
         <f t="shared" si="1"/>
-        <v>4.4979512217455369E-3</v>
+        <v>4.4979919271652055E-3</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="15">
         <v>23461.02619000199</v>
       </c>
       <c r="C6" s="15">
         <v>0</v>
       </c>
       <c r="D6" s="15">
         <f t="shared" si="0"/>
         <v>23461.02619000199</v>
       </c>
       <c r="E6" s="15">
         <v>23064.758467248161</v>
       </c>
       <c r="F6" s="34">
-        <v>5875270</v>
+        <v>5875061</v>
       </c>
       <c r="G6" s="18">
         <f t="shared" si="1"/>
-        <v>3.9257359180511131E-3</v>
+        <v>3.9258755725682104E-3</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="15">
         <v>23141.284435371439</v>
       </c>
       <c r="C7" s="15">
         <v>0</v>
       </c>
       <c r="D7" s="15">
         <f t="shared" si="0"/>
         <v>23141.284435371439</v>
       </c>
       <c r="E7" s="15">
         <v>21520.387014041582</v>
       </c>
       <c r="F7" s="34">
-        <v>6010166</v>
+        <v>6009773</v>
       </c>
       <c r="G7" s="18">
         <f t="shared" si="1"/>
-        <v>3.5806643300770034E-3</v>
+        <v>3.5808984821958469E-3</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="15">
         <v>24255.369146252404</v>
       </c>
       <c r="C8" s="15">
         <v>0</v>
       </c>
       <c r="D8" s="15">
         <f t="shared" si="0"/>
         <v>24255.369146252404</v>
       </c>
       <c r="E8" s="15">
         <v>26296.397568934204</v>
       </c>
       <c r="F8" s="34">
-        <v>6129999</v>
+        <v>6129879</v>
       </c>
       <c r="G8" s="18">
         <f t="shared" si="1"/>
-        <v>4.2897882314392229E-3</v>
+        <v>4.2898722093754546E-3</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="32" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="15">
         <v>24310.726814711546</v>
       </c>
       <c r="C9" s="15">
         <v>0</v>
       </c>
       <c r="D9" s="15">
         <f t="shared" si="0"/>
         <v>24310.726814711546</v>
       </c>
       <c r="E9" s="15">
         <v>23593.562510155716</v>
       </c>
       <c r="F9" s="34">
-        <v>6207163</v>
+        <v>6207649</v>
       </c>
       <c r="G9" s="18">
         <f t="shared" si="1"/>
-        <v>3.8010219016571204E-3</v>
+        <v>3.8007243177176605E-3</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="32" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="15">
         <v>28106.210748190926</v>
       </c>
       <c r="C10" s="15">
         <v>0</v>
       </c>
       <c r="D10" s="15">
         <f t="shared" si="0"/>
         <v>28106.210748190926</v>
       </c>
       <c r="E10" s="15">
         <v>26743.907554526668</v>
       </c>
       <c r="F10" s="34">
-        <v>6314540</v>
+        <v>6314477</v>
       </c>
       <c r="G10" s="18">
         <f t="shared" si="1"/>
-        <v>4.2352899109874458E-3</v>
+        <v>4.235332166785415E-3</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="15">
         <v>26237.353419637526</v>
       </c>
       <c r="C11" s="15">
         <v>0</v>
       </c>
       <c r="D11" s="15">
         <f t="shared" si="0"/>
         <v>26237.353419637526</v>
       </c>
       <c r="E11" s="15">
         <v>23596.631736765645</v>
       </c>
       <c r="F11" s="34">
-        <v>6382520</v>
+        <v>6382268</v>
       </c>
       <c r="G11" s="18">
         <f t="shared" si="1"/>
-        <v>3.6970713349532228E-3</v>
+        <v>3.6972173115835381E-3</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="15">
         <v>22532.089993693153</v>
       </c>
       <c r="C12" s="15">
         <v>0</v>
       </c>
       <c r="D12" s="15">
         <f t="shared" si="0"/>
         <v>22532.089993693153</v>
       </c>
       <c r="E12" s="15">
         <v>27678.490176412932</v>
       </c>
       <c r="F12" s="34">
-        <v>6419040</v>
+        <v>6418925</v>
       </c>
       <c r="G12" s="18">
         <f t="shared" si="1"/>
-        <v>4.3119360802258483E-3</v>
+        <v>4.3120133318916998E-3</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="15">
         <v>27959.245978556726</v>
       </c>
       <c r="C13" s="15">
         <v>0</v>
       </c>
       <c r="D13" s="15">
         <f t="shared" si="0"/>
         <v>27959.245978556726</v>
       </c>
       <c r="E13" s="15">
         <v>27512.869322889866</v>
       </c>
       <c r="F13" s="34">
-        <v>6483919</v>
+        <v>6483195</v>
       </c>
       <c r="G13" s="18">
         <f t="shared" si="1"/>
-        <v>4.2432469194772279E-3</v>
+        <v>4.2437207770073034E-3</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="32" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="15">
         <v>29363.772488880037</v>
       </c>
       <c r="C14" s="15">
         <v>0</v>
       </c>
       <c r="D14" s="15">
         <f t="shared" si="0"/>
         <v>29363.772488880037</v>
       </c>
       <c r="E14" s="15">
         <v>27479.650128629357</v>
       </c>
       <c r="F14" s="34">
-        <v>6499555</v>
+        <v>6499884</v>
       </c>
       <c r="G14" s="18">
         <f t="shared" si="1"/>
-        <v>4.2279279317783075E-3</v>
+        <v>4.2277139297608015E-3</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="15">
         <v>31954.853209851954</v>
       </c>
       <c r="C15" s="15">
         <v>0</v>
       </c>
       <c r="D15" s="15">
         <f t="shared" si="0"/>
         <v>31954.853209851954</v>
       </c>
       <c r="E15" s="15">
         <v>28723.6476243709</v>
       </c>
       <c r="F15" s="34">
-        <v>6591836</v>
+        <v>6592202</v>
       </c>
       <c r="G15" s="18">
         <f t="shared" si="1"/>
-        <v>4.3574578652094652E-3</v>
+        <v>4.3572159385241683E-3</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="15">
         <v>29980.764289982071</v>
       </c>
       <c r="C16" s="15">
         <v>0</v>
       </c>
       <c r="D16" s="15">
         <f t="shared" si="0"/>
         <v>29980.764289982071</v>
       </c>
       <c r="E16" s="15">
         <v>36163.784658985278</v>
       </c>
       <c r="F16" s="34">
-        <v>6739738</v>
+        <v>6739494</v>
       </c>
       <c r="G16" s="18">
         <f t="shared" si="1"/>
-        <v>5.3657552651134623E-3</v>
+        <v>5.3659495295915807E-3</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="15">
         <v>37971.934193055829</v>
       </c>
       <c r="C17" s="15">
         <v>0</v>
       </c>
       <c r="D17" s="15">
         <f t="shared" si="0"/>
         <v>37971.934193055829</v>
       </c>
       <c r="E17" s="15">
         <v>37668.939629252483</v>
       </c>
       <c r="F17" s="34">
-        <v>6827141</v>
+        <v>6827455</v>
       </c>
       <c r="G17" s="18">
         <f t="shared" si="1"/>
-        <v>5.5175277073159154E-3</v>
+        <v>5.5172739518975205E-3</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="15">
         <v>42174.039457611361</v>
       </c>
       <c r="C18" s="15">
         <v>0</v>
       </c>
       <c r="D18" s="15">
         <f t="shared" si="0"/>
         <v>42174.039457611361</v>
       </c>
       <c r="E18" s="15">
         <v>39681.407536431943</v>
       </c>
       <c r="F18" s="34">
-        <v>6907495</v>
+        <v>6907092</v>
       </c>
       <c r="G18" s="18">
         <f t="shared" si="1"/>
-        <v>5.7446885645855619E-3</v>
+        <v>5.7450237431949571E-3</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="15">
         <v>40067.055437163901</v>
       </c>
       <c r="C19" s="15">
         <v>0</v>
       </c>
       <c r="D19" s="15">
         <f t="shared" si="0"/>
         <v>40067.055437163901</v>
       </c>
       <c r="E19" s="15">
         <v>35991.916824383065</v>
       </c>
       <c r="F19" s="34">
-        <v>6904068</v>
+        <v>6904531</v>
       </c>
       <c r="G19" s="18">
         <f t="shared" si="1"/>
-        <v>5.2131463398655785E-3</v>
+        <v>5.2127967597484989E-3</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="15">
         <v>28800.858962358096</v>
       </c>
       <c r="C20" s="15">
         <v>0</v>
       </c>
       <c r="D20" s="15">
         <f t="shared" si="0"/>
         <v>28800.858962358096</v>
       </c>
       <c r="E20" s="15">
         <v>36325.844966691511</v>
       </c>
       <c r="F20" s="34">
-        <v>6911769</v>
+        <v>6912374</v>
       </c>
       <c r="G20" s="18">
         <f t="shared" si="1"/>
-        <v>5.2556509001807656E-3</v>
+        <v>5.2551909035436321E-3</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="15">
         <v>36354.009294297284</v>
       </c>
       <c r="C21" s="15">
         <v>0</v>
       </c>
       <c r="D21" s="15">
         <f t="shared" si="0"/>
         <v>36354.009294297284</v>
       </c>
       <c r="E21" s="15">
         <v>36397.734242469698</v>
       </c>
       <c r="F21" s="34">
-        <v>6963651</v>
+        <v>6964239</v>
       </c>
       <c r="G21" s="18">
         <f t="shared" si="1"/>
-        <v>5.2268176912469762E-3</v>
+        <v>5.2263763840485226E-3</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="15">
         <v>35244.875715328948</v>
       </c>
       <c r="C22" s="15">
         <v>0</v>
       </c>
       <c r="D22" s="15">
         <f t="shared" si="0"/>
         <v>35244.875715328948</v>
       </c>
       <c r="E22" s="15">
         <v>31935.065931445832</v>
       </c>
       <c r="F22" s="34">
-        <v>6637185</v>
+        <v>6636228</v>
       </c>
       <c r="G22" s="18">
         <f t="shared" si="1"/>
-        <v>4.8115377123653822E-3</v>
+        <v>4.8122315766495416E-3</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="15">
         <v>45281.561239460934</v>
       </c>
       <c r="C23" s="15">
         <v>0</v>
       </c>
       <c r="D23" s="15">
         <f t="shared" si="0"/>
         <v>45281.561239460934</v>
       </c>
       <c r="E23" s="15">
         <v>40205.89717069958</v>
       </c>
       <c r="F23" s="34">
-        <v>6692284</v>
+        <v>6692331</v>
       </c>
       <c r="G23" s="18">
         <f t="shared" si="1"/>
-        <v>6.0077990071401004E-3</v>
+        <v>6.0077568145836752E-3</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="15">
         <v>32746.719574453964</v>
       </c>
       <c r="C24" s="15">
         <v>0</v>
       </c>
       <c r="D24" s="15">
         <f t="shared" si="0"/>
         <v>32746.719574453964</v>
       </c>
       <c r="E24" s="15">
         <v>39377.597364315137</v>
       </c>
       <c r="F24" s="34">
-        <v>6796346</v>
+        <v>6796894</v>
       </c>
       <c r="G24" s="18">
         <f t="shared" si="1"/>
-        <v>5.7939365306467821E-3</v>
+        <v>5.7934693941549091E-3</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="15">
         <v>34487.720788023631</v>
       </c>
       <c r="C25" s="15">
         <v>0</v>
       </c>
       <c r="D25" s="15">
         <f t="shared" si="0"/>
         <v>34487.720788023631</v>
       </c>
       <c r="E25" s="15">
         <v>34438.732096399523</v>
       </c>
       <c r="F25" s="34">
-        <v>6973421</v>
+        <v>6972444</v>
       </c>
       <c r="G25" s="18">
         <f t="shared" si="1"/>
-        <v>4.9385706235719204E-3</v>
+        <v>4.9392626310658817E-3</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="32" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="15">
         <v>44748.649030737564</v>
       </c>
       <c r="C26" s="15">
         <v>0</v>
       </c>
       <c r="D26" s="15">
         <f t="shared" si="0"/>
         <v>44748.649030737564</v>
       </c>
       <c r="E26" s="15">
         <v>41660.600944445956</v>
       </c>
       <c r="F26" s="34">
-        <v>7034085</v>
+        <v>7034698</v>
       </c>
       <c r="G26" s="18">
         <f t="shared" si="1"/>
-        <v>5.9226752227824874E-3</v>
+        <v>5.9221591238807917E-3</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="32" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="15">
         <v>44054.567705636327</v>
       </c>
       <c r="C27" s="15">
         <v>0</v>
       </c>
       <c r="D27" s="15">
         <f t="shared" si="0"/>
         <v>44054.567705636327</v>
       </c>
       <c r="E27" s="15">
         <v>38942.081544377979</v>
       </c>
       <c r="F27" s="34">
-        <v>7180580</v>
+        <v>7179934</v>
       </c>
       <c r="G27" s="18">
         <f t="shared" si="1"/>
-        <v>5.4232501475337614E-3</v>
+        <v>5.4237380934668731E-3</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="32" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="15">
         <v>25478.900341897363</v>
       </c>
       <c r="C28" s="15">
         <v>0</v>
       </c>
       <c r="D28" s="15">
         <f t="shared" si="0"/>
         <v>25478.900341897363</v>
       </c>
       <c r="E28" s="15">
         <v>35088.24439693967</v>
       </c>
       <c r="F28" s="34">
-        <v>7274333</v>
+        <v>7273177</v>
       </c>
       <c r="G28" s="18">
         <f t="shared" si="1"/>
-        <v>4.823568620922313E-3</v>
+        <v>4.8243352797463432E-3</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="15">
         <v>38346.869899754369</v>
       </c>
       <c r="C29" s="15">
         <v>0</v>
       </c>
       <c r="D29" s="15">
         <f t="shared" si="0"/>
         <v>38346.869899754369</v>
       </c>
       <c r="E29" s="15">
         <v>38494.192289835148</v>
       </c>
       <c r="F29" s="34">
-        <v>7257626</v>
+        <v>7258915</v>
       </c>
       <c r="G29" s="18">
         <f t="shared" si="1"/>
-        <v>5.3039647248060385E-3</v>
+        <v>5.3030228746080025E-3</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="15">
         <v>41867.841442607707</v>
       </c>
       <c r="C30" s="15">
         <v>0</v>
       </c>
       <c r="D30" s="15">
         <f t="shared" si="0"/>
         <v>41867.841442607707</v>
       </c>
       <c r="E30" s="15">
         <v>38348.783078899694</v>
       </c>
       <c r="F30" s="34">
-        <v>7409646</v>
+        <v>7409003</v>
       </c>
       <c r="G30" s="18">
         <f t="shared" si="1"/>
-        <v>5.1755216212622975E-3</v>
+        <v>5.1759707856643723E-3</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="15">
         <v>47979.189782911766</v>
       </c>
       <c r="C31" s="15">
         <v>0</v>
       </c>
       <c r="D31" s="15">
         <f t="shared" si="0"/>
         <v>47979.189782911766</v>
       </c>
       <c r="E31" s="15">
         <v>41727.622535319984</v>
       </c>
       <c r="F31" s="34">
-        <v>7497661</v>
+        <v>7498252</v>
       </c>
       <c r="G31" s="18">
         <f t="shared" si="1"/>
-        <v>5.5654186732795718E-3</v>
+        <v>5.5649800160517387E-3</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="15">
         <v>33133.810875655574</v>
       </c>
       <c r="C32" s="15">
         <v>0</v>
       </c>
       <c r="D32" s="15">
         <f t="shared" si="0"/>
         <v>33133.810875655574</v>
       </c>
       <c r="E32" s="15">
         <v>44470.373964856743</v>
       </c>
       <c r="F32" s="34">
-        <v>7636946</v>
+        <v>7637614</v>
       </c>
       <c r="G32" s="18">
         <f t="shared" si="1"/>
-        <v>5.8230572751014273E-3</v>
+        <v>5.8225479796251475E-3</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="15">
         <v>48572.900891256715</v>
       </c>
       <c r="C33" s="15">
         <v>0</v>
       </c>
       <c r="D33" s="15">
         <f t="shared" si="0"/>
         <v>48572.900891256715</v>
       </c>
       <c r="E33" s="15">
         <v>48152.287495035809</v>
       </c>
       <c r="F33" s="34">
-        <v>7779061</v>
+        <v>7779329</v>
       </c>
       <c r="G33" s="18">
         <f t="shared" si="1"/>
-        <v>6.1899871327703703E-3</v>
+        <v>6.1897738860299915E-3</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="15">
         <v>54891.877053043885</v>
       </c>
       <c r="C34" s="15">
         <v>0</v>
       </c>
       <c r="D34" s="15">
         <f t="shared" si="0"/>
         <v>54891.877053043885</v>
       </c>
       <c r="E34" s="15">
         <v>50417.116891455327</v>
       </c>
       <c r="F34" s="34">
-        <v>7842540</v>
+        <v>7843292</v>
       </c>
       <c r="G34" s="18">
         <f t="shared" si="1"/>
-        <v>6.4286719470293208E-3</v>
+        <v>6.4280555781239977E-3</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="15">
         <v>79166.749668060802</v>
       </c>
       <c r="C35" s="15">
         <v>0</v>
       </c>
       <c r="D35" s="15">
         <f t="shared" si="0"/>
         <v>79166.749668060802</v>
       </c>
       <c r="E35" s="15">
         <v>73392.57046797371</v>
       </c>
       <c r="F35" s="34">
-        <v>7908007</v>
+        <v>7906422</v>
       </c>
       <c r="G35" s="18">
         <f t="shared" si="1"/>
-        <v>9.2807922992447674E-3</v>
+        <v>9.2826528191859367E-3</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="15">
         <v>28413.783286861842</v>
       </c>
       <c r="C36" s="15">
         <v>0</v>
       </c>
       <c r="D36" s="15">
         <f t="shared" si="0"/>
         <v>28413.783286861842</v>
       </c>
       <c r="E36" s="15">
         <v>39967.333621471829</v>
       </c>
       <c r="F36" s="34">
-        <v>7767528</v>
+        <v>7768603</v>
       </c>
       <c r="G36" s="18">
         <f t="shared" si="1"/>
-        <v>5.1454379850927904E-3</v>
+        <v>5.1447259721563617E-3</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="15">
         <v>86361.60377082917</v>
       </c>
       <c r="C37" s="15">
         <v>0</v>
       </c>
       <c r="D37" s="15">
         <f t="shared" si="0"/>
         <v>86361.60377082917</v>
       </c>
       <c r="E37" s="15">
         <v>85366.673613952764</v>
       </c>
       <c r="F37" s="34">
-        <v>7827949</v>
+        <v>7826265</v>
       </c>
       <c r="G37" s="18">
         <f t="shared" si="1"/>
-        <v>1.0905369160421556E-2</v>
+        <v>1.0907715700139564E-2</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="15">
         <v>49720.532171546191</v>
       </c>
       <c r="C38" s="15">
         <v>0</v>
       </c>
       <c r="D38" s="15">
         <f t="shared" si="0"/>
         <v>49720.532171546191</v>
       </c>
       <c r="E38" s="15">
         <v>44739.396553241255</v>
       </c>
       <c r="F38" s="34">
-        <v>7838639</v>
+        <v>7838295</v>
       </c>
       <c r="G38" s="18">
         <f t="shared" si="1"/>
-        <v>5.7075464954109067E-3</v>
+        <v>5.7077969830481318E-3</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="15">
         <v>63495.793640045144</v>
       </c>
       <c r="C39" s="15">
         <v>0</v>
       </c>
       <c r="D39" s="15">
         <f t="shared" si="0"/>
         <v>63495.793640045144</v>
       </c>
       <c r="E39" s="15">
         <v>58908.958825896509</v>
       </c>
       <c r="F39" s="34">
-        <v>7943900</v>
+        <v>7944611</v>
       </c>
       <c r="G39" s="18">
         <f t="shared" si="1"/>
-        <v>7.4156219018236018E-3</v>
+        <v>7.4149582435057565E-3</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="15">
         <v>48516.145389364669</v>
       </c>
       <c r="C40" s="15">
         <v>0</v>
       </c>
       <c r="D40" s="15">
         <f t="shared" si="0"/>
         <v>48516.145389364669</v>
       </c>
       <c r="E40" s="15">
         <v>57708.193341508464</v>
       </c>
       <c r="F40" s="34">
-        <v>8223415.9999999991</v>
+        <v>8221668</v>
       </c>
       <c r="G40" s="18">
         <f t="shared" si="1"/>
-        <v>7.0175451833530576E-3</v>
+        <v>7.0190371760947374E-3</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="15">
         <v>72651.412477594102</v>
       </c>
       <c r="C41" s="15">
         <v>0</v>
       </c>
       <c r="D41" s="15">
         <f t="shared" si="0"/>
         <v>72651.412477594102</v>
       </c>
       <c r="E41" s="15">
         <v>70511.11709547702</v>
       </c>
       <c r="F41" s="34">
-        <v>8289740</v>
+        <v>8291251</v>
       </c>
       <c r="G41" s="18">
         <f t="shared" si="1"/>
-        <v>8.5058297480351645E-3</v>
+        <v>8.5042796431415504E-3</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="15">
         <v>74155.214130651264</v>
       </c>
       <c r="C42" s="15">
         <v>0</v>
       </c>
       <c r="D42" s="15">
         <f t="shared" si="0"/>
         <v>74155.214130651264</v>
       </c>
       <c r="E42" s="15">
         <v>68242.044372373624</v>
       </c>
       <c r="F42" s="34">
-        <v>8443654</v>
+        <v>8444320</v>
       </c>
       <c r="G42" s="18">
         <f t="shared" si="1"/>
-        <v>8.0820512508415938E-3</v>
+        <v>8.0814138228268977E-3</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="15">
         <v>83898.435882626305</v>
       </c>
       <c r="C43" s="15">
         <v>0</v>
       </c>
       <c r="D43" s="15">
         <f t="shared" si="0"/>
         <v>83898.435882626305</v>
       </c>
       <c r="E43" s="15">
         <v>81372.267619930033</v>
       </c>
       <c r="F43" s="34">
-        <v>8562056</v>
+        <v>8561972</v>
       </c>
       <c r="G43" s="18">
         <f t="shared" si="1"/>
-        <v>9.5038233363493579E-3</v>
+        <v>9.5039165766870101E-3</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="15">
         <v>69837.794994357027</v>
       </c>
       <c r="C44" s="15">
         <v>0</v>
       </c>
       <c r="D44" s="15">
         <f t="shared" si="0"/>
         <v>69837.794994357027</v>
       </c>
       <c r="E44" s="15">
         <v>81425.783755448196</v>
       </c>
       <c r="F44" s="34">
-        <v>8587660</v>
+        <v>8588570</v>
       </c>
       <c r="G44" s="18">
         <f t="shared" si="1"/>
-        <v>9.4817195552045833E-3</v>
+        <v>9.4807149217446211E-3</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="15">
         <v>89648.332755759126</v>
       </c>
       <c r="C45" s="15">
         <v>0</v>
       </c>
       <c r="D45" s="15">
         <f t="shared" si="0"/>
         <v>89648.332755759126</v>
       </c>
       <c r="E45" s="15">
         <v>86651.643407628653</v>
       </c>
       <c r="F45" s="34">
-        <v>8718665</v>
+        <v>8718869</v>
       </c>
       <c r="G45" s="18">
         <f t="shared" si="1"/>
-        <v>9.9386366384794748E-3</v>
+        <v>9.9384040989294199E-3</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="15">
         <v>93045.141538870084</v>
       </c>
       <c r="C46" s="15">
         <v>0</v>
       </c>
       <c r="D46" s="15">
         <f t="shared" si="0"/>
         <v>93045.141538870084</v>
       </c>
       <c r="E46" s="15">
         <v>85837.529500487974</v>
       </c>
       <c r="F46" s="34">
-        <v>8887819</v>
+        <v>8886569</v>
       </c>
       <c r="G46" s="18">
         <f t="shared" si="1"/>
-        <v>9.6578845159299449E-3</v>
+        <v>9.659243010490098E-3</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="32" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="15">
         <v>240538.12631945824</v>
       </c>
       <c r="C47" s="15">
         <v>151359.44841300268</v>
       </c>
       <c r="D47" s="15">
         <f t="shared" si="0"/>
         <v>89178.677906455559</v>
       </c>
       <c r="E47" s="15">
         <v>89578.598791839948</v>
       </c>
       <c r="F47" s="34">
-        <v>8982837</v>
+        <v>8983074</v>
       </c>
       <c r="G47" s="18">
         <f t="shared" si="1"/>
-        <v>9.9721946186755867E-3</v>
+        <v>9.9719315227549E-3</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B48" s="15">
         <v>8971.2105722631604</v>
       </c>
       <c r="C48" s="15">
         <v>-84766.231449273851</v>
       </c>
       <c r="D48" s="15">
         <f t="shared" si="0"/>
         <v>93737.442021537019</v>
       </c>
       <c r="E48" s="15">
-        <v>104133.06958007399</v>
+        <v>103974.42966945401</v>
       </c>
       <c r="F48" s="34">
-        <v>9160630</v>
+        <v>9160362</v>
       </c>
       <c r="G48" s="18">
         <f t="shared" si="1"/>
-        <v>1.1367457214195312E-2</v>
+        <v>1.135047170291458E-2</v>
       </c>
       <c r="H48" s="35"/>
     </row>
     <row r="49" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="32" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="15">
         <v>51038.905377414856</v>
       </c>
       <c r="C49" s="15">
         <v>-54111.324608117196</v>
       </c>
       <c r="D49" s="15">
         <f t="shared" si="0"/>
         <v>105150.22998553206</v>
       </c>
       <c r="E49" s="15">
-        <v>100259.070614447</v>
+        <v>100401.74280948301</v>
       </c>
       <c r="F49" s="34">
-        <v>9330607</v>
+        <v>9329683</v>
       </c>
       <c r="G49" s="18">
         <f t="shared" si="1"/>
-        <v>1.0745182024539991E-2</v>
+        <v>1.0761538501306315E-2</v>
       </c>
       <c r="H49" s="35"/>
     </row>
     <row r="50" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="32" t="s">
         <v>52</v>
       </c>
       <c r="B50" s="15">
         <v>101829.70004979089</v>
       </c>
       <c r="C50" s="15">
         <v>-12481.892355611635</v>
       </c>
       <c r="D50" s="15">
         <f t="shared" si="0"/>
         <v>114311.59240540252</v>
       </c>
       <c r="E50" s="15">
-        <v>104359.55458932</v>
+        <v>105378.396591072</v>
       </c>
       <c r="F50" s="34">
-        <v>9436618</v>
+        <v>9437145</v>
       </c>
       <c r="G50" s="18">
         <f t="shared" si="1"/>
-        <v>1.1058999589611448E-2</v>
+        <v>1.1166342849566474E-2</v>
       </c>
       <c r="H50" s="35"/>
     </row>
     <row r="51" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="32" t="s">
         <v>53</v>
       </c>
       <c r="B51" s="15">
         <v>100037.31211246098</v>
       </c>
       <c r="C51" s="15">
         <v>0</v>
       </c>
       <c r="D51" s="15">
         <f t="shared" si="0"/>
         <v>100037.31211246098</v>
       </c>
       <c r="E51" s="15">
-        <v>104271.260254095</v>
+        <v>104797.216719274</v>
       </c>
       <c r="F51" s="34">
-        <v>9619025</v>
+        <v>9619163</v>
       </c>
       <c r="G51" s="18">
         <f t="shared" si="1"/>
-        <v>1.0840107001914956E-2</v>
+        <v>1.0894629472364073E-2</v>
       </c>
       <c r="H51" s="35"/>
     </row>
     <row r="52" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B52" s="15">
         <v>91289.49316205272</v>
       </c>
       <c r="C52" s="15">
         <v>0</v>
       </c>
       <c r="D52" s="15">
         <f t="shared" si="0"/>
         <v>91289.49316205272</v>
       </c>
       <c r="E52" s="15">
-        <v>102184.66796398</v>
+        <v>101817.169550818</v>
       </c>
       <c r="F52" s="34">
-        <v>9827510</v>
+        <v>9827326</v>
       </c>
       <c r="G52" s="18">
         <f t="shared" si="1"/>
-        <v>1.0397818772403183E-2</v>
+        <v>1.0360617888408098E-2</v>
       </c>
       <c r="H52" s="35"/>
     </row>
     <row r="53" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="32" t="s">
         <v>55</v>
       </c>
       <c r="B53" s="15">
         <v>117140.24526687911</v>
       </c>
       <c r="C53" s="15">
         <v>0</v>
       </c>
       <c r="D53" s="15">
         <f t="shared" si="0"/>
         <v>117140.24526687911</v>
       </c>
       <c r="E53" s="15">
-        <v>111667.93467439699</v>
+        <v>112055.84838961199</v>
       </c>
       <c r="F53" s="34">
-        <v>10008416</v>
+        <v>10008676</v>
       </c>
       <c r="G53" s="18">
         <f t="shared" si="1"/>
-        <v>1.1157403396741003E-2</v>
+        <v>1.1195871301020434E-2</v>
       </c>
       <c r="H53" s="35"/>
     </row>
     <row r="54" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B54" s="15">
         <v>158611.80849100446</v>
       </c>
       <c r="C54" s="15">
         <v>34255.677310902152</v>
       </c>
       <c r="D54" s="15">
         <f t="shared" si="0"/>
         <v>124356.1311801023</v>
       </c>
       <c r="E54" s="15">
-        <v>113119.96876228901</v>
+        <v>114103.27226965199</v>
       </c>
       <c r="F54" s="34">
-        <v>10215889</v>
+        <v>10216468</v>
       </c>
       <c r="G54" s="18">
         <f t="shared" si="1"/>
-        <v>1.107294419137571E-2</v>
+        <v>1.1168563565182409E-2</v>
       </c>
       <c r="H54" s="35"/>
     </row>
     <row r="55" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B55" s="15">
         <v>415681.45707694342</v>
       </c>
       <c r="C55" s="15">
         <v>301263.42595071089</v>
       </c>
       <c r="D55" s="15">
         <f t="shared" si="0"/>
         <v>114418.03112623253</v>
       </c>
       <c r="E55" s="15">
-        <v>117971.832105172</v>
+        <v>118451.98560681801</v>
       </c>
       <c r="F55" s="34">
-        <v>10461505</v>
+        <v>10460965</v>
       </c>
       <c r="G55" s="18">
         <f t="shared" si="1"/>
-        <v>1.1276755314380866E-2</v>
+        <v>1.1323236967795802E-2</v>
       </c>
       <c r="H55" s="35"/>
     </row>
     <row r="56" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B56" s="15">
         <v>1265.4271778530174</v>
       </c>
       <c r="C56" s="15">
         <v>-114194.74857241577</v>
       </c>
       <c r="D56" s="15">
         <f t="shared" si="0"/>
         <v>115460.1757502688</v>
       </c>
       <c r="E56" s="15">
-        <v>134215.58382658</v>
+        <v>127233.70659335799</v>
       </c>
       <c r="F56" s="34">
-        <v>10627277</v>
+        <v>10627074</v>
       </c>
       <c r="G56" s="18">
         <f t="shared" si="1"/>
-        <v>1.2629348404730581E-2</v>
+        <v>1.1972600039611843E-2</v>
       </c>
       <c r="H56" s="35"/>
     </row>
     <row r="57" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B57" s="15">
         <v>34949.51506340038</v>
       </c>
       <c r="C57" s="15">
         <v>-101562.99789981209</v>
       </c>
       <c r="D57" s="15">
         <f t="shared" si="0"/>
         <v>136512.51296321247</v>
       </c>
       <c r="E57" s="15">
-        <v>129705.040566957</v>
+        <v>130185.78282333301</v>
       </c>
       <c r="F57" s="34">
-        <v>10763318</v>
+        <v>10764198</v>
       </c>
       <c r="G57" s="18">
         <f t="shared" si="1"/>
-        <v>1.2050655807712548E-2</v>
+        <v>1.2094331860425923E-2</v>
       </c>
       <c r="H57" s="35"/>
     </row>
     <row r="58" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B58" s="15">
         <v>95145.712847706309</v>
       </c>
       <c r="C58" s="15">
         <v>-46827.771664972046</v>
       </c>
       <c r="D58" s="15">
         <f t="shared" si="0"/>
         <v>141973.48451267835</v>
       </c>
       <c r="E58" s="15">
-        <v>127978.81315214399</v>
+        <v>128682.68190432599</v>
       </c>
       <c r="F58" s="34">
-        <v>10955220</v>
+        <v>10954616</v>
       </c>
       <c r="G58" s="18">
         <f t="shared" si="1"/>
-        <v>1.1681993894430599E-2</v>
+        <v>1.1746891164813627E-2</v>
       </c>
       <c r="H58" s="35"/>
     </row>
     <row r="59" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="32" t="s">
         <v>61</v>
       </c>
       <c r="B59" s="15">
         <v>193686.72003318861</v>
       </c>
       <c r="C59" s="15">
         <v>63263.443677535572</v>
       </c>
       <c r="D59" s="15">
         <f>B59-C59</f>
         <v>130423.27635565304</v>
       </c>
       <c r="E59" s="15">
-        <v>134349.38266808097</v>
+        <v>134952.49841643</v>
       </c>
       <c r="F59" s="34">
-        <v>11071378</v>
+        <v>11071274</v>
       </c>
       <c r="G59" s="18">
         <f t="shared" si="1"/>
-        <v>1.2134838379475524E-2</v>
+        <v>1.2189428101628593E-2</v>
       </c>
       <c r="H59" s="35"/>
     </row>
     <row r="60" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B60" s="15">
         <v>242518.54014999999</v>
       </c>
       <c r="C60" s="15">
         <v>115922.10172520553</v>
       </c>
       <c r="D60" s="15">
         <f t="shared" si="0"/>
         <v>126596.43842479445</v>
       </c>
       <c r="E60" s="15">
-        <v>141699.12417290901</v>
+        <v>141833.92960241099</v>
       </c>
       <c r="F60" s="34">
-        <v>10760599</v>
+        <v>10760761</v>
       </c>
       <c r="G60" s="18">
         <f t="shared" si="1"/>
-        <v>1.3168330515142235E-2</v>
+        <v>1.3180659769547061E-2</v>
       </c>
       <c r="H60" s="35"/>
     </row>
     <row r="61" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="32" t="s">
         <v>63</v>
       </c>
       <c r="B61" s="15">
         <v>5483.2974700000004</v>
       </c>
       <c r="C61" s="15">
         <v>-143618.62352360148</v>
       </c>
       <c r="D61" s="15">
         <f t="shared" si="0"/>
         <v>149101.92099360147</v>
       </c>
       <c r="E61" s="15">
-        <v>141600.97055049799</v>
+        <v>142433.67153464601</v>
       </c>
       <c r="F61" s="34">
-        <v>10872313</v>
+        <v>10871077</v>
       </c>
       <c r="G61" s="18">
         <f t="shared" si="1"/>
-        <v>1.3023996876331467E-2</v>
+        <v>1.3102075492119687E-2</v>
       </c>
       <c r="H61" s="35"/>
     </row>
     <row r="62" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B62" s="15">
         <v>44769.864260000002</v>
       </c>
       <c r="C62" s="15">
         <v>-108117.34896408548</v>
       </c>
       <c r="D62" s="15">
         <f t="shared" si="0"/>
         <v>152887.21322408548</v>
       </c>
       <c r="E62" s="15">
-        <v>138122.88369838</v>
+        <v>138839.98848045</v>
       </c>
       <c r="F62" s="34">
-        <v>10872985</v>
+        <v>10873278</v>
       </c>
       <c r="G62" s="18">
         <f t="shared" si="1"/>
-        <v>1.2703308585303852E-2</v>
+        <v>1.276891738447688E-2</v>
       </c>
       <c r="H62" s="35"/>
     </row>
     <row r="63" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="32" t="s">
         <v>65</v>
       </c>
       <c r="B63" s="15">
         <v>143719.72662</v>
       </c>
       <c r="C63" s="15">
         <v>0</v>
       </c>
       <c r="D63" s="15">
         <f t="shared" si="0"/>
         <v>143719.72662</v>
       </c>
       <c r="E63" s="15">
-        <v>147698.364036752</v>
+        <v>148200.43314914202</v>
       </c>
       <c r="F63" s="34">
-        <v>10890403</v>
+        <v>10891337</v>
       </c>
       <c r="G63" s="18">
         <f t="shared" si="1"/>
-        <v>1.3562249628113119E-2</v>
+        <v>1.3607184604529454E-2</v>
       </c>
       <c r="H63" s="35"/>
     </row>
     <row r="64" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B64" s="15">
         <v>126657.28283</v>
       </c>
       <c r="C64" s="15">
         <v>0</v>
       </c>
       <c r="D64" s="15">
         <f t="shared" si="0"/>
         <v>126657.28283</v>
       </c>
       <c r="E64" s="15">
-        <v>140395.211007932</v>
+        <v>140320.92167974001</v>
       </c>
       <c r="F64" s="34">
-        <v>10976491</v>
+        <v>10976396</v>
       </c>
       <c r="G64" s="18">
         <f t="shared" si="1"/>
-        <v>1.2790536703207974E-2</v>
+        <v>1.2783879306080066E-2</v>
       </c>
       <c r="H64" s="36"/>
     </row>
     <row r="65" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="32" t="s">
         <v>67</v>
       </c>
       <c r="B65" s="15">
         <v>155947.0471</v>
       </c>
       <c r="C65" s="15">
         <v>0</v>
       </c>
       <c r="D65" s="15">
         <f t="shared" si="0"/>
         <v>155947.0471</v>
       </c>
       <c r="E65" s="15">
-        <v>148038.58047584101</v>
+        <v>148994.870640999</v>
       </c>
       <c r="F65" s="34">
-        <v>10981302</v>
+        <v>10982404</v>
       </c>
       <c r="G65" s="18">
         <f t="shared" si="1"/>
-        <v>1.3480967964986393E-2</v>
+        <v>1.3566690010766222E-2</v>
       </c>
       <c r="H65" s="36"/>
     </row>
     <row r="66" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B66" s="15">
         <v>171588.31461999999</v>
       </c>
       <c r="C66" s="15">
         <v>0</v>
       </c>
       <c r="D66" s="15">
         <f t="shared" si="0"/>
         <v>171588.31461999999</v>
       </c>
       <c r="E66" s="15">
-        <v>154745.20819518602</v>
+        <v>155817.07896988199</v>
       </c>
       <c r="F66" s="34">
-        <v>11011756</v>
+        <v>11011593</v>
       </c>
       <c r="G66" s="18">
         <f t="shared" si="1"/>
-        <v>1.4052727666249236E-2</v>
+        <v>1.4150275892859642E-2</v>
       </c>
       <c r="H66" s="36"/>
     </row>
     <row r="67" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="32" t="s">
         <v>69</v>
       </c>
       <c r="B67" s="15">
         <v>147714.53976000004</v>
       </c>
       <c r="C67" s="15">
         <v>0</v>
       </c>
       <c r="D67" s="15">
         <f t="shared" si="0"/>
         <v>147714.53976000004</v>
       </c>
       <c r="E67" s="15">
-        <v>153158.716833171</v>
+        <v>153138.089730137</v>
       </c>
       <c r="F67" s="34">
-        <v>10952673</v>
+        <v>10952211</v>
       </c>
       <c r="G67" s="18">
         <f t="shared" si="1"/>
-        <v>1.3983683876362511E-2</v>
+        <v>1.3982390380365846E-2</v>
       </c>
       <c r="H67" s="36"/>
     </row>
     <row r="68" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B68" s="15">
         <v>143059.12535999998</v>
       </c>
       <c r="C68" s="15">
         <v>0</v>
       </c>
       <c r="D68" s="15">
-        <f t="shared" ref="D68:D127" si="2">B68-C68</f>
+        <f t="shared" ref="D68:D128" si="2">B68-C68</f>
         <v>143059.12535999998</v>
       </c>
       <c r="E68" s="15">
-        <v>160763.57541032598</v>
+        <v>160845.13497633801</v>
       </c>
       <c r="F68" s="34">
-        <v>10807397</v>
+        <v>10808050</v>
       </c>
       <c r="G68" s="18">
-        <f t="shared" ref="G68:G127" si="3">E68/F68</f>
-        <v>1.4875328019348783E-2</v>
+        <f t="shared" ref="G68:G128" si="3">E68/F68</f>
+        <v>1.4881975469796865E-2</v>
       </c>
       <c r="H68" s="36"/>
     </row>
     <row r="69" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B69" s="15">
         <v>164176.74898</v>
       </c>
       <c r="C69" s="15">
         <v>0</v>
       </c>
       <c r="D69" s="15">
         <f t="shared" si="2"/>
         <v>164176.74898</v>
       </c>
       <c r="E69" s="15">
-        <v>155932.817675219</v>
+        <v>157129.311080229</v>
       </c>
       <c r="F69" s="34">
-        <v>10772638</v>
+        <v>10772312</v>
       </c>
       <c r="G69" s="18">
         <f t="shared" si="3"/>
-        <v>1.4474896276586942E-2</v>
+        <v>1.4586405507028482E-2</v>
       </c>
       <c r="H69" s="36"/>
     </row>
     <row r="70" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A70" s="32" t="s">
         <v>72</v>
       </c>
       <c r="B70" s="15">
         <v>171603.23105999999</v>
       </c>
       <c r="C70" s="15">
         <v>0</v>
       </c>
       <c r="D70" s="15">
         <f t="shared" si="2"/>
         <v>171603.23105999999</v>
       </c>
       <c r="E70" s="15">
-        <v>154904.43717265798</v>
+        <v>156128.60735964001</v>
       </c>
       <c r="F70" s="34">
-        <v>10766181</v>
+        <v>10765806</v>
       </c>
       <c r="G70" s="18">
         <f t="shared" si="3"/>
-        <v>1.4388058047013885E-2</v>
+        <v>1.4502268326183846E-2</v>
       </c>
       <c r="H70" s="36"/>
     </row>
     <row r="71" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A71" s="32" t="s">
         <v>73</v>
       </c>
       <c r="B71" s="15">
         <v>144154.62493999998</v>
       </c>
       <c r="C71" s="15">
         <v>0</v>
       </c>
       <c r="D71" s="15">
         <f t="shared" si="2"/>
         <v>144154.62493999998</v>
       </c>
       <c r="E71" s="15">
-        <v>151555.17895963101</v>
+        <v>151049.372876209</v>
       </c>
       <c r="F71" s="34">
-        <v>10799227</v>
+        <v>10799394</v>
       </c>
       <c r="G71" s="18">
         <f t="shared" si="3"/>
-        <v>1.4033891403489436E-2</v>
+        <v>1.3986837861106743E-2</v>
       </c>
       <c r="H71" s="36"/>
     </row>
     <row r="72" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A72" s="32" t="s">
         <v>74</v>
       </c>
       <c r="B72" s="15">
         <v>149129.08745999998</v>
       </c>
       <c r="C72" s="15">
         <v>0</v>
       </c>
       <c r="D72" s="15">
         <f t="shared" si="2"/>
         <v>149129.08745999998</v>
       </c>
       <c r="E72" s="15">
-        <v>174383.44248957399</v>
+        <v>163171.15501901502</v>
       </c>
       <c r="F72" s="34">
-        <v>10893420</v>
+        <v>10892738</v>
       </c>
       <c r="G72" s="18">
         <f t="shared" si="3"/>
-        <v>1.6008144594587742E-2</v>
+        <v>1.497981086289003E-2</v>
       </c>
       <c r="H72" s="36"/>
     </row>
     <row r="73" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A73" s="32" t="s">
         <v>75</v>
       </c>
       <c r="B73" s="15">
         <v>165263.69372000001</v>
       </c>
       <c r="C73" s="15">
         <v>0</v>
       </c>
       <c r="D73" s="15">
         <f t="shared" si="2"/>
         <v>165263.69372000001</v>
       </c>
       <c r="E73" s="15">
-        <v>156288.269829175</v>
+        <v>157695.453413638</v>
       </c>
       <c r="F73" s="34">
-        <v>10861147</v>
+        <v>10861871</v>
       </c>
       <c r="G73" s="18">
         <f t="shared" si="3"/>
-        <v>1.4389665274687378E-2</v>
+        <v>1.4518258724821717E-2</v>
       </c>
       <c r="H73" s="36"/>
     </row>
     <row r="74" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A74" s="32" t="s">
         <v>76</v>
       </c>
       <c r="B74" s="15">
         <v>159939.50574000002</v>
       </c>
       <c r="C74" s="15">
         <v>0</v>
       </c>
       <c r="D74" s="15">
         <f t="shared" si="2"/>
         <v>159939.50574000002</v>
       </c>
       <c r="E74" s="15">
-        <v>144373.4341216</v>
+        <v>145718.53329592501</v>
       </c>
       <c r="F74" s="34">
-        <v>10841437</v>
+        <v>10841882</v>
       </c>
       <c r="G74" s="18">
         <f t="shared" si="3"/>
-        <v>1.3316817145328614E-2</v>
+        <v>1.3440335662749789E-2</v>
       </c>
       <c r="H74" s="36"/>
     </row>
     <row r="75" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A75" s="32" t="s">
         <v>77</v>
       </c>
       <c r="B75" s="15">
         <v>166322.15007000003</v>
       </c>
       <c r="C75" s="15">
         <v>0</v>
       </c>
       <c r="D75" s="15">
         <f t="shared" si="2"/>
         <v>166322.15007000003</v>
       </c>
       <c r="E75" s="15">
-        <v>171922.10342457899</v>
+        <v>170501.44229510499</v>
       </c>
       <c r="F75" s="34">
-        <v>10795130</v>
+        <v>10794607</v>
       </c>
       <c r="G75" s="18">
         <f t="shared" si="3"/>
-        <v>1.5925894678857872E-2</v>
+        <v>1.5795057874279719E-2</v>
       </c>
       <c r="H75" s="36"/>
     </row>
     <row r="76" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A76" s="32" t="s">
         <v>78</v>
       </c>
       <c r="B76" s="15">
         <v>139013.02335999999</v>
       </c>
       <c r="C76" s="15">
         <v>0</v>
       </c>
       <c r="D76" s="15">
         <f t="shared" si="2"/>
         <v>139013.02335999999</v>
       </c>
       <c r="E76" s="15">
-        <v>157002.93429964999</v>
+        <v>157665.673431612</v>
       </c>
       <c r="F76" s="34">
-        <v>10650173</v>
+        <v>10651297</v>
       </c>
       <c r="G76" s="18">
         <f t="shared" si="3"/>
-        <v>1.4741820090589138E-2</v>
+        <v>1.4802485878631682E-2</v>
       </c>
       <c r="H76" s="36"/>
     </row>
     <row r="77" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A77" s="32" t="s">
         <v>79</v>
       </c>
       <c r="B77" s="15">
         <v>160569.30686000001</v>
       </c>
       <c r="C77" s="15">
         <v>0</v>
       </c>
       <c r="D77" s="15">
         <f t="shared" si="2"/>
         <v>160569.30686000001</v>
       </c>
       <c r="E77" s="15">
-        <v>153190.89870226599</v>
+        <v>153903.166228824</v>
       </c>
       <c r="F77" s="34">
-        <v>10667483</v>
+        <v>10666693</v>
       </c>
       <c r="G77" s="18">
         <f t="shared" si="3"/>
-        <v>1.4360547722669535E-2</v>
+        <v>1.4428386213873785E-2</v>
       </c>
       <c r="H77" s="36"/>
     </row>
     <row r="78" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A78" s="32" t="s">
         <v>80</v>
       </c>
       <c r="B78" s="15">
         <v>189910.89711000002</v>
       </c>
       <c r="C78" s="15">
         <v>0</v>
       </c>
       <c r="D78" s="15">
         <f t="shared" si="2"/>
         <v>189910.89711000002</v>
       </c>
       <c r="E78" s="15">
-        <v>171119.922440219</v>
+        <v>173123.80776493999</v>
       </c>
       <c r="F78" s="34">
-        <v>10657882</v>
+        <v>10657540</v>
       </c>
       <c r="G78" s="18">
         <f t="shared" si="3"/>
-        <v>1.6055715614060936E-2</v>
+        <v>1.6244255969477008E-2</v>
       </c>
       <c r="H78" s="36"/>
     </row>
     <row r="79" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A79" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B79" s="15">
         <v>146928.97778000002</v>
       </c>
       <c r="C79" s="15">
         <v>0</v>
       </c>
       <c r="D79" s="15">
         <f t="shared" si="2"/>
         <v>146928.97778000002</v>
       </c>
       <c r="E79" s="15">
-        <v>152504.82790284001</v>
+        <v>152178.31122268</v>
       </c>
       <c r="F79" s="34">
-        <v>10684557</v>
+        <v>10684704</v>
       </c>
       <c r="G79" s="18">
         <f t="shared" si="3"/>
-        <v>1.4273388021874937E-2</v>
+        <v>1.4242632385761927E-2</v>
       </c>
       <c r="H79" s="36"/>
     </row>
     <row r="80" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A80" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B80" s="15">
         <v>137880.30496000001</v>
       </c>
       <c r="C80" s="15">
         <v>0</v>
       </c>
       <c r="D80" s="15">
         <f t="shared" si="2"/>
         <v>137880.30496000001</v>
       </c>
       <c r="E80" s="15">
-        <v>154681.72093229799</v>
+        <v>155591.592394426</v>
       </c>
       <c r="F80" s="34">
-        <v>10792427</v>
+        <v>10791560</v>
       </c>
       <c r="G80" s="18">
         <f t="shared" si="3"/>
-        <v>1.4332431521871586E-2</v>
+        <v>1.4417896244326678E-2</v>
       </c>
       <c r="H80" s="36"/>
     </row>
     <row r="81" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A81" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B81" s="15">
         <v>165016.24083</v>
       </c>
       <c r="C81" s="15">
         <v>0</v>
       </c>
       <c r="D81" s="15">
         <f t="shared" si="2"/>
         <v>165016.24083</v>
       </c>
       <c r="E81" s="15">
-        <v>157284.07739094598</v>
+        <v>157589.88884656699</v>
       </c>
       <c r="F81" s="34">
-        <v>10830523</v>
+        <v>10830597</v>
       </c>
       <c r="G81" s="18">
         <f t="shared" si="3"/>
-        <v>1.4522297528101458E-2</v>
+        <v>1.4550434186274957E-2</v>
       </c>
       <c r="H81" s="36"/>
     </row>
     <row r="82" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A82" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B82" s="15">
         <v>177097.68112999998</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="D82" s="15">
         <f t="shared" si="2"/>
         <v>177097.68112999998</v>
       </c>
       <c r="E82" s="15">
-        <v>158758.986815096</v>
+        <v>159838.98011641699</v>
       </c>
       <c r="F82" s="34">
-        <v>10883543</v>
+        <v>10883832</v>
       </c>
       <c r="G82" s="18">
         <f t="shared" si="3"/>
-        <v>1.4587068458781851E-2</v>
+        <v>1.4685910267304474E-2</v>
       </c>
       <c r="H82" s="36"/>
     </row>
     <row r="83" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A83" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B83" s="15">
         <v>160049.57014999999</v>
       </c>
       <c r="C83" s="15">
         <v>0</v>
       </c>
       <c r="D83" s="15">
         <f t="shared" si="2"/>
         <v>160049.57014999999</v>
       </c>
       <c r="E83" s="15">
-        <v>165282.38356678298</v>
+        <v>165036.10691331798</v>
       </c>
       <c r="F83" s="34">
-        <v>10962117</v>
+        <v>10962285</v>
       </c>
       <c r="G83" s="18">
         <f t="shared" si="3"/>
-        <v>1.507759710709008E-2</v>
+        <v>1.5054900225027718E-2</v>
       </c>
       <c r="H83" s="36"/>
     </row>
     <row r="84" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A84" s="32" t="s">
         <v>86</v>
       </c>
       <c r="B84" s="15">
         <v>141945.66782999999</v>
       </c>
       <c r="C84" s="15">
         <v>0</v>
       </c>
       <c r="D84" s="15">
         <f t="shared" si="2"/>
         <v>141945.66782999999</v>
       </c>
       <c r="E84" s="15">
-        <v>159068.519473197</v>
+        <v>160607.22111156699</v>
       </c>
       <c r="F84" s="34">
-        <v>11048364</v>
+        <v>11048763</v>
       </c>
       <c r="G84" s="18">
         <f t="shared" si="3"/>
-        <v>1.4397472736524339E-2</v>
+        <v>1.4536217412896539E-2</v>
       </c>
       <c r="H84" s="36"/>
     </row>
     <row r="85" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A85" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B85" s="15">
         <v>171858.34841999997</v>
       </c>
       <c r="C85" s="15">
         <v>0</v>
       </c>
       <c r="D85" s="15">
         <f t="shared" si="2"/>
         <v>171858.34841999997</v>
       </c>
       <c r="E85" s="15">
-        <v>165131.277707637</v>
+        <v>164865.84829252801</v>
       </c>
       <c r="F85" s="34">
-        <v>11162710</v>
+        <v>11162542</v>
       </c>
       <c r="G85" s="18">
         <f t="shared" si="3"/>
-        <v>1.4793117236552503E-2</v>
+        <v>1.4769561296390017E-2</v>
       </c>
       <c r="H85" s="36"/>
     </row>
     <row r="86" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A86" s="32" t="s">
         <v>88</v>
       </c>
       <c r="B86" s="15">
         <v>183270.54376999996</v>
       </c>
       <c r="C86" s="15">
         <v>0</v>
       </c>
       <c r="D86" s="15">
         <f t="shared" si="2"/>
         <v>183270.54376999996</v>
       </c>
       <c r="E86" s="15">
-        <v>165336.74725408401</v>
+        <v>165746.52038175298</v>
       </c>
       <c r="F86" s="34">
-        <v>11275205</v>
+        <v>11275031</v>
       </c>
       <c r="G86" s="18">
         <f t="shared" si="3"/>
-        <v>1.4663746446657423E-2</v>
+        <v>1.4700316157157615E-2</v>
       </c>
       <c r="H86" s="36"/>
     </row>
     <row r="87" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A87" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B87" s="15">
         <v>167826.28130999993</v>
       </c>
       <c r="C87" s="15">
         <v>0</v>
       </c>
       <c r="D87" s="15">
         <f t="shared" si="2"/>
         <v>167826.28130999993</v>
       </c>
       <c r="E87" s="15">
-        <v>173528.70325434499</v>
+        <v>173562.132359301</v>
       </c>
       <c r="F87" s="34">
-        <v>11357627</v>
+        <v>11357725</v>
       </c>
       <c r="G87" s="18">
         <f t="shared" si="3"/>
-        <v>1.5278605579699438E-2</v>
+        <v>1.5281417040763093E-2</v>
       </c>
       <c r="H87" s="36"/>
     </row>
     <row r="88" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A88" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B88" s="15">
         <v>147430.20880000002</v>
       </c>
       <c r="C88" s="15">
         <v>0</v>
       </c>
       <c r="D88" s="15">
         <f t="shared" si="2"/>
         <v>147430.20880000002</v>
       </c>
       <c r="E88" s="15">
-        <v>166452.165435662</v>
+        <v>160902.61245785799</v>
       </c>
       <c r="F88" s="34">
-        <v>11453304</v>
+        <v>11452712</v>
       </c>
       <c r="G88" s="18">
         <f t="shared" si="3"/>
-        <v>1.4533113364987256E-2</v>
+        <v>1.4049302248922176E-2</v>
       </c>
       <c r="H88" s="36"/>
     </row>
     <row r="89" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A89" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B89" s="15">
         <v>171756.30173999997</v>
       </c>
       <c r="C89" s="15">
         <v>0</v>
       </c>
       <c r="D89" s="15">
         <f t="shared" si="2"/>
         <v>171756.30173999997</v>
       </c>
       <c r="E89" s="15">
-        <v>165916.83750894098</v>
+        <v>165191.74841072201</v>
       </c>
       <c r="F89" s="34">
-        <v>11538526</v>
+        <v>11538908</v>
       </c>
       <c r="G89" s="18">
         <f t="shared" si="3"/>
-        <v>1.4379378917977997E-2</v>
+        <v>1.4316064259349498E-2</v>
       </c>
       <c r="H89" s="36"/>
     </row>
     <row r="90" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A90" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B90" s="15">
         <v>190140.78402000002</v>
       </c>
       <c r="C90" s="15">
         <v>0</v>
       </c>
       <c r="D90" s="15">
         <f t="shared" si="2"/>
         <v>190140.78402000002</v>
       </c>
       <c r="E90" s="15">
-        <v>172073.01958847701</v>
+        <v>171851.23915567301</v>
       </c>
       <c r="F90" s="34">
-        <v>11665847</v>
+        <v>11665956</v>
       </c>
       <c r="G90" s="18">
         <f t="shared" si="3"/>
-        <v>1.4750152268281677E-2</v>
+        <v>1.4731003541902011E-2</v>
       </c>
       <c r="H90" s="36"/>
     </row>
     <row r="91" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A91" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B91" s="15">
         <v>162753.40484</v>
       </c>
       <c r="C91" s="15">
         <v>0</v>
       </c>
       <c r="D91" s="15">
         <f t="shared" si="2"/>
         <v>162753.40484</v>
       </c>
       <c r="E91" s="15">
-        <v>170943.821814186</v>
+        <v>170565.02671227901</v>
       </c>
       <c r="F91" s="34">
-        <v>11848581</v>
+        <v>11848654</v>
       </c>
       <c r="G91" s="18">
         <f t="shared" si="3"/>
-        <v>1.4427366603155771E-2</v>
+        <v>1.4395308252927211E-2</v>
       </c>
       <c r="H91" s="36"/>
     </row>
     <row r="92" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A92" s="32" t="s">
         <v>94</v>
       </c>
       <c r="B92" s="15">
         <v>157075.19756999999</v>
       </c>
       <c r="C92" s="15">
         <v>0</v>
       </c>
       <c r="D92" s="15">
         <f t="shared" si="2"/>
         <v>157075.19756999999</v>
       </c>
       <c r="E92" s="15">
-        <v>166609.449739017</v>
+        <v>171443.453044308</v>
       </c>
       <c r="F92" s="34">
-        <v>12069042</v>
+        <v>12069346</v>
       </c>
       <c r="G92" s="18">
         <f t="shared" si="3"/>
-        <v>1.3804695496048236E-2</v>
+        <v>1.4204866862239925E-2</v>
       </c>
       <c r="H92" s="36"/>
     </row>
     <row r="93" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A93" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B93" s="15">
         <v>184472.50576000003</v>
       </c>
       <c r="C93" s="15">
         <v>0</v>
       </c>
       <c r="D93" s="15">
         <f t="shared" si="2"/>
         <v>184472.50576000003</v>
       </c>
       <c r="E93" s="15">
-        <v>176812.07661011198</v>
+        <v>176053.76886993198</v>
       </c>
       <c r="F93" s="34">
-        <v>12312107</v>
+        <v>12310991</v>
       </c>
       <c r="G93" s="18">
         <f t="shared" si="3"/>
-        <v>1.4360830084575449E-2</v>
+        <v>1.4300535908923334E-2</v>
       </c>
       <c r="H93" s="36"/>
     </row>
     <row r="94" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A94" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B94" s="15">
         <v>191593.97099999996</v>
       </c>
       <c r="C94" s="15">
         <v>0</v>
       </c>
       <c r="D94" s="15">
         <f t="shared" si="2"/>
         <v>191593.97099999996</v>
       </c>
       <c r="E94" s="15">
-        <v>175914.860240643</v>
+        <v>175140.429253568</v>
       </c>
       <c r="F94" s="34">
-        <v>12453478</v>
+        <v>12453515</v>
       </c>
       <c r="G94" s="18">
         <f t="shared" si="3"/>
-        <v>1.4125761513421632E-2</v>
+        <v>1.4063533809817388E-2</v>
       </c>
       <c r="H94" s="36"/>
     </row>
     <row r="95" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A95" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B95" s="15">
         <v>177546.39418999996</v>
       </c>
       <c r="C95" s="15">
         <v>0</v>
       </c>
       <c r="D95" s="15">
         <f t="shared" si="2"/>
         <v>177546.39418999996</v>
       </c>
       <c r="E95" s="15">
-        <v>186905.18731856701</v>
+        <v>186418.27249141099</v>
       </c>
       <c r="F95" s="34">
-        <v>12592071</v>
+        <v>12592156</v>
       </c>
       <c r="G95" s="18">
         <f t="shared" si="3"/>
-        <v>1.4843085566986321E-2</v>
+        <v>1.4804317266353036E-2</v>
       </c>
       <c r="H95" s="36"/>
     </row>
     <row r="96" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A96" s="32" t="s">
         <v>98</v>
       </c>
       <c r="B96" s="15">
         <v>157707.88975</v>
       </c>
       <c r="C96" s="15">
         <v>0</v>
       </c>
       <c r="D96" s="15">
         <f t="shared" si="2"/>
         <v>157707.88975</v>
       </c>
       <c r="E96" s="15">
-        <v>171403.52622349502</v>
+        <v>175636.02395094899</v>
       </c>
       <c r="F96" s="34">
-        <v>12726205</v>
+        <v>12725421</v>
       </c>
       <c r="G96" s="18">
         <f t="shared" si="3"/>
-        <v>1.3468549832687358E-2</v>
+        <v>1.3801981400139846E-2</v>
       </c>
       <c r="H96" s="22"/>
     </row>
     <row r="97" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A97" s="32" t="s">
         <v>99</v>
       </c>
       <c r="B97" s="15">
         <v>193270.22078</v>
       </c>
       <c r="C97" s="15">
         <v>0</v>
       </c>
       <c r="D97" s="15">
         <f t="shared" si="2"/>
         <v>193270.22078</v>
       </c>
       <c r="E97" s="15">
-        <v>185665.00140455001</v>
+        <v>185095.502617569</v>
       </c>
       <c r="F97" s="34">
-        <v>12753600</v>
+        <v>12755107</v>
       </c>
       <c r="G97" s="18">
         <f t="shared" si="3"/>
-        <v>1.4557850442584839E-2</v>
+        <v>1.4511481763153301E-2</v>
       </c>
       <c r="H97" s="22"/>
     </row>
     <row r="98" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A98" s="32" t="s">
         <v>100</v>
       </c>
       <c r="B98" s="15">
         <v>202450.53334999998</v>
       </c>
       <c r="C98" s="15">
         <v>0</v>
       </c>
       <c r="D98" s="15">
         <f t="shared" si="2"/>
         <v>202450.53334999998</v>
       </c>
       <c r="E98" s="15">
-        <v>186079.06306106201</v>
+        <v>185080.86925076201</v>
       </c>
       <c r="F98" s="34">
-        <v>12914359</v>
+        <v>12913803</v>
       </c>
       <c r="G98" s="18">
         <f t="shared" si="3"/>
-        <v>1.4408695240782915E-2</v>
+        <v>1.4332018945214048E-2</v>
       </c>
       <c r="H98" s="22"/>
     </row>
     <row r="99" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A99" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B99" s="15">
         <v>174216.64411000002</v>
       </c>
       <c r="C99" s="15">
         <v>0</v>
       </c>
       <c r="D99" s="15">
         <f t="shared" si="2"/>
         <v>174216.64411000002</v>
       </c>
       <c r="E99" s="15">
-        <v>181666.553066422</v>
+        <v>180708.84528235102</v>
       </c>
       <c r="F99" s="34">
-        <v>12992052</v>
+        <v>12992040</v>
       </c>
       <c r="G99" s="18">
         <f t="shared" si="3"/>
-        <v>1.3982899165306758E-2</v>
+        <v>1.3909197114721862E-2</v>
       </c>
       <c r="H99" s="22"/>
     </row>
     <row r="100" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A100" s="32" t="s">
         <v>102</v>
       </c>
       <c r="B100" s="15">
         <v>163797.87747000001</v>
       </c>
       <c r="C100" s="15">
         <v>0</v>
       </c>
       <c r="D100" s="15">
         <f t="shared" si="2"/>
         <v>163797.87747000001</v>
       </c>
       <c r="E100" s="15">
-        <v>179436.65610282999</v>
+        <v>186105.62232384202</v>
       </c>
       <c r="F100" s="34">
-        <v>13051624</v>
+        <v>13052595</v>
       </c>
       <c r="G100" s="18">
         <f t="shared" si="3"/>
-        <v>1.3748224443397235E-2</v>
+        <v>1.4258131990140047E-2</v>
       </c>
       <c r="H100" s="22"/>
     </row>
     <row r="101" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A101" s="32" t="s">
         <v>103</v>
       </c>
       <c r="B101" s="15">
         <v>201838.64613000001</v>
       </c>
       <c r="C101" s="15">
         <v>0</v>
       </c>
       <c r="D101" s="15">
         <f t="shared" si="2"/>
         <v>201838.64613000001</v>
       </c>
       <c r="E101" s="15">
-        <v>194407.44737204001</v>
+        <v>193863.52688809799</v>
       </c>
       <c r="F101" s="34">
-        <v>13209020</v>
+        <v>13207899</v>
       </c>
       <c r="G101" s="18">
         <f t="shared" si="3"/>
-        <v>1.4717779772612958E-2</v>
+        <v>1.4677847467496381E-2</v>
       </c>
       <c r="H101" s="22"/>
     </row>
     <row r="102" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A102" s="32" t="s">
         <v>104</v>
       </c>
       <c r="B102" s="15">
         <v>209044.24040000001</v>
       </c>
       <c r="C102" s="15">
         <v>0</v>
       </c>
       <c r="D102" s="15">
         <f t="shared" si="2"/>
         <v>209044.24040000001</v>
       </c>
       <c r="E102" s="15">
-        <v>189892.991532755</v>
+        <v>188750.99740603901</v>
       </c>
       <c r="F102" s="34">
-        <v>13239535</v>
+        <v>13240638</v>
       </c>
       <c r="G102" s="18">
         <f t="shared" si="3"/>
-        <v>1.4342874695580697E-2</v>
+        <v>1.4255430697979887E-2</v>
       </c>
       <c r="H102" s="22"/>
     </row>
     <row r="103" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A103" s="32" t="s">
         <v>105</v>
       </c>
       <c r="B103" s="15">
         <v>191896.37354</v>
       </c>
       <c r="C103" s="15">
         <v>0</v>
       </c>
       <c r="D103" s="15">
         <f t="shared" si="2"/>
         <v>191896.37354</v>
       </c>
       <c r="E103" s="15">
-        <v>200418.77251804899</v>
+        <v>199334.38333326401</v>
       </c>
       <c r="F103" s="34">
-        <v>13377848</v>
+        <v>13377055</v>
       </c>
       <c r="G103" s="18">
         <f t="shared" si="3"/>
-        <v>1.4981391066638594E-2</v>
+        <v>1.4901215800732224E-2</v>
       </c>
       <c r="H103" s="22"/>
     </row>
     <row r="104" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A104" s="32" t="s">
         <v>106</v>
       </c>
       <c r="B104" s="15">
         <v>160882.85376999999</v>
       </c>
       <c r="C104" s="15">
         <v>0</v>
       </c>
       <c r="D104" s="15">
         <f t="shared" si="2"/>
         <v>160882.85376999999</v>
       </c>
       <c r="E104" s="15">
-        <v>182509.044133446</v>
+        <v>178800.31992893899</v>
       </c>
       <c r="F104" s="34">
-        <v>13458681</v>
+        <v>13458081</v>
       </c>
       <c r="G104" s="18">
         <f t="shared" si="3"/>
-        <v>1.3560693216032538E-2</v>
+        <v>1.3285721785218783E-2</v>
       </c>
       <c r="H104" s="24"/>
     </row>
     <row r="105" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A105" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B105" s="15">
         <v>198446.62042999998</v>
       </c>
       <c r="C105" s="15">
         <v>0</v>
       </c>
       <c r="D105" s="15">
         <f t="shared" si="2"/>
         <v>198446.62042999998</v>
       </c>
       <c r="E105" s="15">
-        <v>191100.02385785698</v>
+        <v>190432.484954277</v>
       </c>
       <c r="F105" s="34">
-        <v>12875663</v>
+        <v>12876168</v>
       </c>
       <c r="G105" s="18">
         <f t="shared" si="3"/>
-        <v>1.4841956010953143E-2</v>
+        <v>1.4789530934535569E-2</v>
       </c>
       <c r="H105" s="24"/>
     </row>
     <row r="106" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A106" s="32" t="s">
         <v>108</v>
       </c>
       <c r="B106" s="15">
         <v>211842.39697999999</v>
       </c>
       <c r="C106" s="15">
         <v>0</v>
       </c>
       <c r="D106" s="15">
         <f t="shared" si="2"/>
         <v>211842.39697999999</v>
       </c>
       <c r="E106" s="15">
-        <v>192150.48451574499</v>
+        <v>191149.85734809597</v>
       </c>
       <c r="F106" s="34">
-        <v>13539922</v>
+        <v>13541231</v>
       </c>
       <c r="G106" s="18">
         <f t="shared" si="3"/>
-        <v>1.4191402617810132E-2</v>
+        <v>1.4116135922066168E-2</v>
       </c>
       <c r="H106" s="24"/>
     </row>
     <row r="107" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A107" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B107" s="15">
         <v>160854.39655999999</v>
       </c>
       <c r="C107" s="15">
         <v>0</v>
       </c>
       <c r="D107" s="15">
         <f t="shared" si="2"/>
         <v>160854.39655999999</v>
       </c>
       <c r="E107" s="15">
-        <v>190295.804911827</v>
+        <v>188717.649076848</v>
       </c>
       <c r="F107" s="34">
-        <v>13383084</v>
+        <v>13382146</v>
       </c>
       <c r="G107" s="18">
         <f t="shared" si="3"/>
-        <v>1.4219129530370354E-2</v>
+        <v>1.4102196245418934E-2</v>
       </c>
       <c r="H107" s="22"/>
     </row>
     <row r="108" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A108" s="32" t="s">
         <v>110</v>
       </c>
       <c r="B108" s="15">
         <v>194706.86923000001</v>
       </c>
       <c r="C108" s="15">
         <v>0</v>
       </c>
       <c r="D108" s="15">
         <f t="shared" si="2"/>
         <v>194706.86923000001</v>
       </c>
       <c r="E108" s="15">
-        <v>197551.97943497001</v>
+        <v>202066.850955117</v>
       </c>
       <c r="F108" s="34">
-        <v>12940282</v>
+        <v>12939076</v>
       </c>
       <c r="G108" s="18">
         <f t="shared" si="3"/>
-        <v>1.5266435417324755E-2</v>
+        <v>1.5616791411930574E-2</v>
       </c>
       <c r="H108" s="22"/>
     </row>
     <row r="109" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A109" s="32" t="s">
         <v>111</v>
       </c>
       <c r="B109" s="15">
         <v>220742.38101999997</v>
       </c>
       <c r="C109" s="15">
         <v>0</v>
       </c>
       <c r="D109" s="15">
         <f t="shared" si="2"/>
         <v>220742.38101999997</v>
       </c>
       <c r="E109" s="15">
-        <v>205010.42538092699</v>
+        <v>204364.26794845</v>
       </c>
       <c r="F109" s="34">
-        <v>13824194</v>
+        <v>13826108</v>
       </c>
       <c r="G109" s="18">
         <f t="shared" si="3"/>
-        <v>1.4829828442868133E-2</v>
+        <v>1.4781040908146385E-2</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A110" s="32" t="s">
         <v>112</v>
       </c>
       <c r="B110" s="15">
         <v>229925.73581199997</v>
       </c>
       <c r="C110" s="15">
         <v>0</v>
       </c>
       <c r="D110" s="15">
         <f t="shared" si="2"/>
         <v>229925.73581199997</v>
       </c>
       <c r="E110" s="15">
-        <v>208129.868422456</v>
+        <v>207500.258013085</v>
       </c>
       <c r="F110" s="34">
-        <v>14032888</v>
+        <v>14031651</v>
       </c>
       <c r="G110" s="18">
         <f t="shared" si="3"/>
-        <v>1.4831577678269505E-2</v>
+        <v>1.4788014469080296E-2</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A111" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B111" s="15">
         <v>206179.11810799988</v>
       </c>
       <c r="C111" s="15">
         <v>0</v>
       </c>
       <c r="D111" s="15">
         <f t="shared" si="2"/>
         <v>206179.11810799988</v>
       </c>
       <c r="E111" s="15">
-        <v>217533.27563037997</v>
+        <v>215825.69045147899</v>
       </c>
       <c r="F111" s="34">
-        <v>14045882</v>
+        <v>14046904</v>
       </c>
       <c r="G111" s="18">
         <f t="shared" si="3"/>
-        <v>1.5487334695705117E-2</v>
+        <v>1.53646447965672E-2</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A112" s="32" t="s">
         <v>114</v>
       </c>
       <c r="B112" s="15">
         <v>202153.60322999998</v>
       </c>
       <c r="C112" s="15">
         <v>0</v>
       </c>
       <c r="D112" s="15">
         <f t="shared" si="2"/>
         <v>202153.60322999998</v>
       </c>
       <c r="E112" s="15">
-        <v>221287.30213308299</v>
+        <v>226791.31935028202</v>
       </c>
       <c r="F112" s="34">
-        <v>14162649</v>
+        <v>14163743</v>
       </c>
       <c r="G112" s="18">
         <f t="shared" si="3"/>
-        <v>1.5624711318700548E-2</v>
+        <v>1.60121035343752E-2</v>
       </c>
     </row>
     <row r="113" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A113" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B113" s="15">
         <v>234680.03782999999</v>
       </c>
       <c r="C113" s="15">
         <v>0</v>
       </c>
       <c r="D113" s="15">
         <f t="shared" si="2"/>
         <v>234680.03782999999</v>
       </c>
       <c r="E113" s="15">
-        <v>225378.63106582902</v>
+        <v>225183.61083265199</v>
       </c>
       <c r="F113" s="34">
-        <v>14348492</v>
+        <v>14347939</v>
       </c>
       <c r="G113" s="18">
         <f t="shared" si="3"/>
-        <v>1.570747860233877E-2</v>
+        <v>1.5694491789563086E-2</v>
       </c>
     </row>
     <row r="114" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A114" s="32" t="s">
         <v>116</v>
       </c>
       <c r="B114" s="15">
         <v>259974.25078</v>
       </c>
       <c r="C114" s="15">
         <v>0</v>
       </c>
       <c r="D114" s="15">
         <f t="shared" si="2"/>
         <v>259974.25078</v>
       </c>
       <c r="E114" s="15">
-        <v>233727.48263748002</v>
+        <v>233997.74794452399</v>
       </c>
       <c r="F114" s="34">
-        <v>14397479</v>
+        <v>14398818</v>
       </c>
       <c r="G114" s="18">
         <f t="shared" si="3"/>
-        <v>1.6233917246031754E-2</v>
+        <v>1.6251177558083169E-2</v>
       </c>
     </row>
     <row r="115" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A115" s="32" t="s">
         <v>117</v>
       </c>
       <c r="B115" s="15">
         <v>204389.70845999988</v>
       </c>
       <c r="C115" s="15">
         <v>0</v>
       </c>
       <c r="D115" s="15">
         <f t="shared" si="2"/>
         <v>204389.70845999988</v>
       </c>
       <c r="E115" s="15">
-        <v>218846.722936103</v>
+        <v>217429.68856903398</v>
       </c>
       <c r="F115" s="34">
-        <v>14604560</v>
+        <v>14602840</v>
       </c>
       <c r="G115" s="18">
         <f t="shared" si="3"/>
-        <v>1.4984821380178726E-2</v>
+        <v>1.4889548099481606E-2</v>
       </c>
     </row>
     <row r="116" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A116" s="32" t="s">
         <v>118</v>
       </c>
       <c r="B116" s="15">
         <v>217836.27664</v>
       </c>
       <c r="C116" s="15">
         <v>0</v>
       </c>
       <c r="D116" s="15">
         <f t="shared" si="2"/>
         <v>217836.27664</v>
       </c>
       <c r="E116" s="15">
-        <v>236314.45837132202</v>
+        <v>239899.22009560204</v>
       </c>
       <c r="F116" s="34">
-        <v>13713835</v>
+        <v>13714441</v>
       </c>
       <c r="G116" s="18">
         <f t="shared" si="3"/>
-        <v>1.7231828906452647E-2</v>
+        <v>1.7492453399712175E-2</v>
       </c>
     </row>
     <row r="117" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A117" s="32" t="s">
         <v>119</v>
       </c>
       <c r="B117" s="15">
         <v>240277.68689000001</v>
       </c>
       <c r="C117" s="15">
         <v>0</v>
       </c>
       <c r="D117" s="15">
         <f t="shared" si="2"/>
         <v>240277.68689000001</v>
       </c>
       <c r="E117" s="15">
-        <v>231228.480367493</v>
+        <v>231629.787615168</v>
       </c>
       <c r="F117" s="34">
-        <v>13857031</v>
+        <v>13856958</v>
       </c>
       <c r="G117" s="18">
         <f t="shared" si="3"/>
-        <v>1.6686726064731542E-2</v>
+        <v>1.6715774675449546E-2</v>
       </c>
     </row>
     <row r="118" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A118" s="32" t="s">
         <v>120</v>
       </c>
       <c r="B118" s="15">
         <v>245937.01736999999</v>
       </c>
       <c r="C118" s="15">
         <v>0</v>
       </c>
       <c r="D118" s="15">
         <f t="shared" si="2"/>
         <v>245937.01736999999</v>
       </c>
       <c r="E118" s="15">
-        <v>223597.19024834601</v>
+        <v>224371.35967682401</v>
       </c>
       <c r="F118" s="34">
-        <v>14063842</v>
+        <v>14061785</v>
       </c>
       <c r="G118" s="18">
         <f t="shared" si="3"/>
-        <v>1.5898727406660713E-2</v>
+        <v>1.5956107967574813E-2</v>
       </c>
     </row>
     <row r="119" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A119" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B119" s="15">
         <v>232501.04378000004</v>
       </c>
       <c r="C119" s="15">
         <v>0</v>
       </c>
       <c r="D119" s="15">
         <f t="shared" si="2"/>
         <v>232501.04378000004</v>
       </c>
       <c r="E119" s="15">
-        <v>248099.43549991999</v>
+        <v>247377.292746261</v>
       </c>
       <c r="F119" s="34">
-        <v>14136433</v>
+        <v>14137167</v>
       </c>
       <c r="G119" s="18">
         <f t="shared" si="3"/>
-        <v>1.7550356267378057E-2</v>
+        <v>1.7498363904611229E-2</v>
       </c>
     </row>
     <row r="120" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A120" s="32" t="s">
         <v>122</v>
       </c>
       <c r="B120" s="15">
         <v>219069.90431000001</v>
       </c>
       <c r="C120" s="15">
         <v>0</v>
       </c>
       <c r="D120" s="15">
         <f t="shared" si="2"/>
         <v>219069.90431000001</v>
       </c>
       <c r="E120" s="15">
-        <v>233451.10681192501</v>
+        <v>239662.50820929202</v>
       </c>
       <c r="F120" s="34">
-        <v>14352849</v>
+        <v>14352161</v>
       </c>
       <c r="G120" s="18">
         <f t="shared" si="3"/>
-        <v>1.6265140587205022E-2</v>
+        <v>1.6698705387243915E-2</v>
       </c>
     </row>
     <row r="121" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A121" s="32" t="s">
         <v>123</v>
       </c>
       <c r="B121" s="15">
         <v>257563.07636000001</v>
       </c>
       <c r="C121" s="15">
         <v>0</v>
       </c>
       <c r="D121" s="15">
         <f t="shared" si="2"/>
         <v>257563.07636000001</v>
       </c>
       <c r="E121" s="15">
-        <v>247489.29551713297</v>
+        <v>248346.00956747402</v>
       </c>
       <c r="F121" s="34">
-        <v>14376661</v>
+        <v>14378272</v>
       </c>
       <c r="G121" s="18">
         <f t="shared" si="3"/>
-        <v>1.7214657528415878E-2</v>
+        <v>1.7272312665073661E-2</v>
       </c>
     </row>
     <row r="122" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A122" s="32" t="s">
         <v>124</v>
       </c>
       <c r="B122" s="15">
         <v>288971.33226</v>
       </c>
       <c r="C122" s="15">
         <v>0</v>
       </c>
       <c r="D122" s="15">
         <f t="shared" si="2"/>
         <v>288971.33226</v>
       </c>
       <c r="E122" s="15">
-        <v>257548.47167848499</v>
+        <v>259952.83522821101</v>
       </c>
       <c r="F122" s="34">
-        <v>14469003</v>
+        <v>14469459</v>
       </c>
       <c r="G122" s="18">
         <f t="shared" si="3"/>
-        <v>1.7800015085938193E-2</v>
+        <v>1.7965622296466716E-2</v>
       </c>
     </row>
     <row r="123" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A123" s="32" t="s">
         <v>125</v>
       </c>
       <c r="B123" s="15">
         <v>255473.81631999966</v>
       </c>
       <c r="C123" s="15">
         <v>0</v>
       </c>
       <c r="D123" s="15">
         <f t="shared" si="2"/>
         <v>255473.81631999966</v>
       </c>
       <c r="E123" s="15">
-        <v>241373.00682043401</v>
+        <v>241100.99265282601</v>
       </c>
       <c r="F123" s="34">
-        <v>14600100</v>
+        <v>14598769</v>
       </c>
       <c r="G123" s="18">
         <f t="shared" si="3"/>
-        <v>1.6532284492601693E-2</v>
+        <v>1.6515159096826999E-2</v>
       </c>
     </row>
     <row r="124" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A124" s="32" t="s">
         <v>126</v>
       </c>
       <c r="B124" s="15">
         <v>191954.36157000001</v>
       </c>
       <c r="C124" s="15">
         <v>0</v>
       </c>
       <c r="D124" s="15">
         <f t="shared" si="2"/>
         <v>191954.36157000001</v>
       </c>
       <c r="E124" s="15">
-        <v>237047.00083150199</v>
+        <v>241319.72338212602</v>
       </c>
       <c r="F124" s="34">
-        <v>14519831</v>
+        <v>14481746</v>
       </c>
       <c r="G124" s="18">
         <f t="shared" si="3"/>
-        <v>1.6325741038687159E-2</v>
+        <v>1.6663717440019044E-2</v>
       </c>
     </row>
     <row r="125" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A125" s="32" t="s">
         <v>127</v>
       </c>
       <c r="B125" s="15">
         <v>255292.18317999999</v>
       </c>
       <c r="C125" s="15">
         <v>0</v>
       </c>
       <c r="D125" s="15">
         <f t="shared" si="2"/>
         <v>255292.18317999999</v>
       </c>
       <c r="E125" s="15">
-        <v>245285.80863436201</v>
+        <v>246124.86087316897</v>
       </c>
       <c r="F125" s="34">
-        <v>14565637</v>
+        <v>14550943</v>
       </c>
       <c r="G125" s="18">
         <f t="shared" si="3"/>
-        <v>1.6840033060988819E-2</v>
+        <v>1.6914701739479631E-2</v>
       </c>
     </row>
     <row r="126" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A126" s="32" t="s">
         <v>128</v>
       </c>
       <c r="B126" s="15">
         <v>280624.56208999996</v>
       </c>
       <c r="C126" s="15">
         <v>0</v>
       </c>
       <c r="D126" s="15">
         <f t="shared" si="2"/>
         <v>280624.56208999996</v>
       </c>
       <c r="E126" s="15">
-        <v>250168.641909258</v>
+        <v>253022.234850993</v>
       </c>
       <c r="F126" s="34">
-        <v>14509414</v>
+        <v>14518956</v>
       </c>
       <c r="G126" s="18">
         <f t="shared" si="3"/>
-        <v>1.7241815686647167E-2</v>
+        <v>1.7427026767695489E-2</v>
       </c>
     </row>
     <row r="127" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A127" s="32" t="s">
         <v>129</v>
       </c>
       <c r="B127" s="15">
         <v>240008.45579000004</v>
       </c>
       <c r="C127" s="15">
         <v>0</v>
       </c>
       <c r="D127" s="15">
         <f t="shared" si="2"/>
         <v>240008.45579000004</v>
       </c>
       <c r="E127" s="15">
-        <v>252365.65567222697</v>
+        <v>252167.66823828698</v>
       </c>
       <c r="F127" s="34">
-        <v>14449047</v>
+        <v>14492022</v>
       </c>
       <c r="G127" s="18">
         <f t="shared" si="3"/>
-        <v>1.746590316110308E-2</v>
+        <v>1.7400447517833397E-2</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A128" s="32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B128" s="15">
+        <v>244780.14596000005</v>
+      </c>
+      <c r="C128" s="15">
+        <v>0</v>
+      </c>
+      <c r="D128" s="15">
+        <f t="shared" si="2"/>
+        <v>244780.14596000005</v>
+      </c>
+      <c r="E128" s="15">
+        <v>265869.42655792501</v>
+      </c>
+      <c r="F128" s="34">
+        <v>14567283</v>
+      </c>
+      <c r="G128" s="18">
+        <f t="shared" si="3"/>
+        <v>1.825113348576567E-2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="G2:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5FC04B09-5C7B-45B5-A7AE-48160E680AA1}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78D27B6A-8877-4F2D-9F30-98A797C2B86D}">
   <sheetPr codeName="Hárok4"/>
-  <dimension ref="A1:M127"/>
+  <dimension ref="A1:M128"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A105" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="F128" sqref="F128"/>
+      <pane ySplit="3" topLeftCell="A103" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="F129" sqref="F129"/>
+      <selection pane="bottomLeft" activeCell="F129" sqref="F129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="16" style="3" customWidth="1"/>
     <col min="2" max="4" width="13.09765625" style="3" customWidth="1"/>
     <col min="5" max="5" width="12.3984375" style="3" customWidth="1"/>
     <col min="6" max="6" width="14.8984375" style="3" customWidth="1"/>
     <col min="7" max="7" width="9.69921875" style="3" customWidth="1"/>
     <col min="8" max="8" width="14.296875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="13" width="8.8984375" style="3"/>
     <col min="14" max="14" width="9.09765625" style="3" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="8.8984375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="28"/>
     </row>
     <row r="2" spans="1:7" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="4"/>
       <c r="B2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G2" s="8" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="38.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="9"/>
       <c r="B3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D3" s="12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E3" s="12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F3" s="31" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="13"/>
     </row>
     <row r="4" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="15">
         <v>27842.341731394808</v>
       </c>
       <c r="C4" s="15">
         <v>0</v>
       </c>
       <c r="D4" s="15">
         <f t="shared" ref="D4:D67" si="0">B4-C4</f>
         <v>27842.341731394808</v>
       </c>
       <c r="E4" s="15">
         <v>37752.155969316074</v>
       </c>
       <c r="F4" s="34">
         <f>SD_Tabak!F4</f>
-        <v>5614367</v>
+        <v>5614762</v>
       </c>
       <c r="G4" s="18">
         <f t="shared" ref="G4:G67" si="1">E4/F4</f>
-        <v>6.7242052344130823E-3</v>
+        <v>6.7237321847864739E-3</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="32" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="15">
         <v>25179.37874261435</v>
       </c>
       <c r="C5" s="15">
         <v>0</v>
       </c>
       <c r="D5" s="15">
         <f t="shared" si="0"/>
         <v>25179.37874261435</v>
       </c>
       <c r="E5" s="15">
         <v>22710.588808666103</v>
       </c>
       <c r="F5" s="34">
         <f>SD_Tabak!F5</f>
-        <v>5746055</v>
+        <v>5746003</v>
       </c>
       <c r="G5" s="18">
         <f t="shared" si="1"/>
-        <v>3.9523792947798279E-3</v>
+        <v>3.9524150628995674E-3</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="15">
         <v>35230.667330545039</v>
       </c>
       <c r="C6" s="15">
         <v>0</v>
       </c>
       <c r="D6" s="15">
         <f t="shared" si="0"/>
         <v>35230.667330545039</v>
       </c>
       <c r="E6" s="15">
         <v>38019.563644293397</v>
       </c>
       <c r="F6" s="34">
         <f>SD_Tabak!F6</f>
-        <v>5875270</v>
+        <v>5875061</v>
       </c>
       <c r="G6" s="18">
         <f t="shared" si="1"/>
-        <v>6.4711176923432281E-3</v>
+        <v>6.4713478965228444E-3</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="15">
         <v>31550.070274513706</v>
       </c>
       <c r="C7" s="15">
         <v>0</v>
       </c>
       <c r="D7" s="15">
         <f t="shared" si="0"/>
         <v>31550.070274513706</v>
       </c>
       <c r="E7" s="15">
         <v>30580.291845381817</v>
       </c>
       <c r="F7" s="34">
         <f>SD_Tabak!F7</f>
-        <v>6010166</v>
+        <v>6009773</v>
       </c>
       <c r="G7" s="18">
         <f t="shared" si="1"/>
-        <v>5.0880943796530438E-3</v>
+        <v>5.0884271078760904E-3</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="15">
         <v>26840.555720971919</v>
       </c>
       <c r="C8" s="15">
         <v>0</v>
       </c>
       <c r="D8" s="15">
         <f t="shared" si="0"/>
         <v>26840.555720971919</v>
       </c>
       <c r="E8" s="15">
         <v>33791.237508449034</v>
       </c>
       <c r="F8" s="34">
         <f>SD_Tabak!F8</f>
-        <v>6129999</v>
+        <v>6129879</v>
       </c>
       <c r="G8" s="18">
         <f t="shared" si="1"/>
-        <v>5.5124376869309499E-3</v>
+        <v>5.5125455997498537E-3</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="32" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="15">
         <v>39022.86677886211</v>
       </c>
       <c r="C9" s="15">
         <v>0</v>
       </c>
       <c r="D9" s="15">
         <f t="shared" si="0"/>
         <v>39022.86677886211</v>
       </c>
       <c r="E9" s="15">
         <v>31768.849448579262</v>
       </c>
       <c r="F9" s="34">
         <f>SD_Tabak!F9</f>
-        <v>6207163</v>
+        <v>6207649</v>
       </c>
       <c r="G9" s="18">
         <f t="shared" si="1"/>
-        <v>5.1180949249406311E-3</v>
+        <v>5.1176942266837671E-3</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="32" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="15">
         <v>35200.276436300861</v>
       </c>
       <c r="C10" s="15">
         <v>0</v>
       </c>
       <c r="D10" s="15">
         <f t="shared" si="0"/>
         <v>35200.276436300861</v>
       </c>
       <c r="E10" s="15">
         <v>37641.95855150139</v>
       </c>
       <c r="F10" s="34">
         <f>SD_Tabak!F10</f>
-        <v>6314540</v>
+        <v>6314477</v>
       </c>
       <c r="G10" s="18">
         <f t="shared" si="1"/>
-        <v>5.9611560860334065E-3</v>
+        <v>5.961215560924743E-3</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="15">
         <v>43439.582004580778</v>
       </c>
       <c r="C11" s="15">
         <v>0</v>
       </c>
       <c r="D11" s="15">
         <f t="shared" si="0"/>
         <v>43439.582004580778</v>
       </c>
       <c r="E11" s="15">
         <v>35172.258687658687</v>
       </c>
       <c r="F11" s="34">
         <f>SD_Tabak!F11</f>
-        <v>6382520</v>
+        <v>6382268</v>
       </c>
       <c r="G11" s="18">
         <f t="shared" si="1"/>
-        <v>5.5107165645636343E-3</v>
+        <v>5.5109341518812258E-3</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="15">
         <v>23933.789598685515</v>
       </c>
       <c r="C12" s="15">
         <v>0</v>
       </c>
       <c r="D12" s="15">
         <f t="shared" si="0"/>
         <v>23933.789598685515</v>
       </c>
       <c r="E12" s="15">
         <v>29529.826259513975</v>
       </c>
       <c r="F12" s="34">
         <f>SD_Tabak!F12</f>
-        <v>6419040</v>
+        <v>6418925</v>
       </c>
       <c r="G12" s="18">
         <f t="shared" si="1"/>
-        <v>4.6003493138403835E-3</v>
+        <v>4.6004317326521146E-3</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="15">
         <v>44586.287868286534</v>
       </c>
       <c r="C13" s="15">
         <v>0</v>
       </c>
       <c r="D13" s="15">
         <f t="shared" si="0"/>
         <v>44586.287868286534</v>
       </c>
       <c r="E13" s="15">
         <v>39055.843073510601</v>
       </c>
       <c r="F13" s="34">
         <f>SD_Tabak!F13</f>
-        <v>6483919</v>
+        <v>6483195</v>
       </c>
       <c r="G13" s="18">
         <f t="shared" si="1"/>
-        <v>6.0234933646627293E-3</v>
+        <v>6.0241660282485104E-3</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="32" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="15">
         <v>27500.17136958109</v>
       </c>
       <c r="C14" s="15">
         <v>0</v>
       </c>
       <c r="D14" s="15">
         <f t="shared" si="0"/>
         <v>27500.17136958109</v>
       </c>
       <c r="E14" s="15">
         <v>27865.894387025575</v>
       </c>
       <c r="F14" s="34">
         <f>SD_Tabak!F14</f>
-        <v>6499555</v>
+        <v>6499884</v>
       </c>
       <c r="G14" s="18">
         <f t="shared" si="1"/>
-        <v>4.2873541937910476E-3</v>
+        <v>4.2871371838367539E-3</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="15">
         <v>25515.146754298621</v>
       </c>
       <c r="C15" s="15">
         <v>0</v>
       </c>
       <c r="D15" s="15">
         <f t="shared" si="0"/>
         <v>25515.146754298621</v>
       </c>
       <c r="E15" s="15">
         <v>35274.228968600437</v>
       </c>
       <c r="F15" s="34">
         <f>SD_Tabak!F15</f>
-        <v>6591836</v>
+        <v>6592202</v>
       </c>
       <c r="G15" s="18">
         <f t="shared" si="1"/>
-        <v>5.3511994182804971E-3</v>
+        <v>5.3509023189217252E-3</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="15">
         <v>37646.740706698532</v>
       </c>
       <c r="C16" s="15">
         <v>0</v>
       </c>
       <c r="D16" s="15">
         <f t="shared" si="0"/>
         <v>37646.740706698532</v>
       </c>
       <c r="E16" s="15">
         <v>47765.531607682657</v>
       </c>
       <c r="F16" s="34">
         <f>SD_Tabak!F16</f>
-        <v>6739738</v>
+        <v>6739494</v>
       </c>
       <c r="G16" s="18">
         <f t="shared" si="1"/>
-        <v>7.0871496203090767E-3</v>
+        <v>7.0874062070064399E-3</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="15">
         <v>33469.608632410556</v>
       </c>
       <c r="C17" s="15">
         <v>0</v>
       </c>
       <c r="D17" s="15">
         <f t="shared" si="0"/>
         <v>33469.608632410556</v>
       </c>
       <c r="E17" s="15">
         <v>29924.704053951136</v>
       </c>
       <c r="F17" s="34">
         <f>SD_Tabak!F17</f>
-        <v>6827141</v>
+        <v>6827455</v>
       </c>
       <c r="G17" s="18">
         <f t="shared" si="1"/>
-        <v>4.383197015258823E-3</v>
+        <v>4.3829954285969129E-3</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="15">
         <v>27436.306739029391</v>
       </c>
       <c r="C18" s="15">
         <v>0</v>
       </c>
       <c r="D18" s="15">
         <f t="shared" si="0"/>
         <v>27436.306739029391</v>
       </c>
       <c r="E18" s="15">
         <v>29185.883358350868</v>
       </c>
       <c r="F18" s="34">
         <f>SD_Tabak!F18</f>
-        <v>6907495</v>
+        <v>6907092</v>
       </c>
       <c r="G18" s="18">
         <f t="shared" si="1"/>
-        <v>4.2252485681641269E-3</v>
+        <v>4.2254950937892343E-3</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="15">
         <v>31518.306785500896</v>
       </c>
       <c r="C19" s="15">
         <v>0</v>
       </c>
       <c r="D19" s="15">
         <f t="shared" si="0"/>
         <v>31518.306785500896</v>
       </c>
       <c r="E19" s="15">
         <v>26832.981926329205</v>
       </c>
       <c r="F19" s="34">
         <f>SD_Tabak!F19</f>
-        <v>6904068</v>
+        <v>6904531</v>
       </c>
       <c r="G19" s="18">
         <f t="shared" si="1"/>
-        <v>3.8865465876537146E-3</v>
+        <v>3.8862859658866339E-3</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="15">
         <v>37202.96286529908</v>
       </c>
       <c r="C20" s="15">
         <v>0</v>
       </c>
       <c r="D20" s="15">
         <f t="shared" si="0"/>
         <v>37202.96286529908</v>
       </c>
       <c r="E20" s="15">
         <v>43731.758942786568</v>
       </c>
       <c r="F20" s="34">
         <f>SD_Tabak!F20</f>
-        <v>6911769</v>
+        <v>6912374</v>
       </c>
       <c r="G20" s="18">
         <f t="shared" si="1"/>
-        <v>6.3271441714540183E-3</v>
+        <v>6.3265903932262007E-3</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="15">
         <v>43869.527181836282</v>
       </c>
       <c r="C21" s="15">
         <v>0</v>
       </c>
       <c r="D21" s="15">
         <f t="shared" si="0"/>
         <v>43869.527181836282</v>
       </c>
       <c r="E21" s="15">
         <v>41541.748926519154</v>
       </c>
       <c r="F21" s="34">
         <f>SD_Tabak!F21</f>
-        <v>6963651</v>
+        <v>6964239</v>
       </c>
       <c r="G21" s="18">
         <f t="shared" si="1"/>
-        <v>5.9655127642840164E-3</v>
+        <v>5.9650090880739668E-3</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="15">
         <v>37036.501739693267</v>
       </c>
       <c r="C22" s="15">
         <v>0</v>
       </c>
       <c r="D22" s="15">
         <f t="shared" si="0"/>
         <v>37036.501739693267</v>
       </c>
       <c r="E22" s="15">
         <v>39762.128705777286</v>
       </c>
       <c r="F22" s="34">
         <f>SD_Tabak!F22</f>
-        <v>6637185</v>
+        <v>6636228</v>
       </c>
       <c r="G22" s="18">
         <f t="shared" si="1"/>
-        <v>5.9908121750075196E-3</v>
+        <v>5.991676100606743E-3</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="15">
         <v>41222.22886211249</v>
       </c>
       <c r="C23" s="15">
         <v>0</v>
       </c>
       <c r="D23" s="15">
         <f t="shared" si="0"/>
         <v>41222.22886211249</v>
       </c>
       <c r="E23" s="15">
         <v>36333.962451419618</v>
       </c>
       <c r="F23" s="34">
         <f>SD_Tabak!F23</f>
-        <v>6692284</v>
+        <v>6692331</v>
       </c>
       <c r="G23" s="18">
         <f t="shared" si="1"/>
-        <v>5.4292320008265662E-3</v>
+        <v>5.4291938715254253E-3</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="15">
         <v>34034.186337714928</v>
       </c>
       <c r="C24" s="15">
         <v>0</v>
       </c>
       <c r="D24" s="15">
         <f t="shared" si="0"/>
         <v>34034.186337714928</v>
       </c>
       <c r="E24" s="15">
         <v>38330.41550880568</v>
       </c>
       <c r="F24" s="34">
         <f>SD_Tabak!F24</f>
-        <v>6796346</v>
+        <v>6796894</v>
       </c>
       <c r="G24" s="18">
         <f t="shared" si="1"/>
-        <v>5.6398564035447397E-3</v>
+        <v>5.6394016897726639E-3</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="15">
         <v>33493.863355573252</v>
       </c>
       <c r="C25" s="15">
         <v>0</v>
       </c>
       <c r="D25" s="15">
         <f t="shared" si="0"/>
         <v>33493.863355573252</v>
       </c>
       <c r="E25" s="15">
         <v>33337.455589107005</v>
       </c>
       <c r="F25" s="34">
         <f>SD_Tabak!F25</f>
-        <v>6973421</v>
+        <v>6972444</v>
       </c>
       <c r="G25" s="18">
         <f t="shared" si="1"/>
-        <v>4.7806457675661634E-3</v>
+        <v>4.7813156461503315E-3</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="32" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="15">
         <v>35523.237167230982</v>
       </c>
       <c r="C26" s="15">
         <v>0</v>
       </c>
       <c r="D26" s="15">
         <f t="shared" si="0"/>
         <v>35523.237167230982</v>
       </c>
       <c r="E26" s="15">
         <v>36868.932054264071</v>
       </c>
       <c r="F26" s="34">
         <f>SD_Tabak!F26</f>
-        <v>7034085</v>
+        <v>7034698</v>
       </c>
       <c r="G26" s="18">
         <f t="shared" si="1"/>
-        <v>5.2414680877845617E-3</v>
+        <v>5.2410113489255788E-3</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="32" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="15">
         <v>39656.218093341275</v>
       </c>
       <c r="C27" s="15">
         <v>0</v>
       </c>
       <c r="D27" s="15">
         <f t="shared" si="0"/>
         <v>39656.218093341275</v>
       </c>
       <c r="E27" s="15">
         <v>34614.825394687272</v>
       </c>
       <c r="F27" s="34">
         <f>SD_Tabak!F27</f>
-        <v>7180580</v>
+        <v>7179934</v>
       </c>
       <c r="G27" s="18">
         <f t="shared" si="1"/>
-        <v>4.8206169132141517E-3</v>
+        <v>4.8210506384442076E-3</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="32" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="15">
         <v>32418.337615348868</v>
       </c>
       <c r="C28" s="15">
         <v>0</v>
       </c>
       <c r="D28" s="15">
         <f t="shared" si="0"/>
         <v>32418.337615348868</v>
       </c>
       <c r="E28" s="15">
         <v>35691.343448373729</v>
       </c>
       <c r="F28" s="34">
         <f>SD_Tabak!F28</f>
-        <v>7274333</v>
+        <v>7273177</v>
       </c>
       <c r="G28" s="18">
         <f t="shared" si="1"/>
-        <v>4.9064764354853881E-3</v>
+        <v>4.907256271691687E-3</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="15">
         <v>31422.193746597623</v>
       </c>
       <c r="C29" s="15">
         <v>0</v>
       </c>
       <c r="D29" s="15">
         <f t="shared" si="0"/>
         <v>31422.193746597623</v>
       </c>
       <c r="E29" s="15">
         <v>32720.712140640837</v>
       </c>
       <c r="F29" s="34">
         <f>SD_Tabak!F29</f>
-        <v>7257626</v>
+        <v>7258915</v>
       </c>
       <c r="G29" s="18">
         <f t="shared" si="1"/>
-        <v>4.5084593971418249E-3</v>
+        <v>4.5076588086016764E-3</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="15">
         <v>26711.282279426414</v>
       </c>
       <c r="C30" s="15">
         <v>0</v>
       </c>
       <c r="D30" s="15">
         <f t="shared" si="0"/>
         <v>26711.282279426414</v>
       </c>
       <c r="E30" s="15">
         <v>27120.206291466227</v>
       </c>
       <c r="F30" s="34">
         <f>SD_Tabak!F30</f>
-        <v>7409646</v>
+        <v>7409003</v>
       </c>
       <c r="G30" s="18">
         <f t="shared" si="1"/>
-        <v>3.6601217239617422E-3</v>
+        <v>3.6604393724049278E-3</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="15">
         <v>41116.533146119618</v>
       </c>
       <c r="C31" s="15">
         <v>0</v>
       </c>
       <c r="D31" s="15">
         <f t="shared" si="0"/>
         <v>41116.533146119618</v>
       </c>
       <c r="E31" s="15">
         <v>35654.717523682077</v>
       </c>
       <c r="F31" s="34">
         <f>SD_Tabak!F31</f>
-        <v>7497661</v>
+        <v>7498252</v>
       </c>
       <c r="G31" s="18">
         <f t="shared" si="1"/>
-        <v>4.7554454013967922E-3</v>
+        <v>4.7550705849419405E-3</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="15">
         <v>32538.101511651064</v>
       </c>
       <c r="C32" s="15">
         <v>0</v>
       </c>
       <c r="D32" s="15">
         <f t="shared" si="0"/>
         <v>32538.101511651064</v>
       </c>
       <c r="E32" s="15">
         <v>35628.489156300842</v>
       </c>
       <c r="F32" s="34">
         <f>SD_Tabak!F32</f>
-        <v>7636946</v>
+        <v>7637614</v>
       </c>
       <c r="G32" s="18">
         <f t="shared" si="1"/>
-        <v>4.6652797016373876E-3</v>
+        <v>4.664871667552307E-3</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="15">
         <v>28713.491716457556</v>
       </c>
       <c r="C33" s="15">
         <v>0</v>
       </c>
       <c r="D33" s="15">
         <f t="shared" si="0"/>
         <v>28713.491716457556</v>
       </c>
       <c r="E33" s="15">
         <v>30762.839556688115</v>
       </c>
       <c r="F33" s="34">
         <f>SD_Tabak!F33</f>
-        <v>7779061</v>
+        <v>7779329</v>
       </c>
       <c r="G33" s="18">
         <f t="shared" si="1"/>
-        <v>3.9545697811970001E-3</v>
+        <v>3.9544335451924088E-3</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="15">
         <v>30178.344941246738</v>
       </c>
       <c r="C34" s="15">
         <v>0</v>
       </c>
       <c r="D34" s="15">
         <f t="shared" si="0"/>
         <v>30178.344941246738</v>
       </c>
       <c r="E34" s="15">
         <v>30155.720169105523</v>
       </c>
       <c r="F34" s="34">
         <f>SD_Tabak!F34</f>
-        <v>7842540</v>
+        <v>7843292</v>
       </c>
       <c r="G34" s="18">
         <f t="shared" si="1"/>
-        <v>3.8451471295148669E-3</v>
+        <v>3.8447784640818581E-3</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="15">
         <v>32346.535112195448</v>
       </c>
       <c r="C35" s="15">
         <v>0</v>
       </c>
       <c r="D35" s="15">
         <f t="shared" si="0"/>
         <v>32346.535112195448</v>
       </c>
       <c r="E35" s="15">
         <v>27915.668459886583</v>
       </c>
       <c r="F35" s="34">
         <f>SD_Tabak!F35</f>
-        <v>7908007</v>
+        <v>7906422</v>
       </c>
       <c r="G35" s="18">
         <f t="shared" si="1"/>
-        <v>3.530051055833231E-3</v>
+        <v>3.530758724981614E-3</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="15">
         <v>24290.506014738094</v>
       </c>
       <c r="C36" s="15">
         <v>0</v>
       </c>
       <c r="D36" s="15">
         <f t="shared" si="0"/>
         <v>24290.506014738094</v>
       </c>
       <c r="E36" s="15">
         <v>26383.504876128005</v>
       </c>
       <c r="F36" s="34">
         <f>SD_Tabak!F36</f>
-        <v>7767528</v>
+        <v>7768603</v>
       </c>
       <c r="G36" s="18">
         <f t="shared" si="1"/>
-        <v>3.3966411033378966E-3</v>
+        <v>3.3961710845731214E-3</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="15">
         <v>24484.859458275245</v>
       </c>
       <c r="C37" s="15">
         <v>0</v>
       </c>
       <c r="D37" s="15">
         <f t="shared" si="0"/>
         <v>24484.859458275245</v>
       </c>
       <c r="E37" s="15">
         <v>27015.650384483895</v>
       </c>
       <c r="F37" s="34">
         <f>SD_Tabak!F37</f>
-        <v>7827949</v>
+        <v>7826265</v>
       </c>
       <c r="G37" s="18">
         <f t="shared" si="1"/>
-        <v>3.4511786400861703E-3</v>
+        <v>3.4519212401425067E-3</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="15">
         <v>30937.997380999801</v>
       </c>
       <c r="C38" s="15">
         <v>0</v>
       </c>
       <c r="D38" s="15">
         <f t="shared" si="0"/>
         <v>30937.997380999801</v>
       </c>
       <c r="E38" s="15">
         <v>30808.722377027123</v>
       </c>
       <c r="F38" s="34">
         <f>SD_Tabak!F38</f>
-        <v>7838639</v>
+        <v>7838295</v>
       </c>
       <c r="G38" s="18">
         <f t="shared" si="1"/>
-        <v>3.9303662762154405E-3</v>
+        <v>3.9305387685749415E-3</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="15">
         <v>31932.944045010951</v>
       </c>
       <c r="C39" s="15">
         <v>0</v>
       </c>
       <c r="D39" s="15">
         <f t="shared" si="0"/>
         <v>31932.944045010951</v>
       </c>
       <c r="E39" s="15">
         <v>27313.12175371882</v>
       </c>
       <c r="F39" s="34">
         <f>SD_Tabak!F39</f>
-        <v>7943900</v>
+        <v>7944611</v>
       </c>
       <c r="G39" s="18">
         <f t="shared" si="1"/>
-        <v>3.4382509540299877E-3</v>
+        <v>3.4379432490425047E-3</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="15">
         <v>27977.117224324502</v>
       </c>
       <c r="C40" s="15">
         <v>0</v>
       </c>
       <c r="D40" s="15">
         <f t="shared" si="0"/>
         <v>27977.117224324502</v>
       </c>
       <c r="E40" s="15">
         <v>30320.323846919899</v>
       </c>
       <c r="F40" s="34">
         <f>SD_Tabak!F40</f>
-        <v>8223415.9999999991</v>
+        <v>8221668</v>
       </c>
       <c r="G40" s="18">
         <f t="shared" si="1"/>
-        <v>3.6870716314144755E-3</v>
+        <v>3.6878555357525867E-3</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="15">
         <v>18589.327439089164</v>
       </c>
       <c r="C41" s="15">
         <v>0</v>
       </c>
       <c r="D41" s="15">
         <f t="shared" si="0"/>
         <v>18589.327439089164</v>
       </c>
       <c r="E41" s="15">
         <v>20300.450973445575</v>
       </c>
       <c r="F41" s="34">
         <f>SD_Tabak!F41</f>
-        <v>8289740</v>
+        <v>8291251</v>
       </c>
       <c r="G41" s="18">
         <f t="shared" si="1"/>
-        <v>2.448864617400012E-3</v>
+        <v>2.4484183355980389E-3</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="15">
         <v>39916.554955520143</v>
       </c>
       <c r="C42" s="15">
         <v>0</v>
       </c>
       <c r="D42" s="15">
         <f t="shared" si="0"/>
         <v>39916.554955520143</v>
       </c>
       <c r="E42" s="15">
         <v>39945.6992154486</v>
       </c>
       <c r="F42" s="34">
         <f>SD_Tabak!F42</f>
-        <v>8443654</v>
+        <v>8444320</v>
       </c>
       <c r="G42" s="18">
         <f t="shared" si="1"/>
-        <v>4.730854582085978E-3</v>
+        <v>4.7304814615562411E-3</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="15">
         <v>53193.820407289379</v>
       </c>
       <c r="C43" s="15">
         <v>0</v>
       </c>
       <c r="D43" s="15">
         <f t="shared" si="0"/>
         <v>53193.820407289379</v>
       </c>
       <c r="E43" s="15">
         <v>44820.666550253649</v>
       </c>
       <c r="F43" s="34">
         <f>SD_Tabak!F43</f>
-        <v>8562056</v>
+        <v>8561972</v>
       </c>
       <c r="G43" s="18">
         <f t="shared" si="1"/>
-        <v>5.2348018455209413E-3</v>
+        <v>5.2348532032402877E-3</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="15">
         <v>35892.026839938924</v>
       </c>
       <c r="C44" s="15">
         <v>0</v>
       </c>
       <c r="D44" s="15">
         <f t="shared" si="0"/>
         <v>35892.026839938924</v>
       </c>
       <c r="E44" s="15">
         <v>39043.112292122372</v>
       </c>
       <c r="F44" s="34">
         <f>SD_Tabak!F44</f>
-        <v>8587660</v>
+        <v>8588570</v>
       </c>
       <c r="G44" s="18">
         <f t="shared" si="1"/>
-        <v>4.5464203627207378E-3</v>
+        <v>4.5459386477751679E-3</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="15">
         <v>35345.959899090485</v>
       </c>
       <c r="C45" s="15">
         <v>0</v>
       </c>
       <c r="D45" s="15">
         <f t="shared" si="0"/>
         <v>35345.959899090485</v>
       </c>
       <c r="E45" s="15">
         <v>39506.226157576966</v>
       </c>
       <c r="F45" s="34">
         <f>SD_Tabak!F45</f>
-        <v>8718665</v>
+        <v>8718869</v>
       </c>
       <c r="G45" s="18">
         <f t="shared" si="1"/>
-        <v>4.5312242364601652E-3</v>
+        <v>4.5311182170046328E-3</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="15">
         <v>42597.135376750972</v>
       </c>
       <c r="C46" s="15">
         <v>0</v>
       </c>
       <c r="D46" s="15">
         <f t="shared" si="0"/>
         <v>42597.135376750972</v>
       </c>
       <c r="E46" s="15">
         <v>42744.269650673305</v>
       </c>
       <c r="F46" s="34">
         <f>SD_Tabak!F46</f>
-        <v>8887819</v>
+        <v>8886569</v>
       </c>
       <c r="G46" s="18">
         <f t="shared" si="1"/>
-        <v>4.8093091961788721E-3</v>
+        <v>4.8099856818388858E-3</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="32" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="15">
         <v>81370.323935471024</v>
       </c>
       <c r="C47" s="15">
         <v>26557.455306234908</v>
       </c>
       <c r="D47" s="15">
         <f t="shared" si="0"/>
         <v>54812.868629236116</v>
       </c>
       <c r="E47" s="15">
         <v>45341.364007448858</v>
       </c>
       <c r="F47" s="34">
         <f>SD_Tabak!F47</f>
-        <v>8982837</v>
+        <v>8983074</v>
       </c>
       <c r="G47" s="18">
         <f t="shared" si="1"/>
-        <v>5.0475550215871509E-3</v>
+        <v>5.0474218521910051E-3</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B48" s="15">
         <v>20600.853227776675</v>
       </c>
       <c r="C48" s="15">
         <v>-26557.455306234904</v>
       </c>
       <c r="D48" s="15">
         <f t="shared" si="0"/>
         <v>47158.308534011579</v>
       </c>
       <c r="E48" s="38">
-        <v>51075.495234155998</v>
+        <v>51068.845943808999</v>
       </c>
       <c r="F48" s="34">
         <f>SD_Tabak!F48</f>
-        <v>9160630</v>
+        <v>9160362</v>
       </c>
       <c r="G48" s="18">
         <f t="shared" si="1"/>
-        <v>5.5755439564916381E-3</v>
+        <v>5.5749812009404211E-3</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="32" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="15">
         <v>41294.94292538007</v>
       </c>
       <c r="C49" s="15">
         <v>0</v>
       </c>
       <c r="D49" s="15">
         <f t="shared" si="0"/>
         <v>41294.94292538007</v>
       </c>
       <c r="E49" s="38">
-        <v>46863.568723876</v>
+        <v>46857.525360524</v>
       </c>
       <c r="F49" s="34">
         <f>SD_Tabak!F49</f>
-        <v>9330607</v>
+        <v>9329683</v>
       </c>
       <c r="G49" s="18">
         <f t="shared" si="1"/>
-        <v>5.0225637757410641E-3</v>
+        <v>5.0224134475441449E-3</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="32" t="s">
         <v>52</v>
       </c>
       <c r="B50" s="15">
         <v>45892.656953794067</v>
       </c>
       <c r="C50" s="15">
         <v>0</v>
       </c>
       <c r="D50" s="15">
         <f t="shared" si="0"/>
         <v>45892.656953794067</v>
       </c>
       <c r="E50" s="38">
-        <v>47314.811921765002</v>
+        <v>47307.559308561998</v>
       </c>
       <c r="F50" s="34">
         <f>SD_Tabak!F50</f>
-        <v>9436618</v>
+        <v>9437145</v>
       </c>
       <c r="G50" s="18">
         <f t="shared" si="1"/>
-        <v>5.0139585942511394E-3</v>
+        <v>5.0129100812334659E-3</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="32" t="s">
         <v>53</v>
       </c>
       <c r="B51" s="15">
         <v>61247.211546172744</v>
       </c>
       <c r="C51" s="15">
         <v>0</v>
       </c>
       <c r="D51" s="15">
         <f t="shared" si="0"/>
         <v>61247.211546172744</v>
       </c>
       <c r="E51" s="38">
-        <v>48504.945846779003</v>
+        <v>48519.215736622995</v>
       </c>
       <c r="F51" s="34">
         <f>SD_Tabak!F51</f>
-        <v>9619025</v>
+        <v>9619163</v>
       </c>
       <c r="G51" s="18">
         <f t="shared" si="1"/>
-        <v>5.0426052377220143E-3</v>
+        <v>5.0440163802841264E-3</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B52" s="15">
         <v>44687.132358759874</v>
       </c>
       <c r="C52" s="15">
         <v>0</v>
       </c>
       <c r="D52" s="15">
         <f t="shared" si="0"/>
         <v>44687.132358759874</v>
       </c>
       <c r="E52" s="38">
-        <v>48348.329904092003</v>
+        <v>48341.757569798996</v>
       </c>
       <c r="F52" s="34">
         <f>SD_Tabak!F52</f>
-        <v>9827510</v>
+        <v>9827326</v>
       </c>
       <c r="G52" s="18">
         <f t="shared" si="1"/>
-        <v>4.9196927710164632E-3</v>
+        <v>4.9191161023658921E-3</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="32" t="s">
         <v>55</v>
       </c>
       <c r="B53" s="15">
         <v>44578.166161123278</v>
       </c>
       <c r="C53" s="15">
         <v>0</v>
       </c>
       <c r="D53" s="15">
         <f t="shared" si="0"/>
         <v>44578.166161123278</v>
       </c>
       <c r="E53" s="38">
-        <v>50995.004466062994</v>
+        <v>50988.483639915998</v>
       </c>
       <c r="F53" s="34">
         <f>SD_Tabak!F53</f>
-        <v>10008416</v>
+        <v>10008676</v>
       </c>
       <c r="G53" s="18">
         <f t="shared" si="1"/>
-        <v>5.0952123159212197E-3</v>
+        <v>5.0944284378788961E-3</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B54" s="15">
         <v>48962.307188807019</v>
       </c>
       <c r="C54" s="15">
         <v>0</v>
       </c>
       <c r="D54" s="15">
         <f t="shared" si="0"/>
         <v>48962.307188807019</v>
       </c>
       <c r="E54" s="38">
-        <v>51309.623214078005</v>
+        <v>51302.375389238994</v>
       </c>
       <c r="F54" s="34">
         <f>SD_Tabak!F54</f>
-        <v>10215889</v>
+        <v>10216468</v>
       </c>
       <c r="G54" s="18">
         <f t="shared" si="1"/>
-        <v>5.022531393408641E-3</v>
+        <v>5.0215373247622366E-3</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B55" s="15">
         <v>62848.263593241718</v>
       </c>
       <c r="C55" s="15">
         <v>0</v>
       </c>
       <c r="D55" s="15">
         <f t="shared" si="0"/>
         <v>62848.263593241718</v>
       </c>
       <c r="E55" s="38">
-        <v>49306.119336330004</v>
+        <v>49316.977561129999</v>
       </c>
       <c r="F55" s="34">
         <f>SD_Tabak!F55</f>
-        <v>10461505</v>
+        <v>10460965</v>
       </c>
       <c r="G55" s="18">
         <f t="shared" si="1"/>
-        <v>4.7131000115499637E-3</v>
+        <v>4.7143812794641794E-3</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B56" s="15">
         <v>47208.223796056554</v>
       </c>
       <c r="C56" s="15">
         <v>0</v>
       </c>
       <c r="D56" s="15">
         <f t="shared" si="0"/>
         <v>47208.223796056554</v>
       </c>
       <c r="E56" s="38">
-        <v>50625.237776134003</v>
+        <v>50626.630209597992</v>
       </c>
       <c r="F56" s="34">
         <f>SD_Tabak!F56</f>
-        <v>10627277</v>
+        <v>10627074</v>
       </c>
       <c r="G56" s="18">
         <f t="shared" si="1"/>
-        <v>4.7637073707718358E-3</v>
+        <v>4.7639293948266463E-3</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B57" s="15">
         <v>48861.357629954196</v>
       </c>
       <c r="C57" s="15">
         <v>0</v>
       </c>
       <c r="D57" s="15">
         <f t="shared" si="0"/>
         <v>48861.357629954196</v>
       </c>
       <c r="E57" s="38">
-        <v>56178.663312126999</v>
+        <v>56162.613424887</v>
       </c>
       <c r="F57" s="34">
         <f>SD_Tabak!F57</f>
-        <v>10763318</v>
+        <v>10764198</v>
       </c>
       <c r="G57" s="18">
         <f t="shared" si="1"/>
-        <v>5.2194558696609166E-3</v>
+        <v>5.217538122662459E-3</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B58" s="15">
         <v>56221.853082055357</v>
       </c>
       <c r="C58" s="15">
         <v>0</v>
       </c>
       <c r="D58" s="15">
         <f t="shared" si="0"/>
         <v>56221.853082055357</v>
       </c>
       <c r="E58" s="38">
-        <v>58177.026983290009</v>
+        <v>58168.695388034997</v>
       </c>
       <c r="F58" s="34">
         <f>SD_Tabak!F58</f>
-        <v>10955220</v>
+        <v>10954616</v>
       </c>
       <c r="G58" s="18">
         <f t="shared" si="1"/>
-        <v>5.3104389490389063E-3</v>
+        <v>5.3099711927862185E-3</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="32" t="s">
         <v>61</v>
       </c>
       <c r="B59" s="15">
         <v>67858.868151166433</v>
       </c>
       <c r="C59" s="15">
         <v>0</v>
       </c>
       <c r="D59" s="15">
         <f t="shared" si="0"/>
         <v>67858.868151166433</v>
       </c>
       <c r="E59" s="38">
-        <v>53786.375182926</v>
+        <v>53799.436845312004</v>
       </c>
       <c r="F59" s="34">
         <f>SD_Tabak!F59</f>
-        <v>11071378</v>
+        <v>11071274</v>
       </c>
       <c r="G59" s="18">
         <f t="shared" si="1"/>
-        <v>4.8581464008297789E-3</v>
+        <v>4.8593718162256673E-3</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B60" s="15">
         <v>42455.080370000003</v>
       </c>
       <c r="C60" s="15">
         <v>0</v>
       </c>
       <c r="D60" s="15">
         <f t="shared" si="0"/>
         <v>42455.080370000003</v>
       </c>
       <c r="E60" s="38">
-        <v>47469.793209482996</v>
+        <v>47462.69906336</v>
       </c>
       <c r="F60" s="34">
         <f>SD_Tabak!F60</f>
-        <v>10760599</v>
+        <v>10760761</v>
       </c>
       <c r="G60" s="18">
         <f t="shared" si="1"/>
-        <v>4.4114452373406905E-3</v>
+        <v>4.4107195637334571E-3</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="32" t="s">
         <v>63</v>
       </c>
       <c r="B61" s="15">
         <v>44127.387410000003</v>
       </c>
       <c r="C61" s="15">
         <v>0</v>
       </c>
       <c r="D61" s="15">
         <f t="shared" si="0"/>
         <v>44127.387410000003</v>
       </c>
       <c r="E61" s="38">
-        <v>49483.575566226995</v>
+        <v>49481.979621934996</v>
       </c>
       <c r="F61" s="34">
         <f>SD_Tabak!F61</f>
-        <v>10872313</v>
+        <v>10871077</v>
       </c>
       <c r="G61" s="18">
         <f t="shared" si="1"/>
-        <v>4.5513383919527518E-3</v>
+        <v>4.5517090553157703E-3</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B62" s="15">
         <v>48073.87917</v>
       </c>
       <c r="C62" s="15">
         <v>0</v>
       </c>
       <c r="D62" s="15">
         <f t="shared" si="0"/>
         <v>48073.87917</v>
       </c>
       <c r="E62" s="38">
-        <v>49509.870479917998</v>
+        <v>49505.190507085994</v>
       </c>
       <c r="F62" s="34">
         <f>SD_Tabak!F62</f>
-        <v>10872985</v>
+        <v>10873278</v>
       </c>
       <c r="G62" s="18">
         <f t="shared" si="1"/>
-        <v>4.5534754697001785E-3</v>
+        <v>4.5529223576446769E-3</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="32" t="s">
         <v>65</v>
       </c>
       <c r="B63" s="15">
         <v>63111.213199999998</v>
       </c>
       <c r="C63" s="15">
         <v>10291.428743165336</v>
       </c>
       <c r="D63" s="15">
         <f t="shared" si="0"/>
         <v>52819.784456834663</v>
       </c>
       <c r="E63" s="38">
-        <v>42247.004247956997</v>
+        <v>42253.329746829004</v>
       </c>
       <c r="F63" s="34">
         <f>SD_Tabak!F63</f>
-        <v>10890403</v>
+        <v>10891337</v>
       </c>
       <c r="G63" s="18">
         <f t="shared" si="1"/>
-        <v>3.8792875018451565E-3</v>
+        <v>3.8795356113605706E-3</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B64" s="15">
         <v>95524.395530000009</v>
       </c>
       <c r="C64" s="15">
         <v>47974.869565945017</v>
       </c>
       <c r="D64" s="15">
         <f t="shared" si="0"/>
         <v>47549.525964054992</v>
       </c>
       <c r="E64" s="38">
-        <v>52259.315646267991</v>
+        <v>52256.836658689004</v>
       </c>
       <c r="F64" s="34">
         <f>SD_Tabak!F64</f>
-        <v>10976491</v>
+        <v>10976396</v>
       </c>
       <c r="G64" s="18">
         <f t="shared" si="1"/>
-        <v>4.7610220466875975E-3</v>
+        <v>4.760837405892517E-3</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="32" t="s">
         <v>67</v>
       </c>
       <c r="B65" s="15">
         <v>14260.870760000002</v>
       </c>
       <c r="C65" s="15">
         <v>-32265.101553776585</v>
       </c>
       <c r="D65" s="15">
         <f t="shared" si="0"/>
         <v>46525.972313776583</v>
       </c>
       <c r="E65" s="38">
-        <v>52410.975183716</v>
+        <v>52405.690933224003</v>
       </c>
       <c r="F65" s="34">
         <f>SD_Tabak!F65</f>
-        <v>10981302</v>
+        <v>10982404</v>
       </c>
       <c r="G65" s="18">
         <f t="shared" si="1"/>
-        <v>4.7727469095846737E-3</v>
+        <v>4.7717868449588998E-3</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B66" s="15">
         <v>31455.190289999995</v>
       </c>
       <c r="C66" s="15">
         <v>-19009.797336687268</v>
       </c>
       <c r="D66" s="15">
         <f t="shared" si="0"/>
         <v>50464.98762668726</v>
       </c>
       <c r="E66" s="38">
-        <v>51641.053371474998</v>
+        <v>51638.057418581993</v>
       </c>
       <c r="F66" s="34">
         <f>SD_Tabak!F66</f>
-        <v>11011756</v>
+        <v>11011593</v>
       </c>
       <c r="G66" s="18">
         <f t="shared" si="1"/>
-        <v>4.6896292808771825E-3</v>
+        <v>4.6894266268815051E-3</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="32" t="s">
         <v>69</v>
       </c>
       <c r="B67" s="15">
         <v>55900.18939</v>
       </c>
       <c r="C67" s="15">
         <v>-6991.3994186464915</v>
       </c>
       <c r="D67" s="15">
         <f t="shared" si="0"/>
         <v>62891.588808646491</v>
       </c>
       <c r="E67" s="38">
-        <v>50877.574581924004</v>
+        <v>50884.040206855003</v>
       </c>
       <c r="F67" s="34">
         <f>SD_Tabak!F67</f>
-        <v>10952673</v>
+        <v>10952211</v>
       </c>
       <c r="G67" s="18">
         <f t="shared" si="1"/>
-        <v>4.6452199003771963E-3</v>
+        <v>4.6460061997394865E-3</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B68" s="15">
         <v>42684.757980000002</v>
       </c>
       <c r="C68" s="15">
         <v>0</v>
       </c>
       <c r="D68" s="15">
-        <f t="shared" ref="D68:D127" si="2">B68-C68</f>
+        <f t="shared" ref="D68:D128" si="2">B68-C68</f>
         <v>42684.757980000002</v>
       </c>
       <c r="E68" s="38">
-        <v>47186.511423762</v>
+        <v>47177.693910978996</v>
       </c>
       <c r="F68" s="34">
         <f>SD_Tabak!F68</f>
-        <v>10807397</v>
+        <v>10808050</v>
       </c>
       <c r="G68" s="18">
-        <f t="shared" ref="G68:G127" si="3">E68/F68</f>
-        <v>4.3661310326401446E-3</v>
+        <f t="shared" ref="G68:G128" si="3">E68/F68</f>
+        <v>4.3650514117698378E-3</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B69" s="15">
         <v>47980.577680000002</v>
       </c>
       <c r="C69" s="15">
         <v>0</v>
       </c>
       <c r="D69" s="15">
         <f t="shared" si="2"/>
         <v>47980.577680000002</v>
       </c>
       <c r="E69" s="38">
-        <v>53002.602718921</v>
+        <v>53006.620393876001</v>
       </c>
       <c r="F69" s="34">
         <f>SD_Tabak!F69</f>
-        <v>10772638</v>
+        <v>10772312</v>
       </c>
       <c r="G69" s="18">
         <f t="shared" si="3"/>
-        <v>4.9201135988159077E-3</v>
+        <v>4.920635458189106E-3</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A70" s="32" t="s">
         <v>72</v>
       </c>
       <c r="B70" s="15">
         <v>50248.89026</v>
       </c>
       <c r="C70" s="15">
         <v>0</v>
       </c>
       <c r="D70" s="15">
         <f t="shared" si="2"/>
         <v>50248.89026</v>
       </c>
       <c r="E70" s="38">
-        <v>51317.858753114</v>
+        <v>51317.414482082997</v>
       </c>
       <c r="F70" s="34">
         <f>SD_Tabak!F70</f>
-        <v>10766181</v>
+        <v>10765806</v>
       </c>
       <c r="G70" s="18">
         <f t="shared" si="3"/>
-        <v>4.7665796026570614E-3</v>
+        <v>4.7667043677067002E-3</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A71" s="32" t="s">
         <v>73</v>
       </c>
       <c r="B71" s="15">
         <v>64013.953320000008</v>
       </c>
       <c r="C71" s="15">
         <v>0</v>
       </c>
       <c r="D71" s="15">
         <f t="shared" si="2"/>
         <v>64013.953320000008</v>
       </c>
       <c r="E71" s="38">
-        <v>52662.480018516006</v>
+        <v>52666.223489686003</v>
       </c>
       <c r="F71" s="34">
         <f>SD_Tabak!F71</f>
-        <v>10799227</v>
+        <v>10799394</v>
       </c>
       <c r="G71" s="18">
         <f t="shared" si="3"/>
-        <v>4.8765045885706456E-3</v>
+        <v>4.8767758162806176E-3</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A72" s="32" t="s">
         <v>74</v>
       </c>
       <c r="B72" s="15">
         <v>45114.883650000018</v>
       </c>
       <c r="C72" s="15">
         <v>0</v>
       </c>
       <c r="D72" s="15">
         <f t="shared" si="2"/>
         <v>45114.883650000018</v>
       </c>
       <c r="E72" s="38">
-        <v>48785.577555340002</v>
+        <v>48778.400161547994</v>
       </c>
       <c r="F72" s="34">
         <f>SD_Tabak!F72</f>
-        <v>10893420</v>
+        <v>10892738</v>
       </c>
       <c r="G72" s="18">
         <f t="shared" si="3"/>
-        <v>4.4784445615187888E-3</v>
+        <v>4.4780660437759535E-3</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A73" s="32" t="s">
         <v>75</v>
       </c>
       <c r="B73" s="15">
         <v>45202.875389999994</v>
       </c>
       <c r="C73" s="15">
         <v>0</v>
       </c>
       <c r="D73" s="15">
         <f t="shared" si="2"/>
         <v>45202.875389999994</v>
       </c>
       <c r="E73" s="38">
-        <v>49473.848938417003</v>
+        <v>49477.956247760005</v>
       </c>
       <c r="F73" s="34">
         <f>SD_Tabak!F73</f>
-        <v>10861147</v>
+        <v>10861871</v>
       </c>
       <c r="G73" s="18">
         <f t="shared" si="3"/>
-        <v>4.5551219349500563E-3</v>
+        <v>4.5551964525964266E-3</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A74" s="32" t="s">
         <v>76</v>
       </c>
       <c r="B74" s="15">
         <v>46526.829769999982</v>
       </c>
       <c r="C74" s="15">
         <v>0</v>
       </c>
       <c r="D74" s="15">
         <f t="shared" si="2"/>
         <v>46526.829769999982</v>
       </c>
       <c r="E74" s="38">
-        <v>48202.091059786995</v>
+        <v>48202.787998191001</v>
       </c>
       <c r="F74" s="34">
         <f>SD_Tabak!F74</f>
-        <v>10841437</v>
+        <v>10841882</v>
       </c>
       <c r="G74" s="18">
         <f t="shared" si="3"/>
-        <v>4.4460979720480779E-3</v>
+        <v>4.4459797660766831E-3</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A75" s="32" t="s">
         <v>77</v>
       </c>
       <c r="B75" s="15">
         <v>58662.607340000017</v>
       </c>
       <c r="C75" s="15">
         <v>0</v>
       </c>
       <c r="D75" s="15">
         <f t="shared" si="2"/>
         <v>58662.607340000017</v>
       </c>
       <c r="E75" s="38">
-        <v>48297.644934552998</v>
+        <v>48298.841193011001</v>
       </c>
       <c r="F75" s="34">
         <f>SD_Tabak!F75</f>
-        <v>10795130</v>
+        <v>10794607</v>
       </c>
       <c r="G75" s="18">
         <f t="shared" si="3"/>
-        <v>4.4740216129451893E-3</v>
+        <v>4.4743491998375674E-3</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A76" s="32" t="s">
         <v>78</v>
       </c>
       <c r="B76" s="15">
         <v>48160.954400000002</v>
       </c>
       <c r="C76" s="15">
         <v>0</v>
       </c>
       <c r="D76" s="15">
         <f t="shared" si="2"/>
         <v>48160.954400000002</v>
       </c>
       <c r="E76" s="38">
-        <v>52025.894942974002</v>
+        <v>52028.374921231007</v>
       </c>
       <c r="F76" s="34">
         <f>SD_Tabak!F76</f>
-        <v>10650173</v>
+        <v>10651297</v>
       </c>
       <c r="G76" s="18">
         <f t="shared" si="3"/>
-        <v>4.8849812057488642E-3</v>
+        <v>4.884698541523254E-3</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A77" s="32" t="s">
         <v>79</v>
       </c>
       <c r="B77" s="15">
         <v>45221.775270000006</v>
       </c>
       <c r="C77" s="15">
         <v>0</v>
       </c>
       <c r="D77" s="15">
         <f t="shared" si="2"/>
         <v>45221.775270000006</v>
       </c>
       <c r="E77" s="38">
-        <v>50181.407154001005</v>
+        <v>50177.164282412006</v>
       </c>
       <c r="F77" s="34">
         <f>SD_Tabak!F77</f>
-        <v>10667483</v>
+        <v>10666693</v>
       </c>
       <c r="G77" s="18">
         <f t="shared" si="3"/>
-        <v>4.70414690644466E-3</v>
+        <v>4.7040975382353278E-3</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A78" s="32" t="s">
         <v>80</v>
       </c>
       <c r="B78" s="15">
         <v>48672.684119999998</v>
       </c>
       <c r="C78" s="15">
         <v>0</v>
       </c>
       <c r="D78" s="15">
         <f t="shared" si="2"/>
         <v>48672.684119999998</v>
       </c>
       <c r="E78" s="38">
-        <v>49709.554662871</v>
+        <v>49710.174868449001</v>
       </c>
       <c r="F78" s="34">
         <f>SD_Tabak!F78</f>
-        <v>10657882</v>
+        <v>10657540</v>
       </c>
       <c r="G78" s="18">
         <f t="shared" si="3"/>
-        <v>4.6641119373315451E-3</v>
+        <v>4.6643198025481487E-3</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A79" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B79" s="15">
         <v>59387.82761</v>
       </c>
       <c r="C79" s="15">
         <v>0</v>
       </c>
       <c r="D79" s="15">
         <f t="shared" si="2"/>
         <v>59387.82761</v>
       </c>
       <c r="E79" s="38">
-        <v>48858.734272251</v>
+        <v>48858.739048313</v>
       </c>
       <c r="F79" s="34">
         <f>SD_Tabak!F79</f>
-        <v>10684557</v>
+        <v>10684704</v>
       </c>
       <c r="G79" s="18">
         <f t="shared" si="3"/>
-        <v>4.5728366905853938E-3</v>
+        <v>4.572774224565603E-3</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A80" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B80" s="15">
         <v>45000.823360000009</v>
       </c>
       <c r="C80" s="15">
         <v>0</v>
       </c>
       <c r="D80" s="15">
         <f t="shared" si="2"/>
         <v>45000.823360000009</v>
       </c>
       <c r="E80" s="38">
-        <v>49661.852903061997</v>
+        <v>49656.162773591001</v>
       </c>
       <c r="F80" s="34">
         <f>SD_Tabak!F80</f>
-        <v>10792427</v>
+        <v>10791560</v>
       </c>
       <c r="G80" s="18">
         <f t="shared" si="3"/>
-        <v>4.6015463345790526E-3</v>
+        <v>4.6013887495034086E-3</v>
       </c>
       <c r="H80" s="39"/>
     </row>
     <row r="81" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A81" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B81" s="15">
         <v>47341.724819999996</v>
       </c>
       <c r="C81" s="15">
         <v>0</v>
       </c>
       <c r="D81" s="15">
         <f t="shared" si="2"/>
         <v>47341.724819999996</v>
       </c>
       <c r="E81" s="38">
-        <v>51492.727557619997</v>
+        <v>51498.167329224991</v>
       </c>
       <c r="F81" s="34">
         <f>SD_Tabak!F81</f>
-        <v>10830523</v>
+        <v>10830597</v>
       </c>
       <c r="G81" s="18">
         <f t="shared" si="3"/>
-        <v>4.7544082181091348E-3</v>
+        <v>4.7548779932652828E-3</v>
       </c>
       <c r="H81" s="39"/>
     </row>
     <row r="82" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A82" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B82" s="15">
         <v>48937.871520000001</v>
       </c>
       <c r="C82" s="15">
         <v>0</v>
       </c>
       <c r="D82" s="15">
         <f t="shared" si="2"/>
         <v>48937.871520000001</v>
       </c>
       <c r="E82" s="38">
-        <v>50019.435740147004</v>
+        <v>50019.674346169995</v>
       </c>
       <c r="F82" s="34">
         <f>SD_Tabak!F82</f>
-        <v>10883543</v>
+        <v>10883832</v>
       </c>
       <c r="G82" s="18">
         <f t="shared" si="3"/>
-        <v>4.5958779912154525E-3</v>
+        <v>4.5957778791670062E-3</v>
       </c>
       <c r="H82" s="39"/>
     </row>
     <row r="83" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A83" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B83" s="15">
         <v>60476.329790000003</v>
       </c>
       <c r="C83" s="15">
         <v>0</v>
       </c>
       <c r="D83" s="15">
         <f t="shared" si="2"/>
         <v>60476.329790000003</v>
       </c>
       <c r="E83" s="38">
-        <v>49803.124150000003</v>
+        <v>49802.938920058004</v>
       </c>
       <c r="F83" s="34">
         <f>SD_Tabak!F83</f>
-        <v>10962117</v>
+        <v>10962285</v>
       </c>
       <c r="G83" s="18">
         <f t="shared" si="3"/>
-        <v>4.5432031194339566E-3</v>
+        <v>4.5431165965907662E-3</v>
       </c>
       <c r="H83" s="39"/>
     </row>
     <row r="84" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A84" s="32" t="s">
         <v>86</v>
       </c>
       <c r="B84" s="15">
         <v>46853.882010000001</v>
       </c>
       <c r="C84" s="15">
         <v>0</v>
       </c>
       <c r="D84" s="15">
         <f t="shared" si="2"/>
         <v>46853.882010000001</v>
       </c>
       <c r="E84" s="38">
-        <v>51169.878892282009</v>
+        <v>51170.234681043003</v>
       </c>
       <c r="F84" s="34">
         <f>SD_Tabak!F84</f>
-        <v>11048364</v>
+        <v>11048763</v>
       </c>
       <c r="G84" s="18">
         <f t="shared" si="3"/>
-        <v>4.6314439759843184E-3</v>
+        <v>4.6313089239983698E-3</v>
       </c>
       <c r="H84" s="39"/>
     </row>
     <row r="85" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A85" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B85" s="15">
         <v>45943.473060000004</v>
       </c>
       <c r="C85" s="15">
         <v>0</v>
       </c>
       <c r="D85" s="15">
         <f t="shared" si="2"/>
         <v>45943.473060000004</v>
       </c>
       <c r="E85" s="38">
-        <v>50888.972600977999</v>
+        <v>50888.800125391004</v>
       </c>
       <c r="F85" s="34">
         <f>SD_Tabak!F85</f>
-        <v>11162710</v>
+        <v>11162542</v>
       </c>
       <c r="G85" s="18">
         <f t="shared" si="3"/>
-        <v>4.5588367520949663E-3</v>
+        <v>4.5588899128344608E-3</v>
       </c>
       <c r="H85" s="39"/>
     </row>
     <row r="86" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A86" s="32" t="s">
         <v>88</v>
       </c>
       <c r="B86" s="15">
         <v>49713.078739999997</v>
       </c>
       <c r="C86" s="15">
         <v>0</v>
       </c>
       <c r="D86" s="15">
         <f t="shared" si="2"/>
         <v>49713.078739999997</v>
       </c>
       <c r="E86" s="38">
-        <v>51051.611958205001</v>
+        <v>51051.53468185899</v>
       </c>
       <c r="F86" s="34">
         <f>SD_Tabak!F86</f>
-        <v>11275205</v>
+        <v>11275031</v>
       </c>
       <c r="G86" s="18">
         <f t="shared" si="3"/>
-        <v>4.5277768305059642E-3</v>
+        <v>4.5278398508934465E-3</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A87" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B87" s="15">
         <v>62731.594360000003</v>
       </c>
       <c r="C87" s="15">
         <v>0</v>
       </c>
       <c r="D87" s="15">
         <f t="shared" si="2"/>
         <v>62731.594360000003</v>
       </c>
       <c r="E87" s="38">
-        <v>51480.030452820996</v>
+        <v>51479.545250053008</v>
       </c>
       <c r="F87" s="34">
         <f>SD_Tabak!F87</f>
-        <v>11357627</v>
+        <v>11357725</v>
       </c>
       <c r="G87" s="18">
         <f t="shared" si="3"/>
-        <v>4.532639648477714E-3</v>
+        <v>4.5325578185818911E-3</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A88" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B88" s="15">
         <v>47805.573749999996</v>
       </c>
       <c r="C88" s="15">
         <v>0</v>
       </c>
       <c r="D88" s="15">
         <f t="shared" si="2"/>
         <v>47805.573749999996</v>
       </c>
       <c r="E88" s="38">
-        <v>51454.961242442005</v>
+        <v>51460.705493449001</v>
       </c>
       <c r="F88" s="34">
         <f>SD_Tabak!F88</f>
-        <v>11453304</v>
+        <v>11452712</v>
       </c>
       <c r="G88" s="18">
         <f t="shared" si="3"/>
-        <v>4.4925867018322406E-3</v>
+        <v>4.4933204898061699E-3</v>
       </c>
       <c r="H88" s="40"/>
     </row>
     <row r="89" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A89" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B89" s="15">
         <v>45948.883050000004</v>
       </c>
       <c r="C89" s="15">
         <v>0</v>
       </c>
       <c r="D89" s="15">
         <f t="shared" si="2"/>
         <v>45948.883050000004</v>
       </c>
       <c r="E89" s="38">
-        <v>51426.506879896006</v>
+        <v>51420.370179379002</v>
       </c>
       <c r="F89" s="34">
         <f>SD_Tabak!F89</f>
-        <v>11538526</v>
+        <v>11538908</v>
       </c>
       <c r="G89" s="18">
         <f t="shared" si="3"/>
-        <v>4.4569390301582718E-3</v>
+        <v>4.4562596546726084E-3</v>
       </c>
       <c r="H89" s="40"/>
     </row>
     <row r="90" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A90" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B90" s="15">
         <v>50023.459369999997</v>
       </c>
       <c r="C90" s="15">
         <v>0</v>
       </c>
       <c r="D90" s="15">
         <f t="shared" si="2"/>
         <v>50023.459369999997</v>
       </c>
       <c r="E90" s="38">
-        <v>51183.509911613</v>
+        <v>51183.38755408</v>
       </c>
       <c r="F90" s="34">
         <f>SD_Tabak!F90</f>
-        <v>11665847</v>
+        <v>11665956</v>
       </c>
       <c r="G90" s="18">
         <f t="shared" si="3"/>
-        <v>4.3874662432666052E-3</v>
+        <v>4.387414760871719E-3</v>
       </c>
       <c r="H90" s="40"/>
     </row>
     <row r="91" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A91" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B91" s="15">
         <v>65683.172380000033</v>
       </c>
       <c r="C91" s="15">
         <v>0</v>
       </c>
       <c r="D91" s="15">
         <f t="shared" si="2"/>
         <v>65683.172380000033</v>
       </c>
       <c r="E91" s="38">
-        <v>54443.145401133006</v>
+        <v>54443.476641087997</v>
       </c>
       <c r="F91" s="34">
         <f>SD_Tabak!F91</f>
-        <v>11848581</v>
+        <v>11848654</v>
       </c>
       <c r="G91" s="18">
         <f t="shared" si="3"/>
-        <v>4.5949084874495104E-3</v>
+        <v>4.5949081339608702E-3</v>
       </c>
       <c r="H91" s="40"/>
     </row>
     <row r="92" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A92" s="32" t="s">
         <v>94</v>
       </c>
       <c r="B92" s="15">
         <v>48313.584199999998</v>
       </c>
       <c r="C92" s="15">
         <v>0</v>
       </c>
       <c r="D92" s="15">
         <f t="shared" si="2"/>
         <v>48313.584199999998</v>
       </c>
       <c r="E92" s="38">
-        <v>53137.582611302001</v>
+        <v>53133.572394030001</v>
       </c>
       <c r="F92" s="34">
         <f>SD_Tabak!F92</f>
-        <v>12069042</v>
+        <v>12069346</v>
       </c>
       <c r="G92" s="18">
         <f t="shared" si="3"/>
-        <v>4.4028003723329493E-3</v>
+        <v>4.4023572109068709E-3</v>
       </c>
       <c r="H92" s="40"/>
     </row>
     <row r="93" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A93" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B93" s="15">
         <v>47497.643469999995</v>
       </c>
       <c r="C93" s="15">
         <v>0</v>
       </c>
       <c r="D93" s="15">
         <f t="shared" si="2"/>
         <v>47497.643469999995</v>
       </c>
       <c r="E93" s="38">
-        <v>52461.900561905</v>
+        <v>52464.251226442997</v>
       </c>
       <c r="F93" s="34">
         <f>SD_Tabak!F93</f>
-        <v>12312107</v>
+        <v>12310991</v>
       </c>
       <c r="G93" s="18">
         <f t="shared" si="3"/>
-        <v>4.2610010262179336E-3</v>
+        <v>4.261578229278455E-3</v>
       </c>
       <c r="H93" s="40"/>
     </row>
     <row r="94" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A94" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B94" s="15">
         <v>51109.824569999997</v>
       </c>
       <c r="C94" s="15">
         <v>0</v>
       </c>
       <c r="D94" s="15">
         <f t="shared" si="2"/>
         <v>51109.824569999997</v>
       </c>
       <c r="E94" s="38">
-        <v>52595.053778939997</v>
+        <v>52597.128575004994</v>
       </c>
       <c r="F94" s="34">
         <f>SD_Tabak!F94</f>
-        <v>12453478</v>
+        <v>12453515</v>
       </c>
       <c r="G94" s="18">
         <f t="shared" si="3"/>
-        <v>4.223322495044356E-3</v>
+        <v>4.2234765505967586E-3</v>
       </c>
       <c r="H94" s="40"/>
     </row>
     <row r="95" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A95" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B95" s="15">
         <v>65379.49399000009</v>
       </c>
       <c r="C95" s="15">
         <v>0</v>
       </c>
       <c r="D95" s="15">
         <f t="shared" si="2"/>
         <v>65379.49399000009</v>
       </c>
       <c r="E95" s="38">
-        <v>54629.923071098005</v>
+        <v>54630.854895953002</v>
       </c>
       <c r="F95" s="34">
         <f>SD_Tabak!F95</f>
-        <v>12592071</v>
+        <v>12592156</v>
       </c>
       <c r="G95" s="18">
         <f t="shared" si="3"/>
-        <v>4.3384382974887932E-3</v>
+        <v>4.3384830124367111E-3</v>
       </c>
       <c r="H95" s="40"/>
     </row>
     <row r="96" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A96" s="32" t="s">
         <v>98</v>
       </c>
       <c r="B96" s="15">
         <v>48301.890570000003</v>
       </c>
       <c r="C96" s="15">
         <v>0</v>
       </c>
       <c r="D96" s="15">
         <f t="shared" si="2"/>
         <v>48301.890570000003</v>
       </c>
       <c r="E96" s="38">
-        <v>51665.896061993</v>
+        <v>51671.574892345001</v>
       </c>
       <c r="F96" s="34">
         <f>SD_Tabak!F96</f>
-        <v>12726205</v>
+        <v>12725421</v>
       </c>
       <c r="G96" s="18">
         <f t="shared" si="3"/>
-        <v>4.0598038505581984E-3</v>
+        <v>4.0605002296069418E-3</v>
       </c>
       <c r="H96" s="40"/>
     </row>
     <row r="97" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A97" s="32" t="s">
         <v>99</v>
       </c>
       <c r="B97" s="15">
         <v>49817.408719999999</v>
       </c>
       <c r="C97" s="15">
         <v>0</v>
       </c>
       <c r="D97" s="15">
         <f t="shared" si="2"/>
         <v>49817.408719999999</v>
       </c>
       <c r="E97" s="38">
-        <v>56304.807014118</v>
+        <v>56292.813109718001</v>
       </c>
       <c r="F97" s="34">
         <f>SD_Tabak!F97</f>
-        <v>12753600</v>
+        <v>12755107</v>
       </c>
       <c r="G97" s="18">
         <f t="shared" si="3"/>
-        <v>4.414816758728359E-3</v>
+        <v>4.4133548318895325E-3</v>
       </c>
       <c r="H97" s="40"/>
     </row>
     <row r="98" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A98" s="32" t="s">
         <v>100</v>
       </c>
       <c r="B98" s="15">
         <v>55941.445960000005</v>
       </c>
       <c r="C98" s="15">
         <v>0</v>
       </c>
       <c r="D98" s="15">
         <f t="shared" si="2"/>
         <v>55941.445960000005</v>
       </c>
       <c r="E98" s="38">
-        <v>57275.769061291998</v>
+        <v>57283.255034087</v>
       </c>
       <c r="F98" s="34">
         <f>SD_Tabak!F98</f>
-        <v>12914359</v>
+        <v>12913803</v>
       </c>
       <c r="G98" s="18">
         <f t="shared" si="3"/>
-        <v>4.4350454452514445E-3</v>
+        <v>4.4358160825348656E-3</v>
       </c>
       <c r="H98" s="40"/>
     </row>
     <row r="99" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A99" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B99" s="15">
         <v>67092.133209999898</v>
       </c>
       <c r="C99" s="15">
         <v>0</v>
       </c>
       <c r="D99" s="15">
         <f t="shared" si="2"/>
         <v>67092.133209999898</v>
       </c>
       <c r="E99" s="38">
-        <v>55883.026961177005</v>
+        <v>55883.054827985994</v>
       </c>
       <c r="F99" s="34">
         <f>SD_Tabak!F99</f>
-        <v>12992052</v>
+        <v>12992040</v>
       </c>
       <c r="G99" s="18">
         <f t="shared" si="3"/>
-        <v>4.3013241450370584E-3</v>
+        <v>4.3013302628367826E-3</v>
       </c>
       <c r="H99" s="40"/>
     </row>
     <row r="100" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A100" s="32" t="s">
         <v>102</v>
       </c>
       <c r="B100" s="15">
         <v>53845.024400000002</v>
       </c>
       <c r="C100" s="15">
         <v>0</v>
       </c>
       <c r="D100" s="15">
         <f t="shared" si="2"/>
         <v>53845.024400000002</v>
       </c>
       <c r="E100" s="38">
-        <v>59374.886027739994</v>
+        <v>59368.899487641</v>
       </c>
       <c r="F100" s="34">
         <f>SD_Tabak!F100</f>
-        <v>13051624</v>
+        <v>13052595</v>
       </c>
       <c r="G100" s="18">
         <f t="shared" si="3"/>
-        <v>4.5492335687681469E-3</v>
+        <v>4.5484364976957452E-3</v>
       </c>
     </row>
     <row r="101" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A101" s="32" t="s">
         <v>103</v>
       </c>
       <c r="B101" s="15">
         <v>49470.002790000006</v>
       </c>
       <c r="C101" s="15">
         <v>0</v>
       </c>
       <c r="D101" s="15">
         <f t="shared" si="2"/>
         <v>49470.002790000006</v>
       </c>
       <c r="E101" s="38">
-        <v>55046.280726240002</v>
+        <v>55042.031192048998</v>
       </c>
       <c r="F101" s="34">
         <f>SD_Tabak!F101</f>
-        <v>13209020</v>
+        <v>13207899</v>
       </c>
       <c r="G101" s="18">
         <f t="shared" si="3"/>
-        <v>4.1673251101323186E-3</v>
+        <v>4.1673570635306191E-3</v>
       </c>
     </row>
     <row r="102" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A102" s="32" t="s">
         <v>104</v>
       </c>
       <c r="B102" s="15">
         <v>52270.891519999997</v>
       </c>
       <c r="C102" s="15">
         <v>0</v>
       </c>
       <c r="D102" s="15">
         <f t="shared" si="2"/>
         <v>52270.891519999997</v>
       </c>
       <c r="E102" s="38">
-        <v>52605.360365564004</v>
+        <v>52617.637985689005</v>
       </c>
       <c r="F102" s="34">
         <f>SD_Tabak!F102</f>
-        <v>13239535</v>
+        <v>13240638</v>
       </c>
       <c r="G102" s="18">
         <f t="shared" si="3"/>
-        <v>3.9733540766774666E-3</v>
+        <v>3.973950347837393E-3</v>
       </c>
     </row>
     <row r="103" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A103" s="32" t="s">
         <v>105</v>
       </c>
       <c r="B103" s="15">
         <v>62311.629290000055</v>
       </c>
       <c r="C103" s="15">
         <v>0</v>
       </c>
       <c r="D103" s="15">
         <f t="shared" si="2"/>
         <v>62311.629290000055</v>
       </c>
       <c r="E103" s="38">
-        <v>52434.665868623</v>
+        <v>52434.310335982002</v>
       </c>
       <c r="F103" s="34">
         <f>SD_Tabak!F103</f>
-        <v>13377848</v>
+        <v>13377055</v>
       </c>
       <c r="G103" s="18">
         <f t="shared" si="3"/>
-        <v>3.919514249872102E-3</v>
+        <v>3.9197200232773208E-3</v>
       </c>
     </row>
     <row r="104" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A104" s="32" t="s">
         <v>106</v>
       </c>
       <c r="B104" s="15">
         <v>47911.549599999998</v>
       </c>
       <c r="C104" s="15">
         <v>0</v>
       </c>
       <c r="D104" s="15">
         <f t="shared" si="2"/>
         <v>47911.549599999998</v>
       </c>
       <c r="E104" s="38">
-        <v>51828.897328441999</v>
+        <v>51820.112946312991</v>
       </c>
       <c r="F104" s="34">
         <f>SD_Tabak!F104</f>
-        <v>13458681</v>
+        <v>13458081</v>
       </c>
       <c r="G104" s="18">
         <f t="shared" si="3"/>
-        <v>3.8509640973318263E-3</v>
+        <v>3.8504830626530625E-3</v>
       </c>
       <c r="H104" s="22"/>
     </row>
     <row r="105" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A105" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B105" s="15">
         <v>45467.239820000003</v>
       </c>
       <c r="C105" s="15">
         <v>0</v>
       </c>
       <c r="D105" s="15">
         <f t="shared" si="2"/>
         <v>45467.239820000003</v>
       </c>
       <c r="E105" s="38">
-        <v>50115.088828722997</v>
+        <v>50103.736112849998</v>
       </c>
       <c r="F105" s="34">
         <f>SD_Tabak!F105</f>
-        <v>12875663</v>
+        <v>12876168</v>
       </c>
       <c r="G105" s="18">
         <f t="shared" si="3"/>
-        <v>3.8922336526455372E-3</v>
+        <v>3.8911993158873043E-3</v>
       </c>
       <c r="H105" s="22"/>
     </row>
     <row r="106" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A106" s="32" t="s">
         <v>108</v>
       </c>
       <c r="B106" s="15">
         <v>56613.932690000001</v>
       </c>
       <c r="C106" s="15">
         <v>0</v>
       </c>
       <c r="D106" s="15">
         <f t="shared" si="2"/>
         <v>56613.932690000001</v>
       </c>
       <c r="E106" s="38">
-        <v>56866.513225939998</v>
+        <v>56892.238443260001</v>
       </c>
       <c r="F106" s="34">
         <f>SD_Tabak!F106</f>
-        <v>13539922</v>
+        <v>13541231</v>
       </c>
       <c r="G106" s="18">
         <f t="shared" si="3"/>
-        <v>4.1999143884240983E-3</v>
+        <v>4.2014081617291667E-3</v>
       </c>
       <c r="H106" s="22"/>
     </row>
     <row r="107" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A107" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B107" s="15">
         <v>57843.432090000017</v>
       </c>
       <c r="C107" s="15">
         <v>0</v>
       </c>
       <c r="D107" s="15">
         <f t="shared" si="2"/>
         <v>57843.432090000017</v>
       </c>
       <c r="E107" s="38">
-        <v>48455.113120643</v>
+        <v>48456.921331721001</v>
       </c>
       <c r="F107" s="34">
         <f>SD_Tabak!F107</f>
-        <v>13383084</v>
+        <v>13382146</v>
       </c>
       <c r="G107" s="18">
         <f t="shared" si="3"/>
-        <v>3.6206238502756913E-3</v>
+        <v>3.6210127532401008E-3</v>
       </c>
       <c r="H107" s="22"/>
     </row>
     <row r="108" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A108" s="32" t="s">
         <v>110</v>
       </c>
       <c r="B108" s="15">
         <v>48251.378230000002</v>
       </c>
       <c r="C108" s="15">
         <v>0</v>
       </c>
       <c r="D108" s="15">
         <f t="shared" si="2"/>
         <v>48251.378230000002</v>
       </c>
       <c r="E108" s="38">
-        <v>51669.077673267006</v>
+        <v>51659.718523272008</v>
       </c>
       <c r="F108" s="34">
         <f>SD_Tabak!F108</f>
-        <v>12940282</v>
+        <v>12939076</v>
       </c>
       <c r="G108" s="18">
         <f t="shared" si="3"/>
-        <v>3.9928865285367822E-3</v>
+        <v>3.9925353652202067E-3</v>
       </c>
       <c r="H108" s="22"/>
     </row>
     <row r="109" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A109" s="32" t="s">
         <v>111</v>
       </c>
       <c r="B109" s="15">
         <v>49339.402690000003</v>
       </c>
       <c r="C109" s="15">
         <v>0</v>
       </c>
       <c r="D109" s="15">
         <f t="shared" si="2"/>
         <v>49339.402690000003</v>
       </c>
       <c r="E109" s="38">
-        <v>54936.102217104002</v>
+        <v>54894.746663186001</v>
       </c>
       <c r="F109" s="34">
         <f>SD_Tabak!F109</f>
-        <v>13824194</v>
+        <v>13826108</v>
       </c>
       <c r="G109" s="18">
         <f t="shared" si="3"/>
-        <v>3.9739099593874335E-3</v>
+        <v>3.97036871570698E-3</v>
       </c>
     </row>
     <row r="110" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A110" s="32" t="s">
         <v>112</v>
       </c>
       <c r="B110" s="15">
         <v>53285.107000000004</v>
       </c>
       <c r="C110" s="15">
         <v>0</v>
       </c>
       <c r="D110" s="15">
         <f t="shared" si="2"/>
         <v>53285.107000000004</v>
       </c>
       <c r="E110" s="38">
-        <v>53570.273090325005</v>
+        <v>53609.640634975003</v>
       </c>
       <c r="F110" s="34">
         <f>SD_Tabak!F110</f>
-        <v>14032888</v>
+        <v>14031651</v>
       </c>
       <c r="G110" s="18">
         <f t="shared" si="3"/>
-        <v>3.817480271368588E-3</v>
+        <v>3.8206224367307172E-3</v>
       </c>
       <c r="L110" s="41"/>
     </row>
     <row r="111" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A111" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B111" s="15">
         <v>64631.335169999977</v>
       </c>
       <c r="C111" s="15">
         <v>0</v>
       </c>
       <c r="D111" s="15">
         <f t="shared" si="2"/>
         <v>64631.335169999977</v>
       </c>
       <c r="E111" s="38">
-        <v>54510.565187829001</v>
+        <v>54533.429087261</v>
       </c>
       <c r="F111" s="34">
         <f>SD_Tabak!F111</f>
-        <v>14045882</v>
+        <v>14046904</v>
       </c>
       <c r="G111" s="18">
         <f t="shared" si="3"/>
-        <v>3.8808930039301911E-3</v>
+        <v>3.8822383271972954E-3</v>
       </c>
       <c r="L111" s="41"/>
     </row>
     <row r="112" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A112" s="32" t="s">
         <v>114</v>
       </c>
       <c r="B112" s="15">
         <v>49677.245419999999</v>
       </c>
       <c r="C112" s="15">
         <v>0</v>
       </c>
       <c r="D112" s="15">
         <f t="shared" si="2"/>
         <v>49677.245419999999</v>
       </c>
       <c r="E112" s="38">
-        <v>54724.960257664003</v>
+        <v>54700.396923770997</v>
       </c>
       <c r="F112" s="34">
         <f>SD_Tabak!F112</f>
-        <v>14162649</v>
+        <v>14163743</v>
       </c>
       <c r="G112" s="18">
         <f t="shared" si="3"/>
-        <v>3.8640342112315289E-3</v>
+        <v>3.8620015149788442E-3</v>
       </c>
       <c r="H112" s="22"/>
       <c r="L112" s="41"/>
     </row>
     <row r="113" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A113" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B113" s="15">
         <v>53184.917249999999</v>
       </c>
       <c r="C113" s="15">
         <v>0</v>
       </c>
       <c r="D113" s="15">
         <f t="shared" si="2"/>
         <v>53184.917249999999</v>
       </c>
       <c r="E113" s="38">
-        <v>58470.585402672004</v>
+        <v>58383.400224181001</v>
       </c>
       <c r="F113" s="34">
         <f>SD_Tabak!F113</f>
-        <v>14348492</v>
+        <v>14347939</v>
       </c>
       <c r="G113" s="18">
         <f t="shared" si="3"/>
-        <v>4.0750334880259196E-3</v>
+        <v>4.0691140535362609E-3</v>
       </c>
       <c r="H113" s="22"/>
       <c r="L113" s="41"/>
     </row>
     <row r="114" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A114" s="32" t="s">
         <v>116</v>
       </c>
       <c r="B114" s="15">
         <v>59195.600380000003</v>
       </c>
       <c r="C114" s="15">
         <v>0</v>
       </c>
       <c r="D114" s="15">
         <f>B114-C114</f>
         <v>59195.600380000003</v>
       </c>
       <c r="E114" s="38">
-        <v>59252.071383764</v>
+        <v>59314.433073402004</v>
       </c>
       <c r="F114" s="34">
         <f>SD_Tabak!F114</f>
-        <v>14397479</v>
+        <v>14398818</v>
       </c>
       <c r="G114" s="18">
         <f t="shared" si="3"/>
-        <v>4.115447668565031E-3</v>
+        <v>4.1193959860734404E-3</v>
       </c>
       <c r="H114" s="22"/>
       <c r="I114" s="41"/>
       <c r="L114" s="41"/>
       <c r="M114" s="41"/>
     </row>
     <row r="115" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A115" s="32" t="s">
         <v>117</v>
       </c>
       <c r="B115" s="15">
         <v>75849.654490000001</v>
       </c>
       <c r="C115" s="15">
         <v>6927.6241018838809</v>
       </c>
       <c r="D115" s="15">
         <f t="shared" si="2"/>
         <v>68922.030388116124</v>
       </c>
       <c r="E115" s="38">
-        <v>58451.495523969003</v>
+        <v>58515.357209611</v>
       </c>
       <c r="F115" s="34">
         <f>SD_Tabak!F115</f>
-        <v>14604560</v>
+        <v>14602840</v>
       </c>
       <c r="G115" s="18">
         <f t="shared" si="3"/>
-        <v>4.0022770644215916E-3</v>
+        <v>4.0071217112295282E-3</v>
       </c>
       <c r="H115" s="22"/>
       <c r="I115" s="41"/>
       <c r="L115" s="41"/>
       <c r="M115" s="41"/>
     </row>
     <row r="116" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A116" s="32" t="s">
         <v>118</v>
       </c>
       <c r="B116" s="15">
         <v>113181.6008</v>
       </c>
       <c r="C116" s="38">
         <v>61510.696649984493</v>
       </c>
       <c r="D116" s="15">
         <f t="shared" si="2"/>
         <v>51670.904150015507</v>
       </c>
       <c r="E116" s="38">
-        <v>56325.220313705999</v>
+        <v>56292.945128209001</v>
       </c>
       <c r="F116" s="34">
         <f>SD_Tabak!F116</f>
-        <v>13713835</v>
+        <v>13714441</v>
       </c>
       <c r="G116" s="18">
         <f t="shared" si="3"/>
-        <v>4.107182295375874E-3</v>
+        <v>4.104647439017675E-3</v>
       </c>
       <c r="H116" s="22"/>
       <c r="I116" s="41"/>
       <c r="L116" s="41"/>
       <c r="M116" s="41"/>
     </row>
     <row r="117" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A117" s="32" t="s">
         <v>119</v>
       </c>
       <c r="B117" s="15">
         <v>13317.420980000003</v>
       </c>
       <c r="C117" s="38">
         <v>-39518.614812837244</v>
       </c>
       <c r="D117" s="15">
         <f t="shared" si="2"/>
         <v>52836.035792837247</v>
       </c>
       <c r="E117" s="38">
-        <v>74496.311956047997</v>
+        <v>74278.984840697987</v>
       </c>
       <c r="F117" s="34">
         <f>SD_Tabak!F117</f>
-        <v>13857031</v>
+        <v>13856958</v>
       </c>
       <c r="G117" s="18">
         <f t="shared" si="3"/>
-        <v>5.3760659087829128E-3</v>
+        <v>5.3604106211982451E-3</v>
       </c>
       <c r="H117" s="22"/>
       <c r="I117" s="41"/>
       <c r="L117" s="41"/>
       <c r="M117" s="41"/>
     </row>
     <row r="118" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A118" s="32" t="s">
         <v>120</v>
       </c>
       <c r="B118" s="15">
         <v>35124.921690000003</v>
       </c>
       <c r="C118" s="38">
         <v>-21936.44644950072</v>
       </c>
       <c r="D118" s="15">
         <f t="shared" si="2"/>
         <v>57061.368139500722</v>
       </c>
       <c r="E118" s="38">
-        <v>75908.932735294002</v>
+        <v>76010.262273847009</v>
       </c>
       <c r="F118" s="34">
         <f>SD_Tabak!F118</f>
-        <v>14063842</v>
+        <v>14061785</v>
       </c>
       <c r="G118" s="18">
         <f t="shared" si="3"/>
-        <v>5.3974534650840077E-3</v>
+        <v>5.4054490431938058E-3</v>
       </c>
       <c r="H118" s="22"/>
       <c r="I118" s="41"/>
       <c r="L118" s="41"/>
       <c r="M118" s="41"/>
     </row>
     <row r="119" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A119" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B119" s="15">
         <v>94404.74000999998</v>
       </c>
       <c r="C119" s="38">
         <v>25193.048092353474</v>
       </c>
       <c r="D119" s="15">
         <f t="shared" si="2"/>
         <v>69211.691917646502</v>
       </c>
       <c r="E119" s="38">
-        <v>76080.270084698001</v>
+        <v>76242.900111928</v>
       </c>
       <c r="F119" s="34">
         <f>SD_Tabak!F119</f>
-        <v>14136433</v>
+        <v>14137167</v>
       </c>
       <c r="G119" s="18">
         <f t="shared" si="3"/>
-        <v>5.3818576499954406E-3</v>
+        <v>5.3930819457624008E-3</v>
       </c>
       <c r="H119" s="22"/>
       <c r="I119" s="41"/>
       <c r="L119" s="41"/>
       <c r="M119" s="41"/>
     </row>
     <row r="120" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A120" s="32" t="s">
         <v>122</v>
       </c>
       <c r="B120" s="15">
         <v>37623.403094000001</v>
       </c>
       <c r="C120" s="38">
         <v>-12612.546446874992</v>
       </c>
       <c r="D120" s="15">
         <f t="shared" si="2"/>
         <v>50235.949540874994</v>
       </c>
       <c r="E120" s="38">
-        <v>57267.487179207004</v>
+        <v>57225.534078268</v>
       </c>
       <c r="F120" s="34">
         <f>SD_Tabak!F120</f>
-        <v>14352849</v>
+        <v>14352161</v>
       </c>
       <c r="G120" s="18">
         <f t="shared" si="3"/>
-        <v>3.9899735013729336E-3</v>
+        <v>3.9872416480185805E-3</v>
       </c>
       <c r="H120" s="22"/>
       <c r="I120" s="41"/>
       <c r="L120" s="41"/>
       <c r="M120" s="41"/>
     </row>
     <row r="121" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A121" s="32" t="s">
         <v>123</v>
       </c>
       <c r="B121" s="15">
         <v>53366.416335999995</v>
       </c>
       <c r="C121" s="38">
         <v>-13412.92521412174</v>
       </c>
       <c r="D121" s="15">
         <f t="shared" si="2"/>
         <v>66779.341550121739</v>
       </c>
       <c r="E121" s="38">
-        <v>78275.570551416997</v>
+        <v>77926.389732737996</v>
       </c>
       <c r="F121" s="34">
         <f>SD_Tabak!F121</f>
-        <v>14376661</v>
+        <v>14378272</v>
       </c>
       <c r="G121" s="18">
         <f t="shared" si="3"/>
-        <v>5.4446279669122756E-3</v>
+        <v>5.4197326168776054E-3</v>
       </c>
       <c r="H121" s="22"/>
       <c r="I121" s="41"/>
       <c r="L121" s="41"/>
       <c r="M121" s="41"/>
     </row>
     <row r="122" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A122" s="32" t="s">
         <v>124</v>
       </c>
       <c r="B122" s="15">
         <v>62297.197660000005</v>
       </c>
       <c r="C122" s="38">
         <v>-6150.8359208871598</v>
       </c>
       <c r="D122" s="15">
         <f t="shared" si="2"/>
         <v>68448.03358088716</v>
       </c>
       <c r="E122" s="38">
-        <v>69937.337210287005</v>
+        <v>70045.153603123006</v>
       </c>
       <c r="F122" s="34">
         <f>SD_Tabak!F122</f>
-        <v>14469003</v>
+        <v>14469459</v>
       </c>
       <c r="G122" s="18">
         <f t="shared" si="3"/>
-        <v>4.8335975333122123E-3</v>
+        <v>4.8408965119651681E-3</v>
       </c>
       <c r="H122" s="22"/>
     </row>
     <row r="123" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A123" s="32" t="s">
         <v>125</v>
       </c>
       <c r="B123" s="15">
         <v>79012.723740000016</v>
       </c>
       <c r="C123" s="38">
         <v>0</v>
       </c>
       <c r="D123" s="15">
         <f t="shared" si="2"/>
         <v>79012.723740000016</v>
       </c>
       <c r="E123" s="38">
-        <v>65932.843012691999</v>
+        <v>66135.441526392009</v>
       </c>
       <c r="F123" s="34">
         <f>SD_Tabak!F123</f>
-        <v>14600100</v>
+        <v>14598769</v>
       </c>
       <c r="G123" s="18">
         <f t="shared" si="3"/>
-        <v>4.5159172206143796E-3</v>
+        <v>4.5302067267721001E-3</v>
       </c>
       <c r="H123" s="22"/>
     </row>
     <row r="124" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A124" s="32" t="s">
         <v>126</v>
       </c>
       <c r="B124" s="15">
         <v>55875.527010000005</v>
       </c>
       <c r="C124" s="38">
         <v>0</v>
       </c>
       <c r="D124" s="15">
         <f t="shared" si="2"/>
         <v>55875.527010000005</v>
       </c>
       <c r="E124" s="38">
-        <v>62885.414676328997</v>
+        <v>62845.545037370001</v>
       </c>
       <c r="F124" s="34">
         <f>SD_Tabak!F124</f>
-        <v>14519831</v>
+        <v>14481746</v>
       </c>
       <c r="G124" s="18">
         <f t="shared" si="3"/>
-        <v>4.3310018330329735E-3</v>
+        <v>4.339638675983545E-3</v>
       </c>
       <c r="H124" s="22"/>
     </row>
     <row r="125" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A125" s="32" t="s">
         <v>127</v>
       </c>
       <c r="B125" s="15">
         <v>56800.861439999993</v>
       </c>
       <c r="C125" s="38">
         <v>0</v>
       </c>
       <c r="D125" s="15">
         <f t="shared" si="2"/>
         <v>56800.861439999993</v>
       </c>
       <c r="E125" s="38">
-        <v>61608.261743655996</v>
+        <v>61232.892840150002</v>
       </c>
       <c r="F125" s="34">
         <f>SD_Tabak!F125</f>
-        <v>14565637</v>
+        <v>14550943</v>
       </c>
       <c r="G125" s="18">
         <f t="shared" si="3"/>
-        <v>4.2296991023225419E-3</v>
+        <v>4.2081735073905523E-3</v>
       </c>
       <c r="H125" s="22"/>
     </row>
     <row r="126" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A126" s="32" t="s">
         <v>128</v>
       </c>
       <c r="B126" s="15">
         <v>59132.006369999988</v>
       </c>
       <c r="C126" s="38">
         <v>0</v>
       </c>
       <c r="D126" s="15">
         <f t="shared" si="2"/>
         <v>59132.006369999988</v>
       </c>
       <c r="E126" s="38">
-        <v>60011.978689103998</v>
+        <v>60117.504067050002</v>
       </c>
       <c r="F126" s="34">
         <f>SD_Tabak!F126</f>
-        <v>14509414</v>
+        <v>14518956</v>
       </c>
       <c r="G126" s="18">
         <f t="shared" si="3"/>
-        <v>4.1360718419850727E-3</v>
+        <v>4.1406216856811192E-3</v>
       </c>
       <c r="H126" s="22"/>
     </row>
     <row r="127" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A127" s="32" t="s">
         <v>129</v>
       </c>
       <c r="B127" s="15">
         <v>72986.909310000032</v>
       </c>
       <c r="C127" s="38">
         <v>0</v>
       </c>
       <c r="D127" s="15">
         <f t="shared" si="2"/>
         <v>72986.909310000032</v>
       </c>
       <c r="E127" s="38">
-        <v>60643.128592604</v>
+        <v>60897.750259872002</v>
       </c>
       <c r="F127" s="34">
         <f>SD_Tabak!F127</f>
-        <v>14449047</v>
+        <v>14492022</v>
       </c>
       <c r="G127" s="18">
         <f t="shared" si="3"/>
-        <v>4.1970331048548741E-3</v>
+        <v>4.2021569012158557E-3</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A128" s="32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B128" s="15">
+        <v>56223.14452999999</v>
+      </c>
+      <c r="C128" s="38">
+        <v>0</v>
+      </c>
+      <c r="D128" s="15">
+        <f t="shared" si="2"/>
+        <v>56223.14452999999</v>
+      </c>
+      <c r="E128" s="38">
+        <v>62734.680768164006</v>
+      </c>
+      <c r="F128" s="34">
+        <f>SD_Tabak!F128</f>
+        <v>14567283</v>
+      </c>
+      <c r="G128" s="18">
+        <f t="shared" si="3"/>
+        <v>4.3065464416503756E-3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="G2:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF959F96-E382-4728-A249-83EA89E0FE25}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{14D6D388-AD4B-4811-B9D1-BEE8C4D3DB6A}">
   <sheetPr codeName="Hárok5"/>
-  <dimension ref="A1:XFA127"/>
+  <dimension ref="A1:XFA128"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A103" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="F128" sqref="F128"/>
+      <pane ySplit="3" topLeftCell="A97" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="F129" sqref="F129"/>
+      <selection pane="bottomLeft" activeCell="F129" sqref="F129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="14" style="3" customWidth="1"/>
     <col min="2" max="2" width="16.3984375" style="3" customWidth="1"/>
     <col min="3" max="3" width="17.8984375" style="3" customWidth="1"/>
     <col min="4" max="4" width="16.09765625" style="3" customWidth="1"/>
     <col min="5" max="5" width="11.09765625" style="3" customWidth="1"/>
     <col min="6" max="16384" width="8.8984375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="26" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
     </row>
     <row r="2" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="4"/>
       <c r="B2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="7"/>
       <c r="D2" s="37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="9"/>
       <c r="B3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="31" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="13"/>
     </row>
     <row r="4" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="15">
         <v>9995.2470291442605</v>
       </c>
       <c r="C4" s="17">
         <v>11622.842594088866</v>
       </c>
       <c r="D4" s="34">
         <f>SD_Tabak!F4</f>
-        <v>5614367</v>
+        <v>5614762</v>
       </c>
       <c r="E4" s="18">
         <f t="shared" ref="E4:E67" si="0">C4/D4</f>
-        <v>2.0701964431767404E-3</v>
+        <v>2.070050804306374E-3</v>
       </c>
       <c r="G4" s="41"/>
     </row>
     <row r="5" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="32" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="15">
         <v>11446.453163380467</v>
       </c>
       <c r="C5" s="21">
         <v>9891.6462955231436</v>
       </c>
       <c r="D5" s="34">
         <f>SD_Tabak!F5</f>
-        <v>5746055</v>
+        <v>5746003</v>
       </c>
       <c r="E5" s="18">
         <f t="shared" si="0"/>
-        <v>1.7214673885862812E-3</v>
+        <v>1.7214829674685418E-3</v>
       </c>
       <c r="G5" s="41"/>
     </row>
     <row r="6" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="15">
         <v>13182.87349797517</v>
       </c>
       <c r="C6" s="21">
         <v>11684.781370706984</v>
       </c>
       <c r="D6" s="34">
         <f>SD_Tabak!F6</f>
-        <v>5875270</v>
+        <v>5875061</v>
       </c>
       <c r="E6" s="18">
         <f t="shared" si="0"/>
-        <v>1.9888075561986058E-3</v>
+        <v>1.9888783062349453E-3</v>
       </c>
       <c r="G6" s="41"/>
     </row>
     <row r="7" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="15">
         <v>10096.225602469627</v>
       </c>
       <c r="C7" s="21">
         <v>11669.535382793758</v>
       </c>
       <c r="D7" s="34">
         <f>SD_Tabak!F7</f>
-        <v>6010166</v>
+        <v>6009773</v>
       </c>
       <c r="E7" s="18">
         <f t="shared" si="0"/>
-        <v>1.9416327906406842E-3</v>
+        <v>1.9417597607752834E-3</v>
       </c>
       <c r="G7" s="41"/>
     </row>
     <row r="8" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="15">
         <v>6643.9373282214692</v>
       </c>
       <c r="C8" s="21">
         <v>8288.3907184658183</v>
       </c>
       <c r="D8" s="34">
         <f>SD_Tabak!F8</f>
-        <v>6129999</v>
+        <v>6129879</v>
       </c>
       <c r="E8" s="18">
         <f t="shared" si="0"/>
-        <v>1.3521031110226638E-3</v>
+        <v>1.3521295801215355E-3</v>
       </c>
       <c r="G8" s="41"/>
     </row>
     <row r="9" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="32" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="15">
         <v>16181.656956781519</v>
       </c>
       <c r="C9" s="21">
         <v>14798.782035497814</v>
       </c>
       <c r="D9" s="34">
         <f>SD_Tabak!F9</f>
-        <v>6207163</v>
+        <v>6207649</v>
       </c>
       <c r="E9" s="18">
         <f t="shared" si="0"/>
-        <v>2.384145870746074E-3</v>
+        <v>2.383959214752286E-3</v>
       </c>
       <c r="G9" s="41"/>
     </row>
     <row r="10" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="32" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="15">
         <v>12022.697349133638</v>
       </c>
       <c r="C10" s="21">
         <v>10258.245109886728</v>
       </c>
       <c r="D10" s="34">
         <f>SD_Tabak!F10</f>
-        <v>6314540</v>
+        <v>6314477</v>
       </c>
       <c r="E10" s="18">
         <f t="shared" si="0"/>
-        <v>1.6245435312606663E-3</v>
+        <v>1.6245597394505876E-3</v>
       </c>
       <c r="G10" s="41"/>
     </row>
     <row r="11" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="15">
         <v>7241.7727365066767</v>
       </c>
       <c r="C11" s="21">
         <v>8543.8900964447275</v>
       </c>
       <c r="D11" s="34">
         <f>SD_Tabak!F11</f>
-        <v>6382520</v>
+        <v>6382268</v>
       </c>
       <c r="E11" s="18">
         <f t="shared" si="0"/>
-        <v>1.3386389852980841E-3</v>
+        <v>1.338691840650491E-3</v>
       </c>
       <c r="G11" s="41"/>
     </row>
     <row r="12" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="15">
         <v>7588.9033326694534</v>
       </c>
       <c r="C12" s="21">
         <v>9030.2089131238117</v>
       </c>
       <c r="D12" s="34">
         <f>SD_Tabak!F12</f>
-        <v>6419040</v>
+        <v>6418925</v>
       </c>
       <c r="E12" s="18">
         <f t="shared" si="0"/>
-        <v>1.4067849574272496E-3</v>
+        <v>1.4068101610665044E-3</v>
       </c>
       <c r="G12" s="41"/>
     </row>
     <row r="13" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="15">
         <v>10537.039766314814</v>
       </c>
       <c r="C13" s="21">
         <v>9534.3316599039208</v>
       </c>
       <c r="D13" s="34">
         <f>SD_Tabak!F13</f>
-        <v>6483919</v>
+        <v>6483195</v>
       </c>
       <c r="E13" s="18">
         <f t="shared" si="0"/>
-        <v>1.4704581688796423E-3</v>
+        <v>1.4706223798457273E-3</v>
       </c>
       <c r="G13" s="41"/>
     </row>
     <row r="14" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="32" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="15">
         <v>11075.806829316869</v>
       </c>
       <c r="C14" s="21">
         <v>9190.6591738120114</v>
       </c>
       <c r="D14" s="34">
         <f>SD_Tabak!F14</f>
-        <v>6499555</v>
+        <v>6499884</v>
       </c>
       <c r="E14" s="18">
         <f t="shared" si="0"/>
-        <v>1.4140443728550664E-3</v>
+        <v>1.4139727991779563E-3</v>
       </c>
       <c r="G14" s="41"/>
     </row>
     <row r="15" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="15">
         <v>6464.7932390625992</v>
       </c>
       <c r="C15" s="21">
         <v>7802.0068977565934</v>
       </c>
       <c r="D15" s="34">
         <f>SD_Tabak!F15</f>
-        <v>6591836</v>
+        <v>6592202</v>
       </c>
       <c r="E15" s="18">
         <f t="shared" si="0"/>
-        <v>1.1835863176445217E-3</v>
+        <v>1.1835206047625048E-3</v>
       </c>
       <c r="G15" s="41"/>
     </row>
     <row r="16" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="15">
         <v>6849.8650839806141</v>
       </c>
       <c r="C16" s="21">
         <v>9010.2463450954892</v>
       </c>
       <c r="D16" s="34">
         <f>SD_Tabak!F16</f>
-        <v>6739738</v>
+        <v>6739494</v>
       </c>
       <c r="E16" s="18">
         <f t="shared" si="0"/>
-        <v>1.3368837698283656E-3</v>
+        <v>1.3369321710347229E-3</v>
       </c>
       <c r="G16" s="41"/>
     </row>
     <row r="17" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="15">
         <v>8931.6173551085431</v>
       </c>
       <c r="C17" s="21">
         <v>7323.737719229578</v>
       </c>
       <c r="D17" s="34">
         <f>SD_Tabak!F17</f>
-        <v>6827141</v>
+        <v>6827455</v>
       </c>
       <c r="E17" s="18">
         <f t="shared" si="0"/>
-        <v>1.0727386059888873E-3</v>
+        <v>1.0726892699006551E-3</v>
       </c>
       <c r="G17" s="41"/>
     </row>
     <row r="18" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="15">
         <v>9476.6621921264032</v>
       </c>
       <c r="C18" s="21">
         <v>7414.4669525558857</v>
       </c>
       <c r="D18" s="34">
         <f>SD_Tabak!F18</f>
-        <v>6907495</v>
+        <v>6907092</v>
       </c>
       <c r="E18" s="18">
         <f t="shared" si="0"/>
-        <v>1.0733944726063335E-3</v>
+        <v>1.0734571006953267E-3</v>
       </c>
       <c r="G18" s="41"/>
     </row>
     <row r="19" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="15">
         <v>6725.0217284073533</v>
       </c>
       <c r="C19" s="21">
         <v>8109.1411344120916</v>
       </c>
       <c r="D19" s="34">
         <f>SD_Tabak!F19</f>
-        <v>6904068</v>
+        <v>6904531</v>
       </c>
       <c r="E19" s="18">
         <f t="shared" si="0"/>
-        <v>1.1745453744679358E-3</v>
+        <v>1.1744666124914338E-3</v>
       </c>
       <c r="G19" s="41"/>
     </row>
     <row r="20" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="15">
         <v>9678.1399097125377</v>
       </c>
       <c r="C20" s="21">
         <v>11678.387828773102</v>
       </c>
       <c r="D20" s="34">
         <f>SD_Tabak!F20</f>
-        <v>6911769</v>
+        <v>6912374</v>
       </c>
       <c r="E20" s="18">
         <f t="shared" si="0"/>
-        <v>1.6896380403877941E-3</v>
+        <v>1.6894901561711074E-3</v>
       </c>
       <c r="G20" s="41"/>
     </row>
     <row r="21" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="15">
         <v>9492.8170623381811</v>
       </c>
       <c r="C21" s="21">
         <v>8170.8735527939898</v>
       </c>
       <c r="D21" s="34">
         <f>SD_Tabak!F21</f>
-        <v>6963651</v>
+        <v>6964239</v>
       </c>
       <c r="E21" s="18">
         <f t="shared" si="0"/>
-        <v>1.1733605766276899E-3</v>
+        <v>1.1732615082270998E-3</v>
       </c>
       <c r="G21" s="41"/>
     </row>
     <row r="22" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="15">
         <v>10773.124825731926</v>
       </c>
       <c r="C22" s="21">
         <v>8509.5978069207558</v>
       </c>
       <c r="D22" s="34">
         <f>SD_Tabak!F22</f>
-        <v>6637185</v>
+        <v>6636228</v>
       </c>
       <c r="E22" s="18">
         <f t="shared" si="0"/>
-        <v>1.2821094796846488E-3</v>
+        <v>1.2822943706757447E-3</v>
       </c>
       <c r="G22" s="41"/>
     </row>
     <row r="23" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="15">
         <v>9899.2479589059294</v>
       </c>
       <c r="C23" s="21">
         <v>11333.889798451131</v>
       </c>
       <c r="D23" s="34">
         <f>SD_Tabak!F23</f>
-        <v>6692284</v>
+        <v>6692331</v>
       </c>
       <c r="E23" s="18">
         <f t="shared" si="0"/>
-        <v>1.6935757356458768E-3</v>
+        <v>1.6935638417243755E-3</v>
       </c>
       <c r="G23" s="41"/>
     </row>
     <row r="24" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="15">
         <v>7107.2986164774611</v>
       </c>
       <c r="C24" s="21">
         <v>9633.2367050228568</v>
       </c>
       <c r="D24" s="34">
         <f>SD_Tabak!F24</f>
-        <v>6796346</v>
+        <v>6796894</v>
       </c>
       <c r="E24" s="18">
         <f t="shared" si="0"/>
-        <v>1.4174141082609474E-3</v>
+        <v>1.417299829160622E-3</v>
       </c>
       <c r="G24" s="41"/>
     </row>
     <row r="25" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="15">
         <v>13780.52371074819</v>
       </c>
       <c r="C25" s="21">
         <v>11995.024201839662</v>
       </c>
       <c r="D25" s="34">
         <f>SD_Tabak!F25</f>
-        <v>6973421</v>
+        <v>6972444</v>
       </c>
       <c r="E25" s="18">
         <f t="shared" si="0"/>
-        <v>1.7201061289487129E-3</v>
+        <v>1.7203471554364097E-3</v>
       </c>
       <c r="G25" s="41"/>
     </row>
     <row r="26" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="32" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="15">
         <v>13258.627882891849</v>
       </c>
       <c r="C26" s="21">
         <v>11003.82157082218</v>
       </c>
       <c r="D26" s="34">
         <f>SD_Tabak!F26</f>
-        <v>7034085</v>
+        <v>7034698</v>
       </c>
       <c r="E26" s="18">
         <f t="shared" si="0"/>
-        <v>1.564357207912924E-3</v>
+        <v>1.5642208906227644E-3</v>
       </c>
       <c r="G26" s="41"/>
     </row>
     <row r="27" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="32" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="15">
         <v>9226.5430953329378</v>
       </c>
       <c r="C27" s="21">
         <v>10895.815303225552</v>
       </c>
       <c r="D27" s="34">
         <f>SD_Tabak!F27</f>
-        <v>7180580</v>
+        <v>7179934</v>
       </c>
       <c r="E27" s="18">
         <f t="shared" si="0"/>
-        <v>1.517400447209773E-3</v>
+        <v>1.5175369722375655E-3</v>
       </c>
       <c r="G27" s="41"/>
     </row>
     <row r="28" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="32" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="15">
         <v>8860.7608829582423</v>
       </c>
       <c r="C28" s="21">
         <v>11615.328633113335</v>
       </c>
       <c r="D28" s="34">
         <f>SD_Tabak!F28</f>
-        <v>7274333</v>
+        <v>7273177</v>
       </c>
       <c r="E28" s="18">
         <f t="shared" si="0"/>
-        <v>1.5967551434768431E-3</v>
+        <v>1.5970089320132502E-3</v>
       </c>
       <c r="G28" s="41"/>
     </row>
     <row r="29" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="15">
         <v>11832.776538538137</v>
       </c>
       <c r="C29" s="21">
         <v>9831.3583273268741</v>
       </c>
       <c r="D29" s="34">
         <f>SD_Tabak!F29</f>
-        <v>7257626</v>
+        <v>7258915</v>
       </c>
       <c r="E29" s="18">
         <f t="shared" si="0"/>
-        <v>1.3546245462809567E-3</v>
+        <v>1.3543839991688668E-3</v>
       </c>
       <c r="G29" s="41"/>
     </row>
     <row r="30" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="15">
         <v>13670.996028679545</v>
       </c>
       <c r="C30" s="21">
         <v>11162.998818034626</v>
       </c>
       <c r="D30" s="34">
         <f>SD_Tabak!F30</f>
-        <v>7409646</v>
+        <v>7409003</v>
       </c>
       <c r="E30" s="18">
         <f t="shared" si="0"/>
-        <v>1.5065495460963487E-3</v>
+        <v>1.5066802939659528E-3</v>
       </c>
       <c r="G30" s="41"/>
     </row>
     <row r="31" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="15">
         <v>10349.921808404697</v>
       </c>
       <c r="C31" s="21">
         <v>11960.448604477799</v>
       </c>
       <c r="D31" s="34">
         <f>SD_Tabak!F31</f>
-        <v>7497661</v>
+        <v>7498252</v>
       </c>
       <c r="E31" s="18">
         <f t="shared" si="0"/>
-        <v>1.5952239777815773E-3</v>
+        <v>1.5950982448279677E-3</v>
       </c>
       <c r="G31" s="41"/>
     </row>
     <row r="32" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="15">
         <v>8547.2977162583811</v>
       </c>
       <c r="C32" s="21">
         <v>11285.981867279213</v>
       </c>
       <c r="D32" s="34">
         <f>SD_Tabak!F32</f>
-        <v>7636946</v>
+        <v>7637614</v>
       </c>
       <c r="E32" s="18">
         <f t="shared" si="0"/>
-        <v>1.477813496033521E-3</v>
+        <v>1.4776842437021842E-3</v>
       </c>
       <c r="G32" s="41"/>
     </row>
     <row r="33" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="15">
         <v>13082.62525393348</v>
       </c>
       <c r="C33" s="21">
         <v>11423.595405395936</v>
       </c>
       <c r="D33" s="34">
         <f>SD_Tabak!F33</f>
-        <v>7779061</v>
+        <v>7779329</v>
       </c>
       <c r="E33" s="18">
         <f t="shared" si="0"/>
-        <v>1.4685056982322077E-3</v>
+        <v>1.4684551078114753E-3</v>
       </c>
       <c r="G33" s="41"/>
     </row>
     <row r="34" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="15">
         <v>13765.035258580627</v>
       </c>
       <c r="C34" s="21">
         <v>10740.695598611554</v>
       </c>
       <c r="D34" s="34">
         <f>SD_Tabak!F34</f>
-        <v>7842540</v>
+        <v>7843292</v>
       </c>
       <c r="E34" s="18">
         <f t="shared" si="0"/>
-        <v>1.3695429795208636E-3</v>
+        <v>1.3694116703307174E-3</v>
       </c>
       <c r="G34" s="41"/>
     </row>
     <row r="35" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="15">
         <v>9061.442700657235</v>
       </c>
       <c r="C35" s="21">
         <v>10888.598367623978</v>
       </c>
       <c r="D35" s="34">
         <f>SD_Tabak!F35</f>
-        <v>7908007</v>
+        <v>7906422</v>
       </c>
       <c r="E35" s="18">
         <f t="shared" si="0"/>
-        <v>1.3769080335442265E-3</v>
+        <v>1.3771840622248568E-3</v>
       </c>
       <c r="G35" s="41"/>
     </row>
     <row r="36" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="15">
         <v>7685.6748091349646</v>
       </c>
       <c r="C36" s="21">
         <v>11308.879312240002</v>
       </c>
       <c r="D36" s="34">
         <f>SD_Tabak!F36</f>
-        <v>7767528</v>
+        <v>7768603</v>
       </c>
       <c r="E36" s="18">
         <f t="shared" si="0"/>
-        <v>1.4559174182880322E-3</v>
+        <v>1.4557159520495516E-3</v>
       </c>
       <c r="G36" s="41"/>
     </row>
     <row r="37" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="15">
         <v>13962.805795658236</v>
       </c>
       <c r="C37" s="21">
         <v>11504.934599303304</v>
       </c>
       <c r="D37" s="34">
         <f>SD_Tabak!F37</f>
-        <v>7827949</v>
+        <v>7826265</v>
       </c>
       <c r="E37" s="18">
         <f t="shared" si="0"/>
-        <v>1.4697252881059016E-3</v>
+        <v>1.4700415331327656E-3</v>
       </c>
       <c r="G37" s="41"/>
     </row>
     <row r="38" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="15">
         <v>17829.077886211246</v>
       </c>
       <c r="C38" s="21">
         <v>14515.871775090611</v>
       </c>
       <c r="D38" s="34">
         <f>SD_Tabak!F38</f>
-        <v>7838639</v>
+        <v>7838295</v>
       </c>
       <c r="E38" s="18">
         <f t="shared" si="0"/>
-        <v>1.8518357300407139E-3</v>
+        <v>1.8519170017319596E-3</v>
       </c>
       <c r="G38" s="41"/>
     </row>
     <row r="39" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="15">
         <v>14582.666490738902</v>
       </c>
       <c r="C39" s="21">
         <v>16629.968800565643</v>
       </c>
       <c r="D39" s="34">
         <f>SD_Tabak!F39</f>
-        <v>7943900</v>
+        <v>7944611</v>
       </c>
       <c r="E39" s="18">
         <f t="shared" si="0"/>
-        <v>2.0934262516604744E-3</v>
+        <v>2.0932389012584306E-3</v>
       </c>
       <c r="G39" s="41"/>
     </row>
     <row r="40" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="15">
         <v>12588.097045741219</v>
       </c>
       <c r="C40" s="21">
         <v>16408.829756558986</v>
       </c>
       <c r="D40" s="34">
         <f>SD_Tabak!F40</f>
-        <v>8223415.9999999991</v>
+        <v>8221668</v>
       </c>
       <c r="E40" s="18">
         <f t="shared" si="0"/>
-        <v>1.9953787764791404E-3</v>
+        <v>1.9958030118169432E-3</v>
       </c>
       <c r="G40" s="41"/>
     </row>
     <row r="41" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="15">
         <v>19520.126402443071</v>
       </c>
       <c r="C41" s="21">
         <v>16856.569520805137</v>
       </c>
       <c r="D41" s="34">
         <f>SD_Tabak!F41</f>
-        <v>8289740</v>
+        <v>8291251</v>
       </c>
       <c r="E41" s="18">
         <f t="shared" si="0"/>
-        <v>2.0334255984874238E-3</v>
+        <v>2.0330550264134007E-3</v>
       </c>
       <c r="G41" s="41"/>
     </row>
     <row r="42" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="15">
         <v>21388.218357232956</v>
       </c>
       <c r="C42" s="21">
         <v>17851.803660016434</v>
       </c>
       <c r="D42" s="34">
         <f>SD_Tabak!F42</f>
-        <v>8443654</v>
+        <v>8444320</v>
       </c>
       <c r="E42" s="18">
         <f t="shared" si="0"/>
-        <v>2.114227283592676E-3</v>
+        <v>2.1140605353677307E-3</v>
       </c>
       <c r="G42" s="41"/>
     </row>
     <row r="43" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="15">
         <v>13997.728052512779</v>
       </c>
       <c r="C43" s="21">
         <v>16207.696234768011</v>
       </c>
       <c r="D43" s="34">
         <f>SD_Tabak!F43</f>
-        <v>8562056</v>
+        <v>8561972</v>
       </c>
       <c r="E43" s="18">
         <f t="shared" si="0"/>
-        <v>1.8929677912370593E-3</v>
+        <v>1.8929863628108117E-3</v>
       </c>
       <c r="G43" s="41"/>
     </row>
     <row r="44" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="15">
         <v>12901.696308836219</v>
       </c>
       <c r="C44" s="21">
         <v>16450.976227615887</v>
       </c>
       <c r="D44" s="34">
         <f>SD_Tabak!F44</f>
-        <v>8587660</v>
+        <v>8588570</v>
       </c>
       <c r="E44" s="18">
         <f t="shared" si="0"/>
-        <v>1.9156529517488916E-3</v>
+        <v>1.9154499791718396E-3</v>
       </c>
       <c r="G44" s="41"/>
     </row>
     <row r="45" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="15">
         <v>18940.042387638587</v>
       </c>
       <c r="C45" s="21">
         <v>16658.416288135566</v>
       </c>
       <c r="D45" s="34">
         <f>SD_Tabak!F45</f>
-        <v>8718665</v>
+        <v>8718869</v>
       </c>
       <c r="E45" s="18">
         <f t="shared" si="0"/>
-        <v>1.9106613556244638E-3</v>
+        <v>1.9106166508678552E-3</v>
       </c>
       <c r="G45" s="41"/>
     </row>
     <row r="46" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="15">
         <v>20646.291916284936</v>
       </c>
       <c r="C46" s="21">
         <v>16970.112051809843</v>
       </c>
       <c r="D46" s="34">
         <f>SD_Tabak!F46</f>
-        <v>8887819</v>
+        <v>8886569</v>
       </c>
       <c r="E46" s="18">
         <f t="shared" si="0"/>
-        <v>1.9093674220649456E-3</v>
+        <v>1.9096359969533623E-3</v>
       </c>
       <c r="G46" s="41"/>
     </row>
     <row r="47" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="32" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="15">
         <v>13383.263971320455</v>
       </c>
       <c r="C47" s="21">
         <v>15968.383052355774</v>
       </c>
       <c r="D47" s="34">
         <f>SD_Tabak!F47</f>
-        <v>8982837</v>
+        <v>8983074</v>
       </c>
       <c r="E47" s="18">
         <f t="shared" si="0"/>
-        <v>1.7776547712438479E-3</v>
+        <v>1.7776078714653552E-3</v>
       </c>
       <c r="G47" s="41"/>
     </row>
     <row r="48" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B48" s="15">
         <v>11461.053754232225</v>
       </c>
       <c r="C48" s="21">
-        <v>15349.315089828</v>
+        <v>15347.698079922</v>
       </c>
       <c r="D48" s="34">
         <f>SD_Tabak!F48</f>
-        <v>9160630</v>
+        <v>9160362</v>
       </c>
       <c r="E48" s="18">
         <f t="shared" si="0"/>
-        <v>1.6755741788313685E-3</v>
+        <v>1.6754466777537831E-3</v>
       </c>
       <c r="G48" s="42"/>
     </row>
     <row r="49" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="32" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="15">
         <v>18581.392119763659</v>
       </c>
       <c r="C49" s="21">
-        <v>15588.913655318001</v>
+        <v>15589.211102994001</v>
       </c>
       <c r="D49" s="34">
         <f>SD_Tabak!F49</f>
-        <v>9330607</v>
+        <v>9329683</v>
       </c>
       <c r="E49" s="18">
         <f t="shared" si="0"/>
-        <v>1.6707287805946603E-3</v>
+        <v>1.6709261293222932E-3</v>
       </c>
       <c r="G49" s="42"/>
     </row>
     <row r="50" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="32" t="s">
         <v>52</v>
       </c>
       <c r="B50" s="15">
         <v>20844.290612759742</v>
       </c>
       <c r="C50" s="21">
-        <v>17269.988306824001</v>
+        <v>17269.781970543001</v>
       </c>
       <c r="D50" s="34">
         <f>SD_Tabak!F50</f>
-        <v>9436618</v>
+        <v>9437145</v>
       </c>
       <c r="E50" s="18">
         <f t="shared" si="0"/>
-        <v>1.8301035717270743E-3</v>
+        <v>1.8299795086907111E-3</v>
       </c>
       <c r="G50" s="42"/>
     </row>
     <row r="51" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="32" t="s">
         <v>53</v>
       </c>
       <c r="B51" s="15">
         <v>13816.059317533027</v>
       </c>
       <c r="C51" s="21">
-        <v>16659.335976861999</v>
+        <v>16658.865710702001</v>
       </c>
       <c r="D51" s="34">
         <f>SD_Tabak!F51</f>
-        <v>9619025</v>
+        <v>9619163</v>
       </c>
       <c r="E51" s="18">
         <f t="shared" si="0"/>
-        <v>1.7319152384843578E-3</v>
+        <v>1.7318415033305914E-3</v>
       </c>
       <c r="G51" s="42"/>
     </row>
     <row r="52" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B52" s="15">
         <v>12687.491319790215</v>
       </c>
       <c r="C52" s="21">
-        <v>16531.516403973001</v>
+        <v>16530.159322248997</v>
       </c>
       <c r="D52" s="34">
         <f>SD_Tabak!F52</f>
-        <v>9827510</v>
+        <v>9827326</v>
       </c>
       <c r="E52" s="18">
         <f t="shared" si="0"/>
-        <v>1.6821673449299976E-3</v>
+        <v>1.6820607479846499E-3</v>
       </c>
       <c r="G52" s="42"/>
     </row>
     <row r="53" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="32" t="s">
         <v>55</v>
       </c>
       <c r="B53" s="15">
         <v>19542.459219279026</v>
       </c>
       <c r="C53" s="21">
-        <v>16581.019894926998</v>
+        <v>16581.246870288</v>
       </c>
       <c r="D53" s="34">
         <f>SD_Tabak!F53</f>
-        <v>10008416</v>
+        <v>10008676</v>
       </c>
       <c r="E53" s="18">
         <f t="shared" si="0"/>
-        <v>1.6567077042887704E-3</v>
+        <v>1.6566873450882015E-3</v>
       </c>
       <c r="G53" s="42"/>
     </row>
     <row r="54" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B54" s="15">
         <v>19805.669488149771</v>
       </c>
       <c r="C54" s="21">
-        <v>16251.755424226001</v>
+        <v>16251.382271260001</v>
       </c>
       <c r="D54" s="34">
         <f>SD_Tabak!F54</f>
-        <v>10215889</v>
+        <v>10216468</v>
       </c>
       <c r="E54" s="18">
         <f t="shared" si="0"/>
-        <v>1.5908312457414133E-3</v>
+        <v>1.5907045635791157E-3</v>
       </c>
       <c r="G54" s="42"/>
     </row>
     <row r="55" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B55" s="15">
         <v>14312.054189072562</v>
       </c>
       <c r="C55" s="21">
-        <v>15710.796625963001</v>
+        <v>15710.978331746999</v>
       </c>
       <c r="D55" s="34">
         <f>SD_Tabak!F55</f>
-        <v>10461505</v>
+        <v>10460965</v>
       </c>
       <c r="E55" s="18">
         <f t="shared" si="0"/>
-        <v>1.5017721280029021E-3</v>
+        <v>1.5018670200834243E-3</v>
       </c>
       <c r="G55" s="42"/>
     </row>
     <row r="56" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B56" s="15">
         <v>12501.712607050385</v>
       </c>
       <c r="C56" s="21">
-        <v>16200.131627558001</v>
+        <v>16203.856061815</v>
       </c>
       <c r="D56" s="34">
         <f>SD_Tabak!F56</f>
-        <v>10627277</v>
+        <v>10627074</v>
       </c>
       <c r="E56" s="18">
         <f t="shared" si="0"/>
-        <v>1.5243915847453682E-3</v>
+        <v>1.5247711704854036E-3</v>
       </c>
       <c r="G56" s="42"/>
     </row>
     <row r="57" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B57" s="15">
         <v>18763.610237004581</v>
       </c>
       <c r="C57" s="21">
-        <v>15880.430620583</v>
+        <v>15880.617642191</v>
       </c>
       <c r="D57" s="34">
         <f>SD_Tabak!F57</f>
-        <v>10763318</v>
+        <v>10764198</v>
       </c>
       <c r="E57" s="18">
         <f t="shared" si="0"/>
-        <v>1.4754214843957041E-3</v>
+        <v>1.4753182394258264E-3</v>
       </c>
       <c r="G57" s="42"/>
     </row>
     <row r="58" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B58" s="15">
         <v>19368.881530903538</v>
       </c>
       <c r="C58" s="21">
-        <v>15681.914355319001</v>
+        <v>15682.009614422001</v>
       </c>
       <c r="D58" s="34">
         <f>SD_Tabak!F58</f>
-        <v>10955220</v>
+        <v>10954616</v>
       </c>
       <c r="E58" s="18">
         <f t="shared" si="0"/>
-        <v>1.4314559046115917E-3</v>
+        <v>1.4315435259822892E-3</v>
       </c>
       <c r="G58" s="42"/>
     </row>
     <row r="59" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="32" t="s">
         <v>61</v>
       </c>
       <c r="B59" s="15">
         <v>13265.292527939322</v>
       </c>
       <c r="C59" s="21">
-        <v>15826.024403658001</v>
+        <v>15826.134263131</v>
       </c>
       <c r="D59" s="34">
         <f>SD_Tabak!F59</f>
-        <v>11071378</v>
+        <v>11071274</v>
       </c>
       <c r="E59" s="18">
         <f t="shared" si="0"/>
-        <v>1.4294538948681909E-3</v>
+        <v>1.4294772456296357E-3</v>
       </c>
       <c r="G59" s="42"/>
     </row>
     <row r="60" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B60" s="15">
         <v>11047.528200000001</v>
       </c>
       <c r="C60" s="21">
-        <v>14979.623562313001</v>
+        <v>14978.280323543999</v>
       </c>
       <c r="D60" s="34">
         <f>SD_Tabak!F60</f>
-        <v>10760599</v>
+        <v>10760761</v>
       </c>
       <c r="E60" s="18">
         <f t="shared" si="0"/>
-        <v>1.3920808276856151E-3</v>
+        <v>1.3919350428416724E-3</v>
       </c>
       <c r="G60" s="42"/>
     </row>
     <row r="61" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="32" t="s">
         <v>63</v>
       </c>
       <c r="B61" s="15">
         <v>17094.989609999997</v>
       </c>
       <c r="C61" s="21">
-        <v>14273.713208584</v>
+        <v>14274.018002902998</v>
       </c>
       <c r="D61" s="34">
         <f>SD_Tabak!F61</f>
-        <v>10872313</v>
+        <v>10871077</v>
       </c>
       <c r="E61" s="18">
         <f t="shared" si="0"/>
-        <v>1.3128497320288701E-3</v>
+        <v>1.31302703521491E-3</v>
       </c>
       <c r="G61" s="42"/>
     </row>
     <row r="62" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B62" s="15">
         <v>18407.988740000001</v>
       </c>
       <c r="C62" s="21">
-        <v>14784.670354939</v>
+        <v>14784.375788095</v>
       </c>
       <c r="D62" s="34">
         <f>SD_Tabak!F62</f>
-        <v>10872985</v>
+        <v>10873278</v>
       </c>
       <c r="E62" s="18">
         <f t="shared" si="0"/>
-        <v>1.3597618643766179E-3</v>
+        <v>1.3596981322555168E-3</v>
       </c>
       <c r="G62" s="42"/>
     </row>
     <row r="63" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="32" t="s">
         <v>65</v>
       </c>
       <c r="B63" s="15">
         <v>11616.62628</v>
       </c>
       <c r="C63" s="21">
-        <v>14097.611090940001</v>
+        <v>14097.750517380999</v>
       </c>
       <c r="D63" s="34">
         <f>SD_Tabak!F63</f>
-        <v>10890403</v>
+        <v>10891337</v>
       </c>
       <c r="E63" s="18">
         <f t="shared" si="0"/>
-        <v>1.2944985682292933E-3</v>
+        <v>1.2944003585033683E-3</v>
       </c>
       <c r="G63" s="42"/>
     </row>
     <row r="64" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B64" s="15">
         <v>10717.969109999998</v>
       </c>
       <c r="C64" s="21">
-        <v>14610.013065723</v>
+        <v>14608.960962686999</v>
       </c>
       <c r="D64" s="34">
         <f>SD_Tabak!F64</f>
-        <v>10976491</v>
+        <v>10976396</v>
       </c>
       <c r="E64" s="18">
         <f t="shared" si="0"/>
-        <v>1.331027654076608E-3</v>
+        <v>1.3309433226249307E-3</v>
       </c>
       <c r="G64" s="42"/>
     </row>
     <row r="65" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="32" t="s">
         <v>67</v>
       </c>
       <c r="B65" s="15">
         <v>15407.547129999997</v>
       </c>
       <c r="C65" s="21">
-        <v>12645.348652416</v>
+        <v>12645.691940933</v>
       </c>
       <c r="D65" s="34">
         <f>SD_Tabak!F65</f>
-        <v>10981302</v>
+        <v>10982404</v>
       </c>
       <c r="E65" s="18">
         <f t="shared" si="0"/>
-        <v>1.151534549584011E-3</v>
+        <v>1.1514502599734083E-3</v>
       </c>
       <c r="G65" s="42"/>
     </row>
     <row r="66" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B66" s="15">
         <v>17720.700769999999</v>
       </c>
       <c r="C66" s="21">
-        <v>14148.300229465001</v>
+        <v>14147.727566152</v>
       </c>
       <c r="D66" s="34">
         <f>SD_Tabak!F66</f>
-        <v>11011756</v>
+        <v>11011593</v>
       </c>
       <c r="E66" s="18">
         <f t="shared" si="0"/>
-        <v>1.2848359725247274E-3</v>
+        <v>1.2848029859214738E-3</v>
       </c>
       <c r="G66" s="42"/>
     </row>
     <row r="67" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="32" t="s">
         <v>69</v>
       </c>
       <c r="B67" s="15">
         <v>12000.258699999998</v>
       </c>
       <c r="C67" s="21">
-        <v>14426.780158193998</v>
+        <v>14426.920637693998</v>
       </c>
       <c r="D67" s="34">
         <f>SD_Tabak!F67</f>
-        <v>10952673</v>
+        <v>10952211</v>
       </c>
       <c r="E67" s="18">
         <f t="shared" si="0"/>
-        <v>1.3171926303464003E-3</v>
+        <v>1.3172610204180688E-3</v>
       </c>
       <c r="G67" s="42"/>
     </row>
     <row r="68" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B68" s="15">
         <v>10363.107719999998</v>
       </c>
       <c r="C68" s="21">
-        <v>14173.561077351002</v>
+        <v>14172.620251872</v>
       </c>
       <c r="D68" s="34">
         <f>SD_Tabak!F68</f>
-        <v>10807397</v>
+        <v>10808050</v>
       </c>
       <c r="E68" s="18">
-        <f t="shared" ref="E68:E127" si="1">C68/D68</f>
-        <v>1.3114685319093027E-3</v>
+        <f t="shared" ref="E68:E128" si="1">C68/D68</f>
+        <v>1.3113022471095157E-3</v>
       </c>
       <c r="G68" s="42"/>
     </row>
     <row r="69" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B69" s="15">
         <v>17674.584940000001</v>
       </c>
       <c r="C69" s="21">
-        <v>14980.490064931999</v>
+        <v>14980.959831705997</v>
       </c>
       <c r="D69" s="34">
         <f>SD_Tabak!F69</f>
-        <v>10772638</v>
+        <v>10772312</v>
       </c>
       <c r="E69" s="18">
         <f t="shared" si="1"/>
-        <v>1.3906055383028743E-3</v>
+        <v>1.3906912306017498E-3</v>
       </c>
       <c r="G69" s="42"/>
     </row>
     <row r="70" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A70" s="32" t="s">
         <v>72</v>
       </c>
       <c r="B70" s="15">
         <v>17613.309599999997</v>
       </c>
       <c r="C70" s="21">
-        <v>14137.435711069</v>
+        <v>14136.650654265002</v>
       </c>
       <c r="D70" s="34">
         <f>SD_Tabak!F70</f>
-        <v>10766181</v>
+        <v>10765806</v>
       </c>
       <c r="E70" s="18">
         <f t="shared" si="1"/>
-        <v>1.3131337575570203E-3</v>
+        <v>1.3131065759744325E-3</v>
       </c>
       <c r="G70" s="42"/>
     </row>
     <row r="71" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A71" s="32" t="s">
         <v>73</v>
       </c>
       <c r="B71" s="15">
         <v>12008.678349999998</v>
       </c>
       <c r="C71" s="21">
-        <v>14545.962674353999</v>
+        <v>14545.287498846999</v>
       </c>
       <c r="D71" s="34">
         <f>SD_Tabak!F71</f>
-        <v>10799227</v>
+        <v>10799394</v>
       </c>
       <c r="E71" s="18">
         <f t="shared" si="1"/>
-        <v>1.3469448021005577E-3</v>
+        <v>1.3468614534155343E-3</v>
       </c>
       <c r="G71" s="42"/>
     </row>
     <row r="72" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A72" s="32" t="s">
         <v>74</v>
       </c>
       <c r="B72" s="15">
         <v>10356.543889999999</v>
       </c>
       <c r="C72" s="21">
-        <v>13825.969604985001</v>
+        <v>13830.544030289999</v>
       </c>
       <c r="D72" s="34">
         <f>SD_Tabak!F72</f>
-        <v>10893420</v>
+        <v>10892738</v>
       </c>
       <c r="E72" s="18">
         <f t="shared" si="1"/>
-        <v>1.2692037583224554E-3</v>
+        <v>1.2697031756652918E-3</v>
       </c>
       <c r="G72" s="42"/>
     </row>
     <row r="73" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A73" s="32" t="s">
         <v>75</v>
       </c>
       <c r="B73" s="15">
         <v>16847.21888</v>
       </c>
       <c r="C73" s="21">
-        <v>14161.307077460999</v>
+        <v>14161.813104503999</v>
       </c>
       <c r="D73" s="34">
         <f>SD_Tabak!F73</f>
-        <v>10861147</v>
+        <v>10861871</v>
       </c>
       <c r="E73" s="18">
         <f t="shared" si="1"/>
-        <v>1.3038500516990516E-3</v>
+        <v>1.3038097308008905E-3</v>
       </c>
       <c r="G73" s="42"/>
     </row>
     <row r="74" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A74" s="32" t="s">
         <v>76</v>
       </c>
       <c r="B74" s="15">
         <v>17563.419840000002</v>
       </c>
       <c r="C74" s="21">
-        <v>14376.469410222</v>
+        <v>14374.776662011001</v>
       </c>
       <c r="D74" s="34">
         <f>SD_Tabak!F74</f>
-        <v>10841437</v>
+        <v>10841882</v>
       </c>
       <c r="E74" s="18">
         <f t="shared" si="1"/>
-        <v>1.3260667760391911E-3</v>
+        <v>1.3258562177683728E-3</v>
       </c>
       <c r="G74" s="42"/>
     </row>
     <row r="75" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A75" s="32" t="s">
         <v>77</v>
       </c>
       <c r="B75" s="15">
         <v>11326.904539999996</v>
       </c>
       <c r="C75" s="21">
-        <v>13537.957794603999</v>
+        <v>13538.200971871</v>
       </c>
       <c r="D75" s="34">
         <f>SD_Tabak!F75</f>
-        <v>10795130</v>
+        <v>10794607</v>
       </c>
       <c r="E75" s="18">
         <f t="shared" si="1"/>
-        <v>1.2540801078452968E-3</v>
+        <v>1.2541633958393298E-3</v>
       </c>
       <c r="G75" s="42"/>
     </row>
     <row r="76" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A76" s="32" t="s">
         <v>78</v>
       </c>
       <c r="B76" s="15">
         <v>10389.068239999999</v>
       </c>
       <c r="C76" s="21">
-        <v>14091.001479831</v>
+        <v>14089.829838292</v>
       </c>
       <c r="D76" s="34">
         <f>SD_Tabak!F76</f>
-        <v>10650173</v>
+        <v>10651297</v>
       </c>
       <c r="E76" s="18">
         <f t="shared" si="1"/>
-        <v>1.3230772382599794E-3</v>
+        <v>1.3228276179222118E-3</v>
       </c>
       <c r="G76" s="42"/>
     </row>
     <row r="77" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A77" s="32" t="s">
         <v>79</v>
       </c>
       <c r="B77" s="15">
         <v>16540.290919999999</v>
       </c>
       <c r="C77" s="21">
-        <v>13786.818725302001</v>
+        <v>13787.548874181</v>
       </c>
       <c r="D77" s="34">
         <f>SD_Tabak!F77</f>
-        <v>10667483</v>
+        <v>10666693</v>
       </c>
       <c r="E77" s="18">
         <f t="shared" si="1"/>
-        <v>1.2924153453351649E-3</v>
+        <v>1.2925795158987888E-3</v>
       </c>
       <c r="G77" s="42"/>
     </row>
     <row r="78" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A78" s="32" t="s">
         <v>80</v>
       </c>
       <c r="B78" s="15">
         <v>16910.459330000002</v>
       </c>
       <c r="C78" s="21">
-        <v>13680.000724504</v>
+        <v>13679.265184234</v>
       </c>
       <c r="D78" s="34">
         <f>SD_Tabak!F78</f>
-        <v>10657882</v>
+        <v>10657540</v>
       </c>
       <c r="E78" s="18">
         <f t="shared" si="1"/>
-        <v>1.2835571574637437E-3</v>
+        <v>1.283529330805608E-3</v>
       </c>
       <c r="G78" s="42"/>
     </row>
     <row r="79" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A79" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B79" s="15">
         <v>11896.000179999999</v>
       </c>
       <c r="C79" s="21">
-        <v>14097.967464412002</v>
+        <v>14098.075095414002</v>
       </c>
       <c r="D79" s="34">
         <f>SD_Tabak!F79</f>
-        <v>10684557</v>
+        <v>10684704</v>
       </c>
       <c r="E79" s="18">
         <f t="shared" si="1"/>
-        <v>1.3194714076037034E-3</v>
+        <v>1.3194633277079087E-3</v>
       </c>
       <c r="G79" s="42"/>
     </row>
     <row r="80" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A80" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B80" s="15">
         <v>10536.935759999998</v>
       </c>
       <c r="C80" s="21">
-        <v>14219.294385177</v>
+        <v>14217.842325782</v>
       </c>
       <c r="D80" s="34">
         <f>SD_Tabak!F80</f>
-        <v>10792427</v>
+        <v>10791560</v>
       </c>
       <c r="E80" s="18">
         <f t="shared" si="1"/>
-        <v>1.3175251855006293E-3</v>
+        <v>1.3174964811187631E-3</v>
       </c>
       <c r="F80" s="39"/>
       <c r="G80" s="42"/>
     </row>
     <row r="81" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A81" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B81" s="15">
         <v>16782.540549999998</v>
       </c>
       <c r="C81" s="21">
-        <v>14039.935792546001</v>
+        <v>14040.976749748001</v>
       </c>
       <c r="D81" s="34">
         <f>SD_Tabak!F81</f>
-        <v>10830523</v>
+        <v>10830597</v>
       </c>
       <c r="E81" s="18">
         <f t="shared" si="1"/>
-        <v>1.296330361197331E-3</v>
+        <v>1.2964176166602821E-3</v>
       </c>
       <c r="F81" s="39"/>
       <c r="G81" s="42"/>
     </row>
     <row r="82" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A82" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B82" s="15">
         <v>16034.705910000001</v>
       </c>
       <c r="C82" s="21">
-        <v>12932.580750130001</v>
+        <v>12931.965683816001</v>
       </c>
       <c r="D82" s="34">
         <f>SD_Tabak!F82</f>
-        <v>10883543</v>
+        <v>10883832</v>
       </c>
       <c r="E82" s="18">
         <f t="shared" si="1"/>
-        <v>1.1882693668899917E-3</v>
+        <v>1.1881813026713387E-3</v>
       </c>
       <c r="F82" s="39"/>
       <c r="G82" s="42"/>
     </row>
     <row r="83" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A83" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B83" s="15">
         <v>12085.380690000002</v>
       </c>
       <c r="C83" s="21">
-        <v>14292.334116865</v>
+        <v>14292.233395492</v>
       </c>
       <c r="D83" s="34">
         <f>SD_Tabak!F83</f>
-        <v>10962117</v>
+        <v>10962285</v>
       </c>
       <c r="E83" s="18">
         <f t="shared" si="1"/>
-        <v>1.3037932469490154E-3</v>
+        <v>1.303764077972065E-3</v>
       </c>
       <c r="F83" s="39"/>
       <c r="G83" s="42"/>
     </row>
     <row r="84" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A84" s="32" t="s">
         <v>86</v>
       </c>
       <c r="B84" s="15">
         <v>11037.291229999999</v>
       </c>
       <c r="C84" s="21">
-        <v>14618.366082093</v>
+        <v>14616.562278978001</v>
       </c>
       <c r="D84" s="34">
         <f>SD_Tabak!F84</f>
-        <v>11048364</v>
+        <v>11048763</v>
       </c>
       <c r="E84" s="18">
         <f t="shared" si="1"/>
-        <v>1.3231249515397031E-3</v>
+        <v>1.3229139116277542E-3</v>
       </c>
       <c r="F84" s="39"/>
       <c r="G84" s="42"/>
     </row>
     <row r="85" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A85" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B85" s="15">
         <v>16391.722389999999</v>
       </c>
       <c r="C85" s="21">
-        <v>13622.571982697002</v>
+        <v>13624.131081271</v>
       </c>
       <c r="D85" s="34">
         <f>SD_Tabak!F85</f>
-        <v>11162710</v>
+        <v>11162542</v>
       </c>
       <c r="E85" s="18">
         <f t="shared" si="1"/>
-        <v>1.2203642289996786E-3</v>
+        <v>1.2205222682495618E-3</v>
       </c>
       <c r="F85" s="39"/>
       <c r="G85" s="42"/>
     </row>
     <row r="86" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A86" s="32" t="s">
         <v>88</v>
       </c>
       <c r="B86" s="15">
         <v>17607.857829999997</v>
       </c>
       <c r="C86" s="21">
-        <v>14658.750962511</v>
+        <v>14658.267680918001</v>
       </c>
       <c r="D86" s="34">
         <f>SD_Tabak!F86</f>
-        <v>11275205</v>
+        <v>11275031</v>
       </c>
       <c r="E86" s="18">
         <f t="shared" si="1"/>
-        <v>1.3000873121607102E-3</v>
+        <v>1.3000645125426265E-3</v>
       </c>
       <c r="G86" s="42"/>
     </row>
     <row r="87" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A87" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B87" s="15">
         <v>12210.449939999999</v>
       </c>
       <c r="C87" s="21">
-        <v>14430.998053949001</v>
+        <v>14430.474729071</v>
       </c>
       <c r="D87" s="34">
         <f>SD_Tabak!F87</f>
-        <v>11357627</v>
+        <v>11357725</v>
       </c>
       <c r="E87" s="18">
         <f t="shared" si="1"/>
-        <v>1.2705997523909706E-3</v>
+        <v>1.2705427124772787E-3</v>
       </c>
       <c r="G87" s="42"/>
     </row>
     <row r="88" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A88" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B88" s="15">
         <v>10838.64875</v>
       </c>
       <c r="C88" s="21">
-        <v>13995.622138489998</v>
+        <v>13998.963722060998</v>
       </c>
       <c r="D88" s="34">
         <f>SD_Tabak!F88</f>
-        <v>11453304</v>
+        <v>11452712</v>
       </c>
       <c r="E88" s="18">
         <f t="shared" si="1"/>
-        <v>1.2219724665031154E-3</v>
+        <v>1.2223274035059119E-3</v>
       </c>
       <c r="F88" s="40"/>
       <c r="G88" s="43"/>
     </row>
     <row r="89" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A89" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B89" s="15">
         <v>17161.138340000001</v>
       </c>
       <c r="C89" s="21">
-        <v>14390.623724161</v>
+        <v>14392.93005474</v>
       </c>
       <c r="D89" s="34">
         <f>SD_Tabak!F89</f>
-        <v>11538526</v>
+        <v>11538908</v>
       </c>
       <c r="E89" s="18">
         <f t="shared" si="1"/>
-        <v>1.2471804218459966E-3</v>
+        <v>1.2473390077067951E-3</v>
       </c>
       <c r="F89" s="40"/>
       <c r="G89" s="43"/>
     </row>
     <row r="90" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A90" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B90" s="15">
         <v>17091.27102</v>
       </c>
       <c r="C90" s="21">
-        <v>14230.525372255997</v>
+        <v>14229.75453713</v>
       </c>
       <c r="D90" s="34">
         <f>SD_Tabak!F90</f>
-        <v>11665847</v>
+        <v>11665956</v>
       </c>
       <c r="E90" s="18">
         <f t="shared" si="1"/>
-        <v>1.2198450204478077E-3</v>
+        <v>1.2197675473085961E-3</v>
       </c>
       <c r="F90" s="40"/>
       <c r="G90" s="43"/>
     </row>
     <row r="91" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A91" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B91" s="15">
         <v>11627.138829999996</v>
       </c>
       <c r="C91" s="21">
-        <v>14097.261335341</v>
+        <v>14096.078426009999</v>
       </c>
       <c r="D91" s="34">
         <f>SD_Tabak!F91</f>
-        <v>11848581</v>
+        <v>11848654</v>
       </c>
       <c r="E91" s="18">
         <f t="shared" si="1"/>
-        <v>1.1897847797420636E-3</v>
+        <v>1.1896776145214468E-3</v>
       </c>
       <c r="F91" s="40"/>
       <c r="G91" s="43"/>
     </row>
     <row r="92" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A92" s="32" t="s">
         <v>94</v>
       </c>
       <c r="B92" s="15">
         <v>11567.742180000001</v>
       </c>
       <c r="C92" s="21">
-        <v>14704.577073625998</v>
+        <v>14702.657572893999</v>
       </c>
       <c r="D92" s="34">
         <f>SD_Tabak!F92</f>
-        <v>12069042</v>
+        <v>12069346</v>
       </c>
       <c r="E92" s="18">
         <f t="shared" si="1"/>
-        <v>1.2183715222489075E-3</v>
+        <v>1.218181794845719E-3</v>
       </c>
       <c r="F92" s="40"/>
       <c r="G92" s="44"/>
     </row>
     <row r="93" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A93" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B93" s="15">
         <v>16734.554750000003</v>
       </c>
       <c r="C93" s="21">
-        <v>13989.056105927</v>
+        <v>13991.942986079001</v>
       </c>
       <c r="D93" s="34">
         <f>SD_Tabak!F93</f>
-        <v>12312107</v>
+        <v>12310991</v>
       </c>
       <c r="E93" s="18">
         <f t="shared" si="1"/>
-        <v>1.1362032595986212E-3</v>
+        <v>1.1365407533868719E-3</v>
       </c>
       <c r="F93" s="40"/>
       <c r="G93" s="44"/>
     </row>
     <row r="94" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A94" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B94" s="15">
         <v>16911.487929999999</v>
       </c>
       <c r="C94" s="21">
-        <v>14238.651096705998</v>
+        <v>14237.114603417001</v>
       </c>
       <c r="D94" s="34">
         <f>SD_Tabak!F94</f>
-        <v>12453478</v>
+        <v>12453515</v>
       </c>
       <c r="E94" s="18">
         <f t="shared" si="1"/>
-        <v>1.1433473521779217E-3</v>
+        <v>1.1432205769549401E-3</v>
       </c>
       <c r="F94" s="40"/>
       <c r="G94" s="44"/>
     </row>
     <row r="95" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A95" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B95" s="15">
         <v>12077.50996000001</v>
       </c>
       <c r="C95" s="21">
-        <v>14662.854408615</v>
+        <v>14661.969219834999</v>
       </c>
       <c r="D95" s="34">
         <f>SD_Tabak!F95</f>
-        <v>12592071</v>
+        <v>12592156</v>
       </c>
       <c r="E95" s="18">
         <f t="shared" si="1"/>
-        <v>1.164451376474529E-3</v>
+        <v>1.1643732193148653E-3</v>
       </c>
       <c r="F95" s="40"/>
       <c r="G95" s="44"/>
     </row>
     <row r="96" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A96" s="32" t="s">
         <v>98</v>
       </c>
       <c r="B96" s="15">
         <v>12157.383430000002</v>
       </c>
       <c r="C96" s="21">
-        <v>15154.485869667998</v>
+        <v>15151.700733394999</v>
       </c>
       <c r="D96" s="34">
         <f>SD_Tabak!F96</f>
-        <v>12726205</v>
+        <v>12725421</v>
       </c>
       <c r="E96" s="18">
         <f t="shared" si="1"/>
-        <v>1.1908095044569846E-3</v>
+        <v>1.1906640050175941E-3</v>
       </c>
       <c r="F96" s="40"/>
       <c r="G96" s="44"/>
     </row>
     <row r="97" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A97" s="32" t="s">
         <v>99</v>
       </c>
       <c r="B97" s="15">
         <v>17580.452579999997</v>
       </c>
       <c r="C97" s="21">
-        <v>14935.832999867001</v>
+        <v>14939.077905605001</v>
       </c>
       <c r="D97" s="34">
         <f>SD_Tabak!F97</f>
-        <v>12753600</v>
+        <v>12755107</v>
       </c>
       <c r="E97" s="18">
         <f t="shared" si="1"/>
-        <v>1.1711072167754203E-3</v>
+        <v>1.1712232524278316E-3</v>
       </c>
       <c r="F97" s="40"/>
     </row>
     <row r="98" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A98" s="32" t="s">
         <v>100</v>
       </c>
       <c r="B98" s="15">
         <v>17459.413520000002</v>
       </c>
       <c r="C98" s="21">
-        <v>14684.382457447999</v>
+        <v>14683.008717523999</v>
       </c>
       <c r="D98" s="34">
         <f>SD_Tabak!F98</f>
-        <v>12914359</v>
+        <v>12913803</v>
       </c>
       <c r="E98" s="18">
         <f t="shared" si="1"/>
-        <v>1.1370585607421938E-3</v>
+        <v>1.1370011388220805E-3</v>
       </c>
       <c r="F98" s="40"/>
     </row>
     <row r="99" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A99" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B99" s="15">
         <v>12449.04689999999</v>
       </c>
       <c r="C99" s="21">
-        <v>14986.578196565999</v>
+        <v>14987.104065692998</v>
       </c>
       <c r="D99" s="34">
         <f>SD_Tabak!F99</f>
-        <v>12992052</v>
+        <v>12992040</v>
       </c>
       <c r="E99" s="18">
         <f t="shared" si="1"/>
-        <v>1.1535189511684527E-3</v>
+        <v>1.1535604928627834E-3</v>
       </c>
       <c r="F99" s="40"/>
     </row>
     <row r="100" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A100" s="32" t="s">
         <v>102</v>
       </c>
       <c r="B100" s="15">
         <v>12187.06792</v>
       </c>
       <c r="C100" s="21">
-        <v>15225.458713438002</v>
+        <v>15220.805900315001</v>
       </c>
       <c r="D100" s="34">
         <f>SD_Tabak!F100</f>
-        <v>13051624</v>
+        <v>13052595</v>
       </c>
       <c r="E100" s="18">
         <f t="shared" si="1"/>
-        <v>1.1665566456280079E-3</v>
+        <v>1.1661133973983719E-3</v>
       </c>
     </row>
     <row r="101" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A101" s="32" t="s">
         <v>103</v>
       </c>
       <c r="B101" s="15">
         <v>17215.741239999999</v>
       </c>
       <c r="C101" s="21">
-        <v>14691.723706074999</v>
+        <v>14695.048908291003</v>
       </c>
       <c r="D101" s="34">
         <f>SD_Tabak!F101</f>
-        <v>13209020</v>
+        <v>13207899</v>
       </c>
       <c r="E101" s="18">
         <f t="shared" si="1"/>
-        <v>1.1122493346270199E-3</v>
+        <v>1.1125954936732181E-3</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A102" s="32" t="s">
         <v>104</v>
       </c>
       <c r="B102" s="15">
         <v>17321.63781</v>
       </c>
       <c r="C102" s="21">
-        <v>14250.070402006</v>
+        <v>14249.903869996</v>
       </c>
       <c r="D102" s="34">
         <f>SD_Tabak!F102</f>
-        <v>13239535</v>
+        <v>13240638</v>
       </c>
       <c r="E102" s="18">
         <f t="shared" si="1"/>
-        <v>1.0763271068059414E-3</v>
+        <v>1.0762248669585258E-3</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A103" s="32" t="s">
         <v>105</v>
       </c>
       <c r="B103" s="15">
         <v>12625.681320000016</v>
       </c>
       <c r="C103" s="21">
-        <v>15223.218212652002</v>
+        <v>15224.354232202</v>
       </c>
       <c r="D103" s="34">
         <f>SD_Tabak!F103</f>
-        <v>13377848</v>
+        <v>13377055</v>
       </c>
       <c r="E103" s="18">
         <f t="shared" si="1"/>
-        <v>1.1379422320131013E-3</v>
+        <v>1.1380946129175666E-3</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A104" s="32" t="s">
         <v>106</v>
       </c>
       <c r="B104" s="15">
         <v>11668.964619999999</v>
       </c>
       <c r="C104" s="21">
-        <v>14333.415101042001</v>
+        <v>14333.253686985001</v>
       </c>
       <c r="D104" s="34">
         <f>SD_Tabak!F104</f>
-        <v>13458681</v>
+        <v>13458081</v>
       </c>
       <c r="E104" s="18">
         <f t="shared" si="1"/>
-        <v>1.0649940436987845E-3</v>
+        <v>1.0650295303606064E-3</v>
       </c>
     </row>
     <row r="105" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A105" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B105" s="15">
         <v>16830.656329999998</v>
       </c>
       <c r="C105" s="21">
-        <v>14433.090426839999</v>
+        <v>14435.904487794</v>
       </c>
       <c r="D105" s="34">
         <f>SD_Tabak!F105</f>
-        <v>12875663</v>
+        <v>12876168</v>
       </c>
       <c r="E105" s="18">
         <f t="shared" si="1"/>
-        <v>1.1209590082343721E-3</v>
+        <v>1.1211335925248877E-3</v>
       </c>
     </row>
     <row r="106" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A106" s="32" t="s">
         <v>108</v>
       </c>
       <c r="B106" s="15">
         <v>17691.803760000003</v>
       </c>
       <c r="C106" s="21">
-        <v>14523.274891472</v>
+        <v>14524.075073986</v>
       </c>
       <c r="D106" s="34">
         <f>SD_Tabak!F106</f>
-        <v>13539922</v>
+        <v>13541231</v>
       </c>
       <c r="E106" s="18">
         <f t="shared" si="1"/>
-        <v>1.0726261858430204E-3</v>
+        <v>1.072581589811591E-3</v>
       </c>
     </row>
     <row r="107" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A107" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B107" s="15">
         <v>10874.87379999999</v>
       </c>
       <c r="C107" s="21">
-        <v>13463.208074396</v>
+        <v>13464.803771408999</v>
       </c>
       <c r="D107" s="34">
         <f>SD_Tabak!F107</f>
-        <v>13383084</v>
+        <v>13382146</v>
       </c>
       <c r="E107" s="18">
         <f t="shared" si="1"/>
-        <v>1.0059869664119272E-3</v>
+        <v>1.0061767201918884E-3</v>
       </c>
     </row>
     <row r="108" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A108" s="32" t="s">
         <v>110</v>
       </c>
       <c r="B108" s="15">
         <v>10974.82101</v>
       </c>
       <c r="C108" s="21">
-        <v>13952.050543259</v>
+        <v>13945.600010853999</v>
       </c>
       <c r="D108" s="34">
         <f>SD_Tabak!F108</f>
-        <v>12940282</v>
+        <v>12939076</v>
       </c>
       <c r="E108" s="18">
         <f t="shared" si="1"/>
-        <v>1.0781875188855235E-3</v>
+        <v>1.0777894813241687E-3</v>
       </c>
     </row>
     <row r="109" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A109" s="32" t="s">
         <v>111</v>
       </c>
       <c r="B109" s="15">
         <v>15907.718049999999</v>
       </c>
       <c r="C109" s="21">
-        <v>13574.242762751001</v>
+        <v>13576.378594452999</v>
       </c>
       <c r="D109" s="34">
         <f>SD_Tabak!F109</f>
-        <v>13824194</v>
+        <v>13826108</v>
       </c>
       <c r="E109" s="18">
         <f t="shared" si="1"/>
-        <v>9.819192903941453E-4</v>
+        <v>9.8193783778146378E-4</v>
       </c>
     </row>
     <row r="110" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A110" s="32" t="s">
         <v>112</v>
       </c>
       <c r="B110" s="15">
         <v>16988.29348</v>
       </c>
       <c r="C110" s="21">
-        <v>13761.268402735001</v>
+        <v>13763.517766306999</v>
       </c>
       <c r="D110" s="34">
         <f>SD_Tabak!F110</f>
-        <v>14032888</v>
+        <v>14031651</v>
       </c>
       <c r="E110" s="18">
         <f t="shared" si="1"/>
-        <v>9.8064407003996615E-4</v>
+        <v>9.8089082790806296E-4</v>
       </c>
     </row>
     <row r="111" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A111" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B111" s="15">
         <v>11132.321000000009</v>
       </c>
       <c r="C111" s="21">
-        <v>13677.387512504001</v>
+        <v>13678.914840136</v>
       </c>
       <c r="D111" s="34">
         <f>SD_Tabak!F111</f>
-        <v>14045882</v>
+        <v>14046904</v>
       </c>
       <c r="E111" s="18">
         <f t="shared" si="1"/>
-        <v>9.7376494494998611E-4</v>
+        <v>9.7380282802075099E-4</v>
       </c>
     </row>
     <row r="112" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A112" s="32" t="s">
         <v>114</v>
       </c>
       <c r="B112" s="15">
         <v>11854.126479999999</v>
       </c>
       <c r="C112" s="21">
-        <v>14860.98080695</v>
+        <v>14853.971391120998</v>
       </c>
       <c r="D112" s="34">
         <f>SD_Tabak!F112</f>
-        <v>14162649</v>
+        <v>14163743</v>
       </c>
       <c r="E112" s="18">
         <f t="shared" si="1"/>
-        <v>1.0493079936493518E-3</v>
+        <v>1.0487320612299303E-3</v>
       </c>
     </row>
     <row r="113" spans="1:1021 1025:2046 2050:3071 3075:4096 4100:6141 6145:7166 7170:8191 8195:9216 9220:11261 11265:12286 12290:13311 13315:14336 14340:16381" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A113" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B113" s="15">
         <v>16171.91293</v>
       </c>
       <c r="C113" s="21">
-        <v>13856.330986125999</v>
+        <v>13856.791286047999</v>
       </c>
       <c r="D113" s="34">
         <f>SD_Tabak!F113</f>
-        <v>14348492</v>
+        <v>14347939</v>
       </c>
       <c r="E113" s="18">
         <f t="shared" si="1"/>
-        <v>9.6569946069078195E-4</v>
+        <v>9.65768762053421E-4</v>
       </c>
     </row>
     <row r="114" spans="1:1021 1025:2046 2050:3071 3075:4096 4100:6141 6145:7166 7170:8191 8195:9216 9220:11261 11265:12286 12290:13311 13315:14336 14340:16381" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A114" s="32" t="s">
         <v>116</v>
       </c>
       <c r="B114" s="15">
         <v>16534.586450000003</v>
       </c>
       <c r="C114" s="21">
-        <v>13343.042429175001</v>
+        <v>13347.980892026</v>
       </c>
       <c r="D114" s="34">
         <f>SD_Tabak!F114</f>
-        <v>14397479</v>
+        <v>14398818</v>
       </c>
       <c r="E114" s="18">
         <f t="shared" si="1"/>
-        <v>9.2676241647409244E-4</v>
+        <v>9.2701921032865343E-4</v>
       </c>
     </row>
     <row r="115" spans="1:1021 1025:2046 2050:3071 3075:4096 4100:6141 6145:7166 7170:8191 8195:9216 9220:11261 11265:12286 12290:13311 13315:14336 14340:16381" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A115" s="32" t="s">
         <v>117</v>
       </c>
       <c r="B115" s="15">
         <v>11783.17461</v>
       </c>
       <c r="C115" s="21">
-        <v>14478.853938037999</v>
+        <v>14483.752830711999</v>
       </c>
       <c r="D115" s="34">
         <f>SD_Tabak!F115</f>
-        <v>14604560</v>
+        <v>14602840</v>
       </c>
       <c r="E115" s="18">
         <f t="shared" si="1"/>
-        <v>9.9139268406840046E-4</v>
+        <v>9.9184493089782538E-4</v>
       </c>
     </row>
     <row r="116" spans="1:1021 1025:2046 2050:3071 3075:4096 4100:6141 6145:7166 7170:8191 8195:9216 9220:11261 11265:12286 12290:13311 13315:14336 14340:16381" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A116" s="32" t="s">
         <v>118</v>
       </c>
       <c r="B116" s="15">
         <v>9786.0502400000005</v>
       </c>
       <c r="C116" s="21">
-        <v>12578.440327408</v>
+        <v>12545.207591923001</v>
       </c>
       <c r="D116" s="34">
         <f>SD_Tabak!F116</f>
-        <v>13713835</v>
+        <v>13714441</v>
       </c>
       <c r="E116" s="18">
         <f t="shared" si="1"/>
-        <v>9.1720808420168391E-4</v>
+        <v>9.1474436267019563E-4</v>
       </c>
     </row>
     <row r="117" spans="1:1021 1025:2046 2050:3071 3075:4096 4100:6141 6145:7166 7170:8191 8195:9216 9220:11261 11265:12286 12290:13311 13315:14336 14340:16381" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A117" s="32" t="s">
         <v>119</v>
       </c>
       <c r="B117" s="15">
         <v>15441.22883</v>
       </c>
       <c r="C117" s="21">
-        <v>13098.457668714</v>
+        <v>13121.177594761</v>
       </c>
       <c r="D117" s="34">
         <f>SD_Tabak!F117</f>
-        <v>13857031</v>
+        <v>13856958</v>
       </c>
       <c r="E117" s="18">
         <f t="shared" si="1"/>
-        <v>9.4525715275617123E-4</v>
+        <v>9.469017366409713E-4</v>
       </c>
     </row>
     <row r="118" spans="1:1021 1025:2046 2050:3071 3075:4096 4100:6141 6145:7166 7170:8191 8195:9216 9220:11261 11265:12286 12290:13311 13315:14336 14340:16381" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A118" s="32" t="s">
         <v>120</v>
       </c>
       <c r="B118" s="15">
         <v>16213.981390000001</v>
       </c>
       <c r="C118" s="21">
-        <v>13343.435051454002</v>
+        <v>13350.750850877001</v>
       </c>
       <c r="D118" s="34">
         <f>SD_Tabak!F118</f>
-        <v>14063842</v>
+        <v>14061785</v>
       </c>
       <c r="E118" s="18">
         <f t="shared" si="1"/>
-        <v>9.4877594980475482E-4</v>
+        <v>9.4943500066862075E-4</v>
       </c>
     </row>
     <row r="119" spans="1:1021 1025:2046 2050:3071 3075:4096 4100:6141 6145:7166 7170:8191 8195:9216 9220:11261 11265:12286 12290:13311 13315:14336 14340:16381" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A119" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B119" s="15">
         <v>11456.381980000013</v>
       </c>
       <c r="C119" s="21">
-        <v>14073.9758219</v>
+        <v>14083.499601007001</v>
       </c>
       <c r="D119" s="34">
         <f>SD_Tabak!F119</f>
-        <v>14136433</v>
+        <v>14137167</v>
       </c>
       <c r="E119" s="18">
         <f t="shared" si="1"/>
-        <v>9.9558182901584853E-4</v>
+        <v>9.9620380809019239E-4</v>
       </c>
     </row>
     <row r="120" spans="1:1021 1025:2046 2050:3071 3075:4096 4100:6141 6145:7166 7170:8191 8195:9216 9220:11261 11265:12286 12290:13311 13315:14336 14340:16381" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A120" s="32" t="s">
         <v>122</v>
       </c>
       <c r="B120" s="15">
         <v>11259.1463</v>
       </c>
       <c r="C120" s="21">
-        <v>13935.742383092002</v>
+        <v>13869.326470569002</v>
       </c>
       <c r="D120" s="34">
         <f>SD_Tabak!F120</f>
-        <v>14352849</v>
+        <v>14352161</v>
       </c>
       <c r="E120" s="18">
         <f t="shared" si="1"/>
-        <v>9.7093910645140919E-4</v>
+        <v>9.6635806068291752E-4</v>
       </c>
     </row>
     <row r="121" spans="1:1021 1025:2046 2050:3071 3075:4096 4100:6141 6145:7166 7170:8191 8195:9216 9220:11261 11265:12286 12290:13311 13315:14336 14340:16381" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A121" s="32" t="s">
         <v>123</v>
       </c>
       <c r="B121" s="15">
         <v>16501.644</v>
       </c>
       <c r="C121" s="21">
-        <v>14117.620167474</v>
+        <v>14168.785125028</v>
       </c>
       <c r="D121" s="34">
         <f>SD_Tabak!F121</f>
-        <v>14376661</v>
+        <v>14378272</v>
       </c>
       <c r="E121" s="18">
         <f t="shared" si="1"/>
-        <v>9.8198185013015186E-4</v>
+        <v>9.8543031631534027E-4</v>
       </c>
     </row>
     <row r="122" spans="1:1021 1025:2046 2050:3071 3075:4096 4100:6141 6145:7166 7170:8191 8195:9216 9220:11261 11265:12286 12290:13311 13315:14336 14340:16381" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A122" s="32" t="s">
         <v>124</v>
       </c>
       <c r="B122" s="15">
         <v>16912.127790000002</v>
       </c>
       <c r="C122" s="21">
-        <v>13967.386661762001</v>
+        <v>13981.379944075999</v>
       </c>
       <c r="D122" s="34">
         <f>SD_Tabak!F122</f>
-        <v>14469003</v>
+        <v>14469459</v>
       </c>
       <c r="E122" s="18">
         <f t="shared" si="1"/>
-        <v>9.6533165842608507E-4</v>
+        <v>9.6626832724540704E-4</v>
       </c>
     </row>
     <row r="123" spans="1:1021 1025:2046 2050:3071 3075:4096 4100:6141 6145:7166 7170:8191 8195:9216 9220:11261 11265:12286 12290:13311 13315:14336 14340:16381" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A123" s="32" t="s">
         <v>125</v>
       </c>
       <c r="B123" s="15">
         <v>11128.995229999986</v>
       </c>
       <c r="C123" s="21">
-        <v>13487.221371217001</v>
+        <v>13505.179667459</v>
       </c>
       <c r="D123" s="34">
         <f>SD_Tabak!F123</f>
-        <v>14600100</v>
+        <v>14598769</v>
       </c>
       <c r="E123" s="18">
         <f t="shared" si="1"/>
-        <v>9.2377595846720236E-4</v>
+        <v>9.2509030504277451E-4</v>
       </c>
     </row>
     <row r="124" spans="1:1021 1025:2046 2050:3071 3075:4096 4100:6141 6145:7166 7170:8191 8195:9216 9220:11261 11265:12286 12290:13311 13315:14336 14340:16381" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A124" s="32" t="s">
         <v>126</v>
       </c>
       <c r="B124" s="15">
         <v>11020.28197</v>
       </c>
       <c r="C124" s="21">
-        <v>13982.787589127998</v>
+        <v>13858.336909649001</v>
       </c>
       <c r="D124" s="34">
         <f>SD_Tabak!F124</f>
-        <v>14519831</v>
+        <v>14481746</v>
       </c>
       <c r="E124" s="18">
         <f t="shared" si="1"/>
-        <v>9.6301310870133393E-4</v>
+        <v>9.5695207674882578E-4</v>
       </c>
     </row>
     <row r="125" spans="1:1021 1025:2046 2050:3071 3075:4096 4100:6141 6145:7166 7170:8191 8195:9216 9220:11261 11265:12286 12290:13311 13315:14336 14340:16381" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A125" s="32" t="s">
         <v>127</v>
       </c>
       <c r="B125" s="15">
         <v>15888.526249999999</v>
       </c>
       <c r="C125" s="21">
-        <v>13462.493629803001</v>
+        <v>13552.965791890998</v>
       </c>
       <c r="D125" s="34">
         <f>SD_Tabak!F125</f>
-        <v>14565637</v>
+        <v>14550943</v>
       </c>
       <c r="E125" s="18">
         <f t="shared" si="1"/>
-        <v>9.2426398033968588E-4</v>
+        <v>9.3141494622657776E-4</v>
       </c>
       <c r="F125" s="14"/>
       <c r="J125" s="23"/>
       <c r="K125" s="14"/>
       <c r="O125" s="23"/>
       <c r="P125" s="14"/>
       <c r="T125" s="23"/>
       <c r="U125" s="14"/>
       <c r="Y125" s="23"/>
       <c r="Z125" s="14"/>
       <c r="AD125" s="23"/>
       <c r="AE125" s="14"/>
       <c r="AI125" s="23"/>
       <c r="AJ125" s="14"/>
       <c r="AN125" s="23"/>
       <c r="AO125" s="14"/>
       <c r="AS125" s="23"/>
       <c r="AT125" s="14"/>
       <c r="AX125" s="23"/>
       <c r="AY125" s="14"/>
       <c r="BC125" s="23"/>
       <c r="BD125" s="14"/>
       <c r="BH125" s="23"/>
       <c r="BI125" s="14"/>
       <c r="BM125" s="23"/>
@@ -20929,59 +21139,59 @@
       <c r="XDQ125" s="23"/>
       <c r="XDR125" s="14"/>
       <c r="XDV125" s="23"/>
       <c r="XDW125" s="14"/>
       <c r="XEA125" s="23"/>
       <c r="XEB125" s="14"/>
       <c r="XEF125" s="23"/>
       <c r="XEG125" s="14"/>
       <c r="XEK125" s="23"/>
       <c r="XEL125" s="14"/>
       <c r="XEP125" s="23"/>
       <c r="XEQ125" s="14"/>
       <c r="XEU125" s="23"/>
       <c r="XEV125" s="14"/>
       <c r="XEZ125" s="23"/>
       <c r="XFA125" s="14"/>
     </row>
     <row r="126" spans="1:1021 1025:2046 2050:3071 3075:4096 4100:6141 6145:7166 7170:8191 8195:9216 9220:11261 11265:12286 12290:13311 13315:14336 14340:16381" s="15" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A126" s="32" t="s">
         <v>128</v>
       </c>
       <c r="B126" s="15">
         <v>15297.502859999999</v>
       </c>
       <c r="C126" s="21">
-        <v>12431.555906386</v>
+        <v>12452.014729263999</v>
       </c>
       <c r="D126" s="34">
         <f>SD_Tabak!F126</f>
-        <v>14509414</v>
+        <v>14518956</v>
       </c>
       <c r="E126" s="18">
         <f t="shared" si="1"/>
-        <v>8.5679241810771955E-4</v>
+        <v>8.5763843690028394E-4</v>
       </c>
       <c r="F126" s="14"/>
       <c r="J126" s="23"/>
       <c r="K126" s="14"/>
       <c r="O126" s="23"/>
       <c r="P126" s="14"/>
       <c r="T126" s="23"/>
       <c r="U126" s="14"/>
       <c r="Y126" s="23"/>
       <c r="Z126" s="14"/>
       <c r="AD126" s="23"/>
       <c r="AE126" s="14"/>
       <c r="AI126" s="23"/>
       <c r="AJ126" s="14"/>
       <c r="AN126" s="23"/>
       <c r="AO126" s="14"/>
       <c r="AS126" s="23"/>
       <c r="AT126" s="14"/>
       <c r="AX126" s="23"/>
       <c r="AY126" s="14"/>
       <c r="BC126" s="23"/>
       <c r="BD126" s="14"/>
       <c r="BH126" s="23"/>
       <c r="BI126" s="14"/>
       <c r="BM126" s="23"/>
@@ -27499,2653 +27709,2691 @@
       <c r="XDQ126" s="23"/>
       <c r="XDR126" s="14"/>
       <c r="XDV126" s="23"/>
       <c r="XDW126" s="14"/>
       <c r="XEA126" s="23"/>
       <c r="XEB126" s="14"/>
       <c r="XEF126" s="23"/>
       <c r="XEG126" s="14"/>
       <c r="XEK126" s="23"/>
       <c r="XEL126" s="14"/>
       <c r="XEP126" s="23"/>
       <c r="XEQ126" s="14"/>
       <c r="XEU126" s="23"/>
       <c r="XEV126" s="14"/>
       <c r="XEZ126" s="23"/>
       <c r="XFA126" s="14"/>
     </row>
     <row r="127" spans="1:1021 1025:2046 2050:3071 3075:4096 4100:6141 6145:7166 7170:8191 8195:9216 9220:11261 11265:12286 12290:13311 13315:14336 14340:16381" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A127" s="32" t="s">
         <v>129</v>
       </c>
       <c r="B127" s="15">
         <v>10879.936169999997</v>
       </c>
       <c r="C127" s="21">
-        <v>13234.143929534999</v>
+        <v>13258.215133381998</v>
       </c>
       <c r="D127" s="34">
         <f>SD_Tabak!F127</f>
-        <v>14449047</v>
+        <v>14492022</v>
       </c>
       <c r="E127" s="18">
         <f t="shared" si="1"/>
-        <v>9.1591811761253174E-4</v>
+        <v>9.1486302831875351E-4</v>
+      </c>
+    </row>
+    <row r="128" spans="1:1021 1025:2046 2050:3071 3075:4096 4100:6141 6145:7166 7170:8191 8195:9216 9220:11261 11265:12286 12290:13311 13315:14336 14340:16381" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A128" s="32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B128" s="15">
+        <v>10826.861919999999</v>
+      </c>
+      <c r="C128" s="21">
+        <v>13589.743666990002</v>
+      </c>
+      <c r="D128" s="34">
+        <f>SD_Tabak!F128</f>
+        <v>14567283</v>
+      </c>
+      <c r="E128" s="18">
+        <f t="shared" si="1"/>
+        <v>9.3289487593465454E-4</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="E2:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0FBB419F-1255-44C0-819B-D1ADD05056AC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A67F004F-D7CC-443B-9EAF-255175696CFB}">
   <sheetPr codeName="Hárok6"/>
-  <dimension ref="A1:G127"/>
+  <dimension ref="A1:G128"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A103" activePane="bottomLeft" state="frozen"/>
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="F128" sqref="F128"/>
+      <pane ySplit="3" topLeftCell="A100" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="F129" sqref="F129"/>
+      <selection pane="bottomLeft" activeCell="F129" sqref="F129"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.8984375" defaultRowHeight="16.5" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="14" style="3" customWidth="1"/>
     <col min="2" max="5" width="16.59765625" style="3" customWidth="1"/>
     <col min="6" max="16384" width="8.8984375" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
     </row>
     <row r="2" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="4"/>
       <c r="B2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="7"/>
       <c r="D2" s="37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="9"/>
       <c r="B3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="31" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="13"/>
     </row>
     <row r="4" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="15">
         <v>2733.0441479121023</v>
       </c>
       <c r="C4" s="17">
         <v>3397.8809477618688</v>
       </c>
       <c r="D4" s="34">
         <f>SD_Tabak!F4</f>
-        <v>5614367</v>
+        <v>5614762</v>
       </c>
       <c r="E4" s="45">
         <f t="shared" ref="E4:E67" si="0">C4/D4</f>
-        <v>6.0521176256590791E-4</v>
+        <v>6.0516918575744948E-4</v>
       </c>
       <c r="G4" s="19"/>
     </row>
     <row r="5" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="32" t="s">
         <v>7</v>
       </c>
       <c r="B5" s="15">
         <v>3123.1904999004182</v>
       </c>
       <c r="C5" s="21">
         <v>3523.9595946086447</v>
       </c>
       <c r="D5" s="34">
         <f>SD_Tabak!F5</f>
-        <v>5746055</v>
+        <v>5746003</v>
       </c>
       <c r="E5" s="45">
         <f t="shared" si="0"/>
-        <v>6.1328330386824432E-4</v>
+        <v>6.1328885394049473E-4</v>
       </c>
       <c r="G5" s="19"/>
     </row>
     <row r="6" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="15">
         <v>3440.3453827258841</v>
       </c>
       <c r="C6" s="21">
         <v>3479.5813421408584</v>
       </c>
       <c r="D6" s="34">
         <f>SD_Tabak!F6</f>
-        <v>5875270</v>
+        <v>5875061</v>
       </c>
       <c r="E6" s="45">
         <f t="shared" si="0"/>
-        <v>5.9224194669195776E-4</v>
+        <v>5.9226301516543541E-4</v>
       </c>
       <c r="G6" s="19"/>
     </row>
     <row r="7" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="15">
         <v>3400.0289450972577</v>
       </c>
       <c r="C7" s="21">
         <v>2289.3653526815169</v>
       </c>
       <c r="D7" s="34">
         <f>SD_Tabak!F7</f>
-        <v>6010166</v>
+        <v>6009773</v>
       </c>
       <c r="E7" s="45">
         <f t="shared" si="0"/>
-        <v>3.8091549429441996E-4</v>
+        <v>3.8094040368604886E-4</v>
       </c>
       <c r="G7" s="19"/>
     </row>
     <row r="8" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="15">
         <v>4097.6641671645757</v>
       </c>
       <c r="C8" s="21">
         <v>4715.9704860721267</v>
       </c>
       <c r="D8" s="34">
         <f>SD_Tabak!F8</f>
-        <v>6129999</v>
+        <v>6129879</v>
       </c>
       <c r="E8" s="45">
         <f t="shared" si="0"/>
-        <v>7.6932646906991775E-4</v>
+        <v>7.6934152959171412E-4</v>
       </c>
       <c r="G8" s="19"/>
     </row>
     <row r="9" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="32" t="s">
         <v>11</v>
       </c>
       <c r="B9" s="15">
         <v>2975.7234276040631</v>
       </c>
       <c r="C9" s="21">
         <v>3446.8179464807699</v>
       </c>
       <c r="D9" s="34">
         <f>SD_Tabak!F9</f>
-        <v>6207163</v>
+        <v>6207649</v>
       </c>
       <c r="E9" s="45">
         <f t="shared" si="0"/>
-        <v>5.55296831496252E-4</v>
+        <v>5.5525335702465942E-4</v>
       </c>
       <c r="G9" s="19"/>
     </row>
     <row r="10" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="32" t="s">
         <v>12</v>
       </c>
       <c r="B10" s="15">
         <v>3400.1641920600141</v>
       </c>
       <c r="C10" s="21">
         <v>3429.8498069183051</v>
       </c>
       <c r="D10" s="34">
         <f>SD_Tabak!F10</f>
-        <v>6314540</v>
+        <v>6314477</v>
       </c>
       <c r="E10" s="45">
         <f t="shared" si="0"/>
-        <v>5.4316700930207192E-4</v>
+        <v>5.4317242851914819E-4</v>
       </c>
       <c r="G10" s="19"/>
     </row>
     <row r="11" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B11" s="15">
         <v>3555.3841794463247</v>
       </c>
       <c r="C11" s="21">
         <v>2422.0610702383724</v>
       </c>
       <c r="D11" s="34">
         <f>SD_Tabak!F11</f>
-        <v>6382520</v>
+        <v>6382268</v>
       </c>
       <c r="E11" s="45">
         <f t="shared" si="0"/>
-        <v>3.7948350655201589E-4</v>
+        <v>3.7949849022923706E-4</v>
       </c>
       <c r="G11" s="19"/>
     </row>
     <row r="12" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B12" s="15">
         <v>3566.191449246498</v>
       </c>
       <c r="C12" s="21">
         <v>4164.9895416987556</v>
       </c>
       <c r="D12" s="34">
         <f>SD_Tabak!F12</f>
-        <v>6419040</v>
+        <v>6418925</v>
       </c>
       <c r="E12" s="45">
         <f t="shared" si="0"/>
-        <v>6.4884928925489722E-4</v>
+        <v>6.4886091389115082E-4</v>
       </c>
       <c r="G12" s="19"/>
     </row>
     <row r="13" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B13" s="15">
         <v>2670.6185238664275</v>
       </c>
       <c r="C13" s="21">
         <v>3192.3595583802207</v>
       </c>
       <c r="D13" s="34">
         <f>SD_Tabak!F13</f>
-        <v>6483919</v>
+        <v>6483195</v>
       </c>
       <c r="E13" s="45">
         <f t="shared" si="0"/>
-        <v>4.9235031442869978E-4</v>
+        <v>4.9240529682976076E-4</v>
       </c>
       <c r="G13" s="19"/>
     </row>
     <row r="14" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="32" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="15">
         <v>3061.6019766978693</v>
       </c>
       <c r="C14" s="21">
         <v>3087.7776396884478</v>
       </c>
       <c r="D14" s="34">
         <f>SD_Tabak!F14</f>
-        <v>6499555</v>
+        <v>6499884</v>
       </c>
       <c r="E14" s="45">
         <f t="shared" si="0"/>
-        <v>4.750752381799135E-4</v>
+        <v>4.7505119163487343E-4</v>
       </c>
       <c r="G14" s="19"/>
     </row>
     <row r="15" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="32" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="15">
         <v>4445.943638385449</v>
       </c>
       <c r="C15" s="21">
         <v>3286.7519955032603</v>
       </c>
       <c r="D15" s="34">
         <f>SD_Tabak!F15</f>
-        <v>6591836</v>
+        <v>6592202</v>
       </c>
       <c r="E15" s="45">
         <f t="shared" si="0"/>
-        <v>4.9860949142291474E-4</v>
+        <v>4.9858180855247769E-4</v>
       </c>
       <c r="G15" s="19"/>
     </row>
     <row r="16" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="15">
         <v>2720.8455669521345</v>
       </c>
       <c r="C16" s="21">
         <v>3388.0294914362767</v>
       </c>
       <c r="D16" s="34">
         <f>SD_Tabak!F16</f>
-        <v>6739738</v>
+        <v>6739494</v>
       </c>
       <c r="E16" s="45">
         <f t="shared" si="0"/>
-        <v>5.0269453967443191E-4</v>
+        <v>5.0271273947810873E-4</v>
       </c>
       <c r="G16" s="19"/>
     </row>
     <row r="17" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="32" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="15">
         <v>2519.1518140476655</v>
       </c>
       <c r="C17" s="21">
         <v>3000.4018973253642</v>
       </c>
       <c r="D17" s="34">
         <f>SD_Tabak!F17</f>
-        <v>6827141</v>
+        <v>6827455</v>
       </c>
       <c r="E17" s="45">
         <f t="shared" si="0"/>
-        <v>4.3948146044227944E-4</v>
+        <v>4.3946124834588643E-4</v>
       </c>
       <c r="G17" s="19"/>
     </row>
     <row r="18" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="15">
         <v>2852.3840785368129</v>
       </c>
       <c r="C18" s="21">
         <v>2874.8628924048062</v>
       </c>
       <c r="D18" s="34">
         <f>SD_Tabak!F18</f>
-        <v>6907495</v>
+        <v>6907092</v>
       </c>
       <c r="E18" s="45">
         <f t="shared" si="0"/>
-        <v>4.1619471203450833E-4</v>
+        <v>4.1621899525948202E-4</v>
       </c>
       <c r="G18" s="19"/>
     </row>
     <row r="19" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="32" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="15">
         <v>4273.8996312155605</v>
       </c>
       <c r="C19" s="21">
         <v>3104.7218929557184</v>
       </c>
       <c r="D19" s="34">
         <f>SD_Tabak!F19</f>
-        <v>6904068</v>
+        <v>6904531</v>
       </c>
       <c r="E19" s="45">
         <f t="shared" si="0"/>
-        <v>4.49694570354133E-4</v>
+        <v>4.4966441499874767E-4</v>
       </c>
       <c r="G19" s="19"/>
     </row>
     <row r="20" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="15">
         <v>2682.3793699794205</v>
       </c>
       <c r="C20" s="21">
         <v>3312.5627287221196</v>
       </c>
       <c r="D20" s="34">
         <f>SD_Tabak!F20</f>
-        <v>6911769</v>
+        <v>6912374</v>
       </c>
       <c r="E20" s="45">
         <f t="shared" si="0"/>
-        <v>4.7926409703827192E-4</v>
+        <v>4.7922214983189848E-4</v>
       </c>
       <c r="G20" s="19"/>
     </row>
     <row r="21" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="32" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="15">
         <v>2415.7713934807143</v>
       </c>
       <c r="C21" s="21">
         <v>2934.0729412796472</v>
       </c>
       <c r="D21" s="34">
         <f>SD_Tabak!F21</f>
-        <v>6963651</v>
+        <v>6964239</v>
       </c>
       <c r="E21" s="45">
         <f t="shared" si="0"/>
-        <v>4.2134118169903222E-4</v>
+        <v>4.2130560730033065E-4</v>
       </c>
       <c r="G21" s="19"/>
     </row>
     <row r="22" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="32" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="15">
         <v>3237.5755835490927</v>
       </c>
       <c r="C22" s="21">
         <v>3253.0795173291172</v>
       </c>
       <c r="D22" s="34">
         <f>SD_Tabak!F22</f>
-        <v>6637185</v>
+        <v>6636228</v>
       </c>
       <c r="E22" s="45">
         <f t="shared" si="0"/>
-        <v>4.9012940234890502E-4</v>
+        <v>4.9020008313896348E-4</v>
       </c>
       <c r="G22" s="19"/>
     </row>
     <row r="23" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="32" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="15">
         <v>4692.1958922525391</v>
       </c>
       <c r="C23" s="21">
         <v>3558.6319894672433</v>
       </c>
       <c r="D23" s="34">
         <f>SD_Tabak!F23</f>
-        <v>6692284</v>
+        <v>6692331</v>
       </c>
       <c r="E23" s="45">
         <f t="shared" si="0"/>
-        <v>5.3175149014405892E-4</v>
+        <v>5.3174775567246205E-4</v>
       </c>
       <c r="G23" s="19"/>
     </row>
     <row r="24" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="15">
         <v>2495.8082852021512</v>
       </c>
       <c r="C24" s="21">
         <v>3171.0076508249567</v>
       </c>
       <c r="D24" s="34">
         <f>SD_Tabak!F24</f>
-        <v>6796346</v>
+        <v>6796894</v>
       </c>
       <c r="E24" s="45">
         <f t="shared" si="0"/>
-        <v>4.6657537018052886E-4</v>
+        <v>4.6653775251239121E-4</v>
       </c>
       <c r="G24" s="19"/>
     </row>
     <row r="25" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="32" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="15">
         <v>3054.1942773683868</v>
       </c>
       <c r="C25" s="21">
         <v>3486.2881300056915</v>
       </c>
       <c r="D25" s="34">
         <f>SD_Tabak!F25</f>
-        <v>6973421</v>
+        <v>6972444</v>
       </c>
       <c r="E25" s="45">
         <f t="shared" si="0"/>
-        <v>4.9993943145060248E-4</v>
+        <v>5.0000948448000325E-4</v>
       </c>
       <c r="G25" s="19"/>
     </row>
     <row r="26" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="32" t="s">
         <v>28</v>
       </c>
       <c r="B26" s="15">
         <v>2982.6461992962882</v>
       </c>
       <c r="C26" s="21">
         <v>2981.7303105184519</v>
       </c>
       <c r="D26" s="34">
         <f>SD_Tabak!F26</f>
-        <v>7034085</v>
+        <v>7034698</v>
       </c>
       <c r="E26" s="45">
         <f t="shared" si="0"/>
-        <v>4.2389739539946589E-4</v>
+        <v>4.2386045719637887E-4</v>
       </c>
       <c r="G26" s="19"/>
     </row>
     <row r="27" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="32" t="s">
         <v>29</v>
       </c>
       <c r="B27" s="15">
         <v>3745.1434076877113</v>
       </c>
       <c r="C27" s="21">
         <v>2691.0844711149621</v>
       </c>
       <c r="D27" s="34">
         <f>SD_Tabak!F27</f>
-        <v>7180580</v>
+        <v>7179934</v>
       </c>
       <c r="E27" s="45">
         <f t="shared" si="0"/>
-        <v>3.7477257702232439E-4</v>
+        <v>3.7480629642486435E-4</v>
       </c>
       <c r="G27" s="19"/>
     </row>
     <row r="28" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="32" t="s">
         <v>30</v>
       </c>
       <c r="B28" s="15">
         <v>1956.8827059682662</v>
       </c>
       <c r="C28" s="21">
         <v>2596.4369067043108</v>
       </c>
       <c r="D28" s="34">
         <f>SD_Tabak!F28</f>
-        <v>7274333</v>
+        <v>7273177</v>
       </c>
       <c r="E28" s="45">
         <f t="shared" si="0"/>
-        <v>3.5693126870935257E-4</v>
+        <v>3.5698799942642819E-4</v>
       </c>
       <c r="G28" s="19"/>
     </row>
     <row r="29" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="32" t="s">
         <v>31</v>
       </c>
       <c r="B29" s="15">
         <v>2004.3842544645825</v>
       </c>
       <c r="C29" s="21">
         <v>2386.1644478610974</v>
       </c>
       <c r="D29" s="34">
         <f>SD_Tabak!F29</f>
-        <v>7257626</v>
+        <v>7258915</v>
       </c>
       <c r="E29" s="45">
         <f t="shared" si="0"/>
-        <v>3.2878029921369568E-4</v>
+        <v>3.2872191613500052E-4</v>
       </c>
       <c r="G29" s="19"/>
     </row>
     <row r="30" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="32" t="s">
         <v>32</v>
       </c>
       <c r="B30" s="15">
         <v>2494.5022389298274</v>
       </c>
       <c r="C30" s="21">
         <v>2480.2070570947922</v>
       </c>
       <c r="D30" s="34">
         <f>SD_Tabak!F30</f>
-        <v>7409646</v>
+        <v>7409003</v>
       </c>
       <c r="E30" s="45">
         <f t="shared" si="0"/>
-        <v>3.3472679492310323E-4</v>
+        <v>3.3475584462508548E-4</v>
       </c>
       <c r="G30" s="19"/>
     </row>
     <row r="31" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="32" t="s">
         <v>33</v>
       </c>
       <c r="B31" s="15">
         <v>3169.1245900551021</v>
       </c>
       <c r="C31" s="21">
         <v>2226.6897109360361</v>
       </c>
       <c r="D31" s="34">
         <f>SD_Tabak!F31</f>
-        <v>7497661</v>
+        <v>7498252</v>
       </c>
       <c r="E31" s="45">
         <f t="shared" si="0"/>
-        <v>2.9698458104948145E-4</v>
+        <v>2.9696117320890739E-4</v>
       </c>
       <c r="G31" s="19"/>
     </row>
     <row r="32" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="32" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="15">
         <v>1022.718777799907</v>
       </c>
       <c r="C32" s="21">
         <v>1542.8796279135959</v>
       </c>
       <c r="D32" s="34">
         <f>SD_Tabak!F32</f>
-        <v>7636946</v>
+        <v>7637614</v>
       </c>
       <c r="E32" s="45">
         <f t="shared" si="0"/>
-        <v>2.0202835373113755E-4</v>
+        <v>2.0201068395360068E-4</v>
       </c>
       <c r="G32" s="19"/>
     </row>
     <row r="33" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="32" t="s">
         <v>35</v>
       </c>
       <c r="B33" s="15">
         <v>1034.8829217287393</v>
       </c>
       <c r="C33" s="21">
         <v>1437.0593550866733</v>
       </c>
       <c r="D33" s="34">
         <f>SD_Tabak!F33</f>
-        <v>7779061</v>
+        <v>7779329</v>
       </c>
       <c r="E33" s="45">
         <f t="shared" si="0"/>
-        <v>1.8473429570569936E-4</v>
+        <v>1.8472793155896523E-4</v>
       </c>
       <c r="G33" s="19"/>
     </row>
     <row r="34" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B34" s="15">
         <v>1194.9302994091483</v>
       </c>
       <c r="C34" s="21">
         <v>1166.9302873442425</v>
       </c>
       <c r="D34" s="34">
         <f>SD_Tabak!F34</f>
-        <v>7842540</v>
+        <v>7843292</v>
       </c>
       <c r="E34" s="45">
         <f t="shared" si="0"/>
-        <v>1.4879494237125248E-4</v>
+        <v>1.4878067619364963E-4</v>
       </c>
       <c r="G34" s="19"/>
     </row>
     <row r="35" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="32" t="s">
         <v>37</v>
       </c>
       <c r="B35" s="15">
         <v>1884.2532496846582</v>
       </c>
       <c r="C35" s="21">
         <v>1044.1948709192288</v>
       </c>
       <c r="D35" s="34">
         <f>SD_Tabak!F35</f>
-        <v>7908007</v>
+        <v>7906422</v>
       </c>
       <c r="E35" s="45">
         <f t="shared" si="0"/>
-        <v>1.3204273477745136E-4</v>
+        <v>1.3206920537750562E-4</v>
       </c>
       <c r="G35" s="19"/>
     </row>
     <row r="36" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="32" t="s">
         <v>38</v>
       </c>
       <c r="B36" s="15">
         <v>565.72696342030133</v>
       </c>
       <c r="C36" s="21">
         <v>1116.0469199026452</v>
       </c>
       <c r="D36" s="34">
         <f>SD_Tabak!F36</f>
-        <v>7767528</v>
+        <v>7768603</v>
       </c>
       <c r="E36" s="45">
         <f t="shared" si="0"/>
-        <v>1.4368109389533519E-4</v>
+        <v>1.4366121166220556E-4</v>
       </c>
       <c r="G36" s="19"/>
     </row>
     <row r="37" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="32" t="s">
         <v>39</v>
       </c>
       <c r="B37" s="15">
         <v>785.27072329549219</v>
       </c>
       <c r="C37" s="21">
         <v>1075.7117557325817</v>
       </c>
       <c r="D37" s="34">
         <f>SD_Tabak!F37</f>
-        <v>7827949</v>
+        <v>7826265</v>
       </c>
       <c r="E37" s="45">
         <f t="shared" si="0"/>
-        <v>1.3741936179356582E-4</v>
+        <v>1.3744893071376726E-4</v>
       </c>
       <c r="G37" s="19"/>
     </row>
     <row r="38" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="32" t="s">
         <v>40</v>
       </c>
       <c r="B38" s="15">
         <v>1004.2698346942842</v>
       </c>
       <c r="C38" s="21">
         <v>970.11592915948916</v>
       </c>
       <c r="D38" s="34">
         <f>SD_Tabak!F38</f>
-        <v>7838639</v>
+        <v>7838295</v>
       </c>
       <c r="E38" s="45">
         <f t="shared" si="0"/>
-        <v>1.2376076116778553E-4</v>
+        <v>1.2376619266811075E-4</v>
       </c>
       <c r="G38" s="19"/>
     </row>
     <row r="39" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="32" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="15">
         <v>1652.1921164442672</v>
       </c>
       <c r="C39" s="21">
         <v>873.71418883990259</v>
       </c>
       <c r="D39" s="34">
         <f>SD_Tabak!F39</f>
-        <v>7943900</v>
+        <v>7944611</v>
       </c>
       <c r="E39" s="45">
         <f t="shared" si="0"/>
-        <v>1.0998554725511431E-4</v>
+        <v>1.0997570413956109E-4</v>
       </c>
       <c r="G39" s="19"/>
     </row>
     <row r="40" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="32" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="15">
         <v>578.52379340104903</v>
       </c>
       <c r="C40" s="21">
         <v>1068.4795472171222</v>
       </c>
       <c r="D40" s="34">
         <f>SD_Tabak!F40</f>
-        <v>8223415.9999999991</v>
+        <v>8221668</v>
       </c>
       <c r="E40" s="45">
         <f t="shared" si="0"/>
-        <v>1.2993135057464225E-4</v>
+        <v>1.2995897513948777E-4</v>
       </c>
       <c r="G40" s="19"/>
     </row>
     <row r="41" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="32" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="15">
         <v>775.55540065060075</v>
       </c>
       <c r="C41" s="21">
         <v>1092.3759091824552</v>
       </c>
       <c r="D41" s="34">
         <f>SD_Tabak!F41</f>
-        <v>8289740</v>
+        <v>8291251</v>
       </c>
       <c r="E41" s="45">
         <f t="shared" si="0"/>
-        <v>1.3177444759213862E-4</v>
+        <v>1.3175043297838351E-4</v>
       </c>
       <c r="G41" s="19"/>
     </row>
     <row r="42" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="32" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="15">
         <v>1100.6172342826794</v>
       </c>
       <c r="C42" s="21">
         <v>1062.5892416702377</v>
       </c>
       <c r="D42" s="34">
         <f>SD_Tabak!F42</f>
-        <v>8443654</v>
+        <v>8444320</v>
       </c>
       <c r="E42" s="45">
         <f t="shared" si="0"/>
-        <v>1.2584471624136159E-4</v>
+        <v>1.2583479092102593E-4</v>
       </c>
       <c r="G42" s="19"/>
     </row>
     <row r="43" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="32" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="15">
         <v>1775.6761435305052</v>
       </c>
       <c r="C43" s="21">
         <v>1004.6788856413925</v>
       </c>
       <c r="D43" s="34">
         <f>SD_Tabak!F43</f>
-        <v>8562056</v>
+        <v>8561972</v>
       </c>
       <c r="E43" s="45">
         <f t="shared" si="0"/>
-        <v>1.1734084496076557E-4</v>
+        <v>1.173419961711382E-4</v>
       </c>
       <c r="G43" s="19"/>
     </row>
     <row r="44" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="15">
         <v>485.78257983137485</v>
       </c>
       <c r="C44" s="21">
         <v>912.92802793430928</v>
       </c>
       <c r="D44" s="34">
         <f>SD_Tabak!F44</f>
-        <v>8587660</v>
+        <v>8588570</v>
       </c>
       <c r="E44" s="45">
         <f t="shared" si="0"/>
-        <v>1.0630695997912229E-4</v>
+        <v>1.0629569624912054E-4</v>
       </c>
       <c r="G44" s="19"/>
     </row>
     <row r="45" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="32" t="s">
         <v>47</v>
       </c>
       <c r="B45" s="15">
         <v>687.47548629091148</v>
       </c>
       <c r="C45" s="21">
         <v>1069.9040088378174</v>
       </c>
       <c r="D45" s="34">
         <f>SD_Tabak!F45</f>
-        <v>8718665</v>
+        <v>8718869</v>
       </c>
       <c r="E45" s="45">
         <f t="shared" si="0"/>
-        <v>1.2271420095138618E-4</v>
+        <v>1.2271132974217382E-4</v>
       </c>
       <c r="G45" s="19"/>
     </row>
     <row r="46" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="32" t="s">
         <v>48</v>
       </c>
       <c r="B46" s="15">
         <v>1173.7155779061275</v>
       </c>
       <c r="C46" s="21">
         <v>1147.6896644133958</v>
       </c>
       <c r="D46" s="34">
         <f>SD_Tabak!F46</f>
-        <v>8887819</v>
+        <v>8886569</v>
       </c>
       <c r="E46" s="45">
         <f t="shared" si="0"/>
-        <v>1.2913062973192815E-4</v>
+        <v>1.2914879346724207E-4</v>
       </c>
       <c r="G46" s="19"/>
     </row>
     <row r="47" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="32" t="s">
         <v>49</v>
       </c>
       <c r="B47" s="15">
         <v>1756.3556014738099</v>
       </c>
       <c r="C47" s="21">
         <v>953.40275393038928</v>
       </c>
       <c r="D47" s="34">
         <f>SD_Tabak!F47</f>
-        <v>8982837</v>
+        <v>8983074</v>
       </c>
       <c r="E47" s="45">
         <f t="shared" si="0"/>
-        <v>1.0613604075531921E-4</v>
+        <v>1.0613324057337046E-4</v>
       </c>
       <c r="G47" s="19"/>
     </row>
     <row r="48" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="32" t="s">
         <v>50</v>
       </c>
       <c r="B48" s="15">
         <v>518.53520215096592</v>
       </c>
       <c r="C48" s="21">
-        <v>931.26288371999999</v>
+        <v>931.41624808500001</v>
       </c>
       <c r="D48" s="34">
         <f>SD_Tabak!F48</f>
-        <v>9160630</v>
+        <v>9160362</v>
       </c>
       <c r="E48" s="45">
         <f t="shared" si="0"/>
-        <v>1.0165926183242855E-4</v>
+        <v>1.0167897819813234E-4</v>
       </c>
       <c r="G48" s="42"/>
     </row>
     <row r="49" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="32" t="s">
         <v>51</v>
       </c>
       <c r="B49" s="15">
         <v>533.40458408019651</v>
       </c>
       <c r="C49" s="21">
-        <v>921.077584183</v>
+        <v>921.03882210400002</v>
       </c>
       <c r="D49" s="34">
         <f>SD_Tabak!F49</f>
-        <v>9330607</v>
+        <v>9329683</v>
       </c>
       <c r="E49" s="45">
         <f t="shared" si="0"/>
-        <v>9.8715719586410619E-5</v>
+        <v>9.8721341561551455E-5</v>
       </c>
       <c r="G49" s="42"/>
     </row>
     <row r="50" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="32" t="s">
         <v>52</v>
       </c>
       <c r="B50" s="15">
         <v>993.9610867689039</v>
       </c>
       <c r="C50" s="21">
-        <v>947.655458942</v>
+        <v>948.13304163500004</v>
       </c>
       <c r="D50" s="34">
         <f>SD_Tabak!F50</f>
-        <v>9436618</v>
+        <v>9437145</v>
       </c>
       <c r="E50" s="45">
         <f t="shared" si="0"/>
-        <v>1.0042320871121412E-4</v>
+        <v>1.0046820745416119E-4</v>
       </c>
       <c r="G50" s="42"/>
     </row>
     <row r="51" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="32" t="s">
         <v>53</v>
       </c>
       <c r="B51" s="15">
         <v>1667.3018688176328</v>
       </c>
       <c r="C51" s="21">
-        <v>903.32109695899999</v>
+        <v>902.70625105199997</v>
       </c>
       <c r="D51" s="34">
         <f>SD_Tabak!F51</f>
-        <v>9619025</v>
+        <v>9619163</v>
       </c>
       <c r="E51" s="45">
         <f t="shared" si="0"/>
-        <v>9.3909839818380757E-5</v>
+        <v>9.3844573696484813E-5</v>
       </c>
       <c r="G51" s="42"/>
     </row>
     <row r="52" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="32" t="s">
         <v>54</v>
       </c>
       <c r="B52" s="15">
         <v>505.45356170749511</v>
       </c>
       <c r="C52" s="21">
-        <v>924.11913404799998</v>
+        <v>924.25778469400007</v>
       </c>
       <c r="D52" s="34">
         <f>SD_Tabak!F52</f>
-        <v>9827510</v>
+        <v>9827326</v>
       </c>
       <c r="E52" s="45">
         <f t="shared" si="0"/>
-        <v>9.4033904218667795E-5</v>
+        <v>9.4049773528831761E-5</v>
       </c>
       <c r="G52" s="42"/>
     </row>
     <row r="53" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="32" t="s">
         <v>55</v>
       </c>
       <c r="B53" s="15">
         <v>554.26771559450299</v>
       </c>
       <c r="C53" s="21">
-        <v>922.35580196199999</v>
+        <v>922.52819678100002</v>
       </c>
       <c r="D53" s="34">
         <f>SD_Tabak!F53</f>
-        <v>10008416</v>
+        <v>10008676</v>
       </c>
       <c r="E53" s="45">
         <f t="shared" si="0"/>
-        <v>9.2158020006562482E-5</v>
+        <v>9.2172850512994923E-5</v>
       </c>
       <c r="G53" s="42"/>
     </row>
     <row r="54" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="32" t="s">
         <v>56</v>
       </c>
       <c r="B54" s="15">
         <v>936.00906193985247</v>
       </c>
       <c r="C54" s="21">
-        <v>926.34916179200002</v>
+        <v>926.50795255599996</v>
       </c>
       <c r="D54" s="34">
         <f>SD_Tabak!F54</f>
-        <v>10215889</v>
+        <v>10216468</v>
       </c>
       <c r="E54" s="45">
         <f t="shared" si="0"/>
-        <v>9.0677293164794564E-5</v>
+        <v>9.0687696820075187E-5</v>
       </c>
       <c r="G54" s="42"/>
     </row>
     <row r="55" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="32" t="s">
         <v>57</v>
       </c>
       <c r="B55" s="15">
         <v>1708.238185620394</v>
       </c>
       <c r="C55" s="21">
-        <v>909.71567486700008</v>
+        <v>909.03855230399995</v>
       </c>
       <c r="D55" s="34">
         <f>SD_Tabak!F55</f>
-        <v>10461505</v>
+        <v>10460965</v>
       </c>
       <c r="E55" s="45">
         <f t="shared" si="0"/>
-        <v>8.6958394118915024E-5</v>
+        <v>8.689815445362832E-5</v>
       </c>
       <c r="G55" s="42"/>
     </row>
     <row r="56" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="32" t="s">
         <v>58</v>
       </c>
       <c r="B56" s="15">
         <v>519.7426807408882</v>
       </c>
       <c r="C56" s="21">
-        <v>949.55673892000004</v>
+        <v>949.67218027299998</v>
       </c>
       <c r="D56" s="34">
         <f>SD_Tabak!F56</f>
-        <v>10627277</v>
+        <v>10627074</v>
       </c>
       <c r="E56" s="45">
         <f t="shared" si="0"/>
-        <v>8.9350897593052297E-5</v>
+        <v>8.9363467335693721E-5</v>
       </c>
       <c r="G56" s="42"/>
     </row>
     <row r="57" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="32" t="s">
         <v>59</v>
       </c>
       <c r="B57" s="15">
         <v>631.21828321051589</v>
       </c>
       <c r="C57" s="21">
-        <v>998.3728979550001</v>
+        <v>998.86555750100001</v>
       </c>
       <c r="D57" s="34">
         <f>SD_Tabak!F57</f>
-        <v>10763318</v>
+        <v>10764198</v>
       </c>
       <c r="E57" s="45">
         <f t="shared" si="0"/>
-        <v>9.2756982368726829E-5</v>
+        <v>9.279516760106048E-5</v>
       </c>
       <c r="G57" s="42"/>
     </row>
     <row r="58" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="32" t="s">
         <v>60</v>
       </c>
       <c r="B58" s="15">
         <v>943.74741087432767</v>
       </c>
       <c r="C58" s="21">
-        <v>972.50864949999993</v>
+        <v>972.62307412899997</v>
       </c>
       <c r="D58" s="34">
         <f>SD_Tabak!F58</f>
-        <v>10955220</v>
+        <v>10954616</v>
       </c>
       <c r="E58" s="45">
         <f t="shared" si="0"/>
-        <v>8.8771256944178209E-5</v>
+        <v>8.8786596821741631E-5</v>
       </c>
       <c r="G58" s="42"/>
     </row>
     <row r="59" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="32" t="s">
         <v>61</v>
       </c>
       <c r="B59" s="15">
         <v>1836.3608876053906</v>
       </c>
       <c r="C59" s="21">
-        <v>946.91274305399998</v>
+        <v>946.40774515099997</v>
       </c>
       <c r="D59" s="34">
         <f>SD_Tabak!F59</f>
-        <v>11071378</v>
+        <v>11071274</v>
       </c>
       <c r="E59" s="45">
         <f t="shared" si="0"/>
-        <v>8.5527993268227307E-5</v>
+        <v>8.5483183340146756E-5</v>
       </c>
       <c r="G59" s="42"/>
     </row>
     <row r="60" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="32" t="s">
         <v>62</v>
       </c>
       <c r="B60" s="15">
         <v>520.21558000000005</v>
       </c>
       <c r="C60" s="21">
-        <v>944.08958636599993</v>
+        <v>944.56165104999991</v>
       </c>
       <c r="D60" s="34">
         <f>SD_Tabak!F60</f>
-        <v>10760599</v>
+        <v>10760761</v>
       </c>
       <c r="E60" s="45">
         <f t="shared" si="0"/>
-        <v>8.7735783701818081E-5</v>
+        <v>8.7778331946039868E-5</v>
       </c>
       <c r="G60" s="42"/>
     </row>
     <row r="61" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="32" t="s">
         <v>63</v>
       </c>
       <c r="B61" s="15">
         <v>496.18420000000003</v>
       </c>
       <c r="C61" s="21">
-        <v>907.79829884700007</v>
+        <v>907.94254427500005</v>
       </c>
       <c r="D61" s="34">
         <f>SD_Tabak!F61</f>
-        <v>10872313</v>
+        <v>10871077</v>
       </c>
       <c r="E61" s="45">
         <f t="shared" si="0"/>
-        <v>8.349633595418014E-5</v>
+        <v>8.3519097903087246E-5</v>
       </c>
       <c r="G61" s="42"/>
     </row>
     <row r="62" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="32" t="s">
         <v>64</v>
       </c>
       <c r="B62" s="15">
         <v>817.76475000000005</v>
       </c>
       <c r="C62" s="21">
-        <v>893.53301073700004</v>
+        <v>893.52269068099997</v>
       </c>
       <c r="D62" s="34">
         <f>SD_Tabak!F62</f>
-        <v>10872985</v>
+        <v>10873278</v>
       </c>
       <c r="E62" s="45">
         <f t="shared" si="0"/>
-        <v>8.217918177363438E-5</v>
+        <v>8.2176018187063733E-5</v>
       </c>
       <c r="G62" s="42"/>
     </row>
     <row r="63" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="32" t="s">
         <v>65</v>
       </c>
       <c r="B63" s="15">
         <v>1837.18082</v>
       </c>
       <c r="C63" s="21">
-        <v>834.60089884099989</v>
+        <v>833.97606861400004</v>
       </c>
       <c r="D63" s="34">
         <f>SD_Tabak!F63</f>
-        <v>10890403</v>
+        <v>10891337</v>
       </c>
       <c r="E63" s="45">
         <f t="shared" si="0"/>
-        <v>7.663636495738494E-5</v>
+        <v>7.6572423442043891E-5</v>
       </c>
       <c r="G63" s="42"/>
     </row>
     <row r="64" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="32" t="s">
         <v>66</v>
       </c>
       <c r="B64" s="15">
         <v>530.99757000000011</v>
       </c>
       <c r="C64" s="21">
-        <v>1015.984172524</v>
+        <v>1016.4933977549999</v>
       </c>
       <c r="D64" s="34">
         <f>SD_Tabak!F64</f>
-        <v>10976491</v>
+        <v>10976396</v>
       </c>
       <c r="E64" s="45">
         <f t="shared" si="0"/>
-        <v>9.2560015083508927E-5</v>
+        <v>9.2607208937705952E-5</v>
       </c>
       <c r="G64" s="42"/>
     </row>
     <row r="65" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="32" t="s">
         <v>67</v>
       </c>
       <c r="B65" s="15">
         <v>510.94029</v>
       </c>
       <c r="C65" s="21">
-        <v>978.72028019899994</v>
+        <v>978.40992139299999</v>
       </c>
       <c r="D65" s="34">
         <f>SD_Tabak!F65</f>
-        <v>10981302</v>
+        <v>10982404</v>
       </c>
       <c r="E65" s="45">
         <f t="shared" si="0"/>
-        <v>8.9126069039809663E-5</v>
+        <v>8.9088866280369946E-5</v>
       </c>
       <c r="G65" s="42"/>
     </row>
     <row r="66" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="32" t="s">
         <v>68</v>
       </c>
       <c r="B66" s="15">
         <v>894.41387000000009</v>
       </c>
       <c r="C66" s="21">
-        <v>1021.078540081</v>
+        <v>1020.842719605</v>
       </c>
       <c r="D66" s="34">
         <f>SD_Tabak!F66</f>
-        <v>11011756</v>
+        <v>11011593</v>
       </c>
       <c r="E66" s="45">
         <f t="shared" si="0"/>
-        <v>9.2726222782360965E-5</v>
+        <v>9.270617971486959E-5</v>
       </c>
       <c r="G66" s="42"/>
     </row>
     <row r="67" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="32" t="s">
         <v>69</v>
       </c>
       <c r="B67" s="15">
         <v>2371.3599599999998</v>
       </c>
       <c r="C67" s="21">
-        <v>1153.233270983</v>
+        <v>1154.6447057749999</v>
       </c>
       <c r="D67" s="34">
         <f>SD_Tabak!F67</f>
-        <v>10952673</v>
+        <v>10952211</v>
       </c>
       <c r="E67" s="45">
         <f t="shared" si="0"/>
-        <v>1.0529240405360409E-4</v>
+        <v>1.0542571776374651E-4</v>
       </c>
       <c r="G67" s="42"/>
     </row>
     <row r="68" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="32" t="s">
         <v>70</v>
       </c>
       <c r="B68" s="15">
         <v>324.87588</v>
       </c>
       <c r="C68" s="21">
-        <v>937.44059645699997</v>
+        <v>936.37427034500001</v>
       </c>
       <c r="D68" s="34">
         <f>SD_Tabak!F68</f>
-        <v>10807397</v>
+        <v>10808050</v>
       </c>
       <c r="E68" s="45">
-        <f t="shared" ref="E68:E127" si="1">C68/D68</f>
-        <v>8.6740645916588417E-5</v>
+        <f t="shared" ref="E68:E128" si="1">C68/D68</f>
+        <v>8.6636744865632568E-5</v>
       </c>
       <c r="G68" s="42"/>
     </row>
     <row r="69" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="32" t="s">
         <v>71</v>
       </c>
       <c r="B69" s="15">
         <v>535.82957999999996</v>
       </c>
       <c r="C69" s="21">
-        <v>1025.472260578</v>
+        <v>1025.225971457</v>
       </c>
       <c r="D69" s="34">
         <f>SD_Tabak!F69</f>
-        <v>10772638</v>
+        <v>10772312</v>
       </c>
       <c r="E69" s="45">
         <f t="shared" si="1"/>
-        <v>9.5192306710575441E-5</v>
+        <v>9.5172324330840033E-5</v>
       </c>
       <c r="G69" s="42"/>
     </row>
     <row r="70" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A70" s="32" t="s">
         <v>72</v>
       </c>
       <c r="B70" s="15">
         <v>858.69551999999999</v>
       </c>
       <c r="C70" s="21">
-        <v>1014.0823018850001</v>
+        <v>1013.8539166800001</v>
       </c>
       <c r="D70" s="34">
         <f>SD_Tabak!F70</f>
-        <v>10766181</v>
+        <v>10765806</v>
       </c>
       <c r="E70" s="45">
         <f t="shared" si="1"/>
-        <v>9.4191459523576668E-5</v>
+        <v>9.4173526504193008E-5</v>
       </c>
       <c r="G70" s="42"/>
     </row>
     <row r="71" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A71" s="32" t="s">
         <v>73</v>
       </c>
       <c r="B71" s="15">
         <v>2326.0125800000001</v>
       </c>
       <c r="C71" s="21">
-        <v>1051.1789135069998</v>
+        <v>1052.264904615</v>
       </c>
       <c r="D71" s="34">
         <f>SD_Tabak!F71</f>
-        <v>10799227</v>
+        <v>10799394</v>
       </c>
       <c r="E71" s="45">
         <f t="shared" si="1"/>
-        <v>9.7338347782392182E-5</v>
+        <v>9.7437402933442372E-5</v>
       </c>
       <c r="G71" s="42"/>
     </row>
     <row r="72" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A72" s="32" t="s">
         <v>74</v>
       </c>
       <c r="B72" s="15">
         <v>446.19280000000015</v>
       </c>
       <c r="C72" s="21">
-        <v>1046.4645813300001</v>
+        <v>1046.264206886</v>
       </c>
       <c r="D72" s="34">
         <f>SD_Tabak!F72</f>
-        <v>10893420</v>
+        <v>10892738</v>
       </c>
       <c r="E72" s="45">
         <f t="shared" si="1"/>
-        <v>9.6063915770253986E-5</v>
+        <v>9.6051535149931997E-5</v>
       </c>
       <c r="G72" s="42"/>
     </row>
     <row r="73" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A73" s="32" t="s">
         <v>75</v>
       </c>
       <c r="B73" s="15">
         <v>497.65751000000023</v>
       </c>
       <c r="C73" s="21">
-        <v>1001.801982637</v>
+        <v>1001.2534979540001</v>
       </c>
       <c r="D73" s="34">
         <f>SD_Tabak!F73</f>
-        <v>10861147</v>
+        <v>10861871</v>
       </c>
       <c r="E73" s="45">
         <f t="shared" si="1"/>
-        <v>9.2237217914185304E-5</v>
+        <v>9.2180573489963202E-5</v>
       </c>
       <c r="G73" s="42"/>
     </row>
     <row r="74" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A74" s="32" t="s">
         <v>76</v>
       </c>
       <c r="B74" s="15">
         <v>861.86708999999973</v>
       </c>
       <c r="C74" s="21">
-        <v>1029.3337495770002</v>
+        <v>1029.12729128</v>
       </c>
       <c r="D74" s="34">
         <f>SD_Tabak!F74</f>
-        <v>10841437</v>
+        <v>10841882</v>
       </c>
       <c r="E74" s="45">
         <f t="shared" si="1"/>
-        <v>9.4944401704036115E-5</v>
+        <v>9.4921462093020377E-5</v>
       </c>
       <c r="G74" s="42"/>
     </row>
     <row r="75" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A75" s="32" t="s">
         <v>77</v>
       </c>
       <c r="B75" s="15">
         <v>2359.8272200000001</v>
       </c>
       <c r="C75" s="21">
-        <v>1087.099322665</v>
+        <v>1087.85797568</v>
       </c>
       <c r="D75" s="34">
         <f>SD_Tabak!F75</f>
-        <v>10795130</v>
+        <v>10794607</v>
       </c>
       <c r="E75" s="45">
         <f t="shared" si="1"/>
-        <v>1.0070275417387285E-4</v>
+        <v>1.0077791397871178E-4</v>
       </c>
       <c r="G75" s="42"/>
     </row>
     <row r="76" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A76" s="32" t="s">
         <v>78</v>
       </c>
       <c r="B76" s="15">
         <v>448.82598999999993</v>
       </c>
       <c r="C76" s="21">
-        <v>1038.500715376</v>
+        <v>1038.3931304099999</v>
       </c>
       <c r="D76" s="34">
         <f>SD_Tabak!F76</f>
-        <v>10650173</v>
+        <v>10651297</v>
       </c>
       <c r="E76" s="45">
         <f t="shared" si="1"/>
-        <v>9.7510220291820613E-5</v>
+        <v>9.7489829680836039E-5</v>
       </c>
       <c r="G76" s="42"/>
     </row>
     <row r="77" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A77" s="32" t="s">
         <v>79</v>
       </c>
       <c r="B77" s="15">
         <v>556.73581000000001</v>
       </c>
       <c r="C77" s="21">
-        <v>1022.1790773749999</v>
+        <v>1022.0051783270001</v>
       </c>
       <c r="D77" s="34">
         <f>SD_Tabak!F77</f>
-        <v>10667483</v>
+        <v>10666693</v>
       </c>
       <c r="E77" s="45">
         <f t="shared" si="1"/>
-        <v>9.5821955129902703E-5</v>
+        <v>9.5812748930432329E-5</v>
       </c>
       <c r="G77" s="42"/>
     </row>
     <row r="78" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A78" s="32" t="s">
         <v>80</v>
       </c>
       <c r="B78" s="15">
         <v>855.21668</v>
       </c>
       <c r="C78" s="21">
-        <v>1016.351476796</v>
+        <v>1016.404758915</v>
       </c>
       <c r="D78" s="34">
         <f>SD_Tabak!F78</f>
-        <v>10657882</v>
+        <v>10657540</v>
       </c>
       <c r="E78" s="45">
         <f t="shared" si="1"/>
-        <v>9.5361487094340134E-5</v>
+        <v>9.5369546716690719E-5</v>
       </c>
       <c r="G78" s="42"/>
     </row>
     <row r="79" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A79" s="32" t="s">
         <v>81</v>
       </c>
       <c r="B79" s="15">
         <v>2176.0920799999994</v>
       </c>
       <c r="C79" s="21">
-        <v>994.680361963</v>
+        <v>994.40876038500005</v>
       </c>
       <c r="D79" s="34">
         <f>SD_Tabak!F79</f>
-        <v>10684557</v>
+        <v>10684704</v>
       </c>
       <c r="E79" s="45">
         <f t="shared" si="1"/>
-        <v>9.3095143014633179E-5</v>
+        <v>9.3068442549742143E-5</v>
       </c>
       <c r="G79" s="42"/>
     </row>
     <row r="80" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A80" s="32" t="s">
         <v>82</v>
       </c>
       <c r="B80" s="15">
         <v>424.1518299999999</v>
       </c>
       <c r="C80" s="21">
-        <v>1014.777028705</v>
+        <v>1014.5965161040001</v>
       </c>
       <c r="D80" s="34">
         <f>SD_Tabak!F80</f>
-        <v>10792427</v>
+        <v>10791560</v>
       </c>
       <c r="E80" s="45">
         <f t="shared" si="1"/>
-        <v>9.4026767909108857E-5</v>
+        <v>9.4017594870806454E-5</v>
       </c>
       <c r="F80" s="39"/>
       <c r="G80" s="42"/>
     </row>
     <row r="81" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A81" s="32" t="s">
         <v>83</v>
       </c>
       <c r="B81" s="15">
         <v>659.23949000000005</v>
       </c>
       <c r="C81" s="21">
-        <v>1075.1686098289999</v>
+        <v>1075.4028091579999</v>
       </c>
       <c r="D81" s="34">
         <f>SD_Tabak!F81</f>
-        <v>10830523</v>
+        <v>10830597</v>
       </c>
       <c r="E81" s="45">
         <f t="shared" si="1"/>
-        <v>9.927208592133547E-5</v>
+        <v>9.9293031506758112E-5</v>
       </c>
       <c r="F81" s="39"/>
       <c r="G81" s="42"/>
     </row>
     <row r="82" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A82" s="32" t="s">
         <v>84</v>
       </c>
       <c r="B82" s="15">
         <v>974.29091000000005</v>
       </c>
       <c r="C82" s="21">
-        <v>1128.33377941</v>
+        <v>1128.751399838</v>
       </c>
       <c r="D82" s="34">
         <f>SD_Tabak!F82</f>
-        <v>10883543</v>
+        <v>10883832</v>
       </c>
       <c r="E82" s="45">
         <f t="shared" si="1"/>
-        <v>1.0367338829000813E-4</v>
+        <v>1.0370900615132612E-4</v>
       </c>
       <c r="F82" s="39"/>
       <c r="G82" s="42"/>
     </row>
     <row r="83" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A83" s="32" t="s">
         <v>85</v>
       </c>
       <c r="B83" s="15">
         <v>2185.5897999999997</v>
       </c>
       <c r="C83" s="21">
-        <v>1045.493711418</v>
+        <v>1045.0121412859999</v>
       </c>
       <c r="D83" s="34">
         <f>SD_Tabak!F83</f>
-        <v>10962117</v>
+        <v>10962285</v>
       </c>
       <c r="E83" s="45">
         <f t="shared" si="1"/>
-        <v>9.5373339968730491E-5</v>
+        <v>9.5327948624397178E-5</v>
       </c>
       <c r="F83" s="39"/>
       <c r="G83" s="42"/>
     </row>
     <row r="84" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A84" s="32" t="s">
         <v>86</v>
       </c>
       <c r="B84" s="15">
         <v>560.04519999999991</v>
       </c>
       <c r="C84" s="21">
-        <v>1124.2263265399999</v>
+        <v>1124.4390187649999</v>
       </c>
       <c r="D84" s="34">
         <f>SD_Tabak!F84</f>
-        <v>11048364</v>
+        <v>11048763</v>
       </c>
       <c r="E84" s="45">
         <f t="shared" si="1"/>
-        <v>1.0175500431919151E-4</v>
+        <v>1.017705799975074E-4</v>
       </c>
       <c r="F84" s="46"/>
       <c r="G84" s="42"/>
     </row>
     <row r="85" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A85" s="32" t="s">
         <v>87</v>
       </c>
       <c r="B85" s="15">
         <v>709.03053</v>
       </c>
       <c r="C85" s="21">
-        <v>1106.8680152940001</v>
+        <v>1107.0343369060001</v>
       </c>
       <c r="D85" s="34">
         <f>SD_Tabak!F85</f>
-        <v>11162710</v>
+        <v>11162542</v>
       </c>
       <c r="E85" s="45">
         <f t="shared" si="1"/>
-        <v>9.9157643197216448E-5</v>
+        <v>9.9174035529362407E-5</v>
       </c>
       <c r="F85" s="46"/>
       <c r="G85" s="42"/>
     </row>
     <row r="86" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A86" s="32" t="s">
         <v>88</v>
       </c>
       <c r="B86" s="15">
         <v>821.75630000000001</v>
       </c>
       <c r="C86" s="21">
-        <v>1039.2330415000001</v>
+        <v>1038.580417546</v>
       </c>
       <c r="D86" s="34">
         <f>SD_Tabak!F86</f>
-        <v>11275205</v>
+        <v>11275031</v>
       </c>
       <c r="E86" s="45">
         <f t="shared" si="1"/>
-        <v>9.2169769108410901E-5</v>
+        <v>9.211330927125611E-5</v>
       </c>
       <c r="F86" s="46"/>
       <c r="G86" s="42"/>
     </row>
     <row r="87" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A87" s="32" t="s">
         <v>89</v>
       </c>
       <c r="B87" s="15">
         <v>2337.3162899999988</v>
       </c>
       <c r="C87" s="21">
-        <v>1171.473693016</v>
+        <v>1172.0074118929999</v>
       </c>
       <c r="D87" s="34">
         <f>SD_Tabak!F87</f>
-        <v>11357627</v>
+        <v>11357725</v>
       </c>
       <c r="E87" s="45">
         <f t="shared" si="1"/>
-        <v>1.0314423012976214E-4</v>
+        <v>1.0319033185721611E-4</v>
       </c>
       <c r="F87" s="46"/>
       <c r="G87" s="42"/>
     </row>
     <row r="88" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A88" s="32" t="s">
         <v>90</v>
       </c>
       <c r="B88" s="15">
         <v>537.69602999999995</v>
       </c>
       <c r="C88" s="21">
-        <v>1104.5617221719999</v>
+        <v>1104.5186138469999</v>
       </c>
       <c r="D88" s="34">
         <f>SD_Tabak!F88</f>
-        <v>11453304</v>
+        <v>11452712</v>
       </c>
       <c r="E88" s="45">
         <f t="shared" si="1"/>
-        <v>9.6440443925351142E-5</v>
+        <v>9.644166498266959E-5</v>
       </c>
       <c r="F88" s="40"/>
       <c r="G88" s="47"/>
     </row>
     <row r="89" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A89" s="32" t="s">
         <v>91</v>
       </c>
       <c r="B89" s="15">
         <v>745.11815999999999</v>
       </c>
       <c r="C89" s="21">
-        <v>1133.5402790410001</v>
+        <v>1133.5959836730001</v>
       </c>
       <c r="D89" s="34">
         <f>SD_Tabak!F89</f>
-        <v>11538526</v>
+        <v>11538908</v>
       </c>
       <c r="E89" s="45">
         <f t="shared" si="1"/>
-        <v>9.823960868493948E-5</v>
+        <v>9.8241183972781491E-5</v>
       </c>
       <c r="F89" s="40"/>
       <c r="G89" s="47"/>
     </row>
     <row r="90" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A90" s="32" t="s">
         <v>92</v>
       </c>
       <c r="B90" s="15">
         <v>952.68945000000008</v>
       </c>
       <c r="C90" s="21">
-        <v>1143.7250746029999</v>
+        <v>1143.613475909</v>
       </c>
       <c r="D90" s="34">
         <f>SD_Tabak!F90</f>
-        <v>11665847</v>
+        <v>11665956</v>
       </c>
       <c r="E90" s="45">
         <f t="shared" si="1"/>
-        <v>9.8040465866130411E-5</v>
+        <v>9.8029983647203884E-5</v>
       </c>
       <c r="F90" s="40"/>
       <c r="G90" s="47"/>
     </row>
     <row r="91" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A91" s="32" t="s">
         <v>93</v>
       </c>
       <c r="B91" s="15">
         <v>2359.19652</v>
       </c>
       <c r="C91" s="21">
-        <v>1251.5858492109999</v>
+        <v>1251.384326118</v>
       </c>
       <c r="D91" s="34">
         <f>SD_Tabak!F91</f>
-        <v>11848581</v>
+        <v>11848654</v>
       </c>
       <c r="E91" s="45">
         <f t="shared" si="1"/>
-        <v>1.0563170806791125E-4</v>
+        <v>1.0561404916693491E-4</v>
       </c>
       <c r="F91" s="40"/>
       <c r="G91" s="47"/>
     </row>
     <row r="92" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A92" s="32" t="s">
         <v>94</v>
       </c>
       <c r="B92" s="15">
         <v>406.05446999999998</v>
       </c>
       <c r="C92" s="21">
-        <v>956.55189790000009</v>
+        <v>956.82130838300009</v>
       </c>
       <c r="D92" s="34">
         <f>SD_Tabak!F92</f>
-        <v>12069042</v>
+        <v>12069346</v>
       </c>
       <c r="E92" s="45">
         <f t="shared" si="1"/>
-        <v>7.9256654993826363E-5</v>
+        <v>7.9276980574009568E-5</v>
       </c>
       <c r="F92" s="40"/>
       <c r="G92" s="19"/>
     </row>
     <row r="93" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A93" s="32" t="s">
         <v>95</v>
       </c>
       <c r="B93" s="15">
         <v>656.0059</v>
       </c>
       <c r="C93" s="21">
-        <v>1043.2668371089999</v>
+        <v>1043.086537748</v>
       </c>
       <c r="D93" s="34">
         <f>SD_Tabak!F93</f>
-        <v>12312107</v>
+        <v>12310991</v>
       </c>
       <c r="E93" s="45">
         <f t="shared" si="1"/>
-        <v>8.4735036587076435E-5</v>
+        <v>8.472807247994901E-5</v>
       </c>
       <c r="F93" s="40"/>
       <c r="G93" s="19"/>
     </row>
     <row r="94" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A94" s="32" t="s">
         <v>96</v>
       </c>
       <c r="B94" s="15">
         <v>933.40600999999992</v>
       </c>
       <c r="C94" s="21">
-        <v>1101.2447220529998</v>
+        <v>1101.383608354</v>
       </c>
       <c r="D94" s="34">
         <f>SD_Tabak!F94</f>
-        <v>12453478</v>
+        <v>12453515</v>
       </c>
       <c r="E94" s="45">
         <f t="shared" si="1"/>
-        <v>8.8428688118532018E-5</v>
+        <v>8.8439577770131568E-5</v>
       </c>
       <c r="F94" s="40"/>
       <c r="G94" s="19"/>
     </row>
     <row r="95" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A95" s="32" t="s">
         <v>97</v>
       </c>
       <c r="B95" s="15">
         <v>2152.7689299999997</v>
       </c>
       <c r="C95" s="21">
-        <v>1073.436680263</v>
+        <v>1072.9753767699999</v>
       </c>
       <c r="D95" s="34">
         <f>SD_Tabak!F95</f>
-        <v>12592071</v>
+        <v>12592156</v>
       </c>
       <c r="E95" s="45">
         <f t="shared" si="1"/>
-        <v>8.5247032061922133E-5</v>
+        <v>8.5209822429931764E-5</v>
       </c>
       <c r="F95" s="40"/>
       <c r="G95" s="19"/>
     </row>
     <row r="96" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A96" s="32" t="s">
         <v>98</v>
       </c>
       <c r="B96" s="15">
         <v>573.57861999999989</v>
       </c>
       <c r="C96" s="21">
-        <v>1139.2394663129999</v>
+        <v>1139.2905843580002</v>
       </c>
       <c r="D96" s="34">
         <f>SD_Tabak!F96</f>
-        <v>12726205</v>
+        <v>12725421</v>
       </c>
       <c r="E96" s="45">
         <f t="shared" si="1"/>
-        <v>8.9519182373142651E-5</v>
+        <v>8.9528714559463304E-5</v>
       </c>
       <c r="F96" s="40"/>
       <c r="G96" s="19"/>
     </row>
     <row r="97" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A97" s="32" t="s">
         <v>99</v>
       </c>
       <c r="B97" s="15">
         <v>780.21062000000006</v>
       </c>
       <c r="C97" s="21">
-        <v>1144.997359189</v>
+        <v>1144.955882173</v>
       </c>
       <c r="D97" s="34">
         <f>SD_Tabak!F97</f>
-        <v>12753600</v>
+        <v>12755107</v>
       </c>
       <c r="E97" s="45">
         <f t="shared" si="1"/>
-        <v>8.9778365260710695E-5</v>
+        <v>8.9764506261923161E-5</v>
       </c>
       <c r="F97" s="40"/>
     </row>
     <row r="98" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A98" s="32" t="s">
         <v>100</v>
       </c>
       <c r="B98" s="15">
         <v>1026.2196200000001</v>
       </c>
       <c r="C98" s="21">
-        <v>1183.0989890440001</v>
+        <v>1183.4109264470001</v>
       </c>
       <c r="D98" s="34">
         <f>SD_Tabak!F98</f>
-        <v>12914359</v>
+        <v>12913803</v>
       </c>
       <c r="E98" s="45">
         <f t="shared" si="1"/>
-        <v>9.1611127508845009E-5</v>
+        <v>9.1639227146875332E-5</v>
       </c>
       <c r="F98" s="40"/>
     </row>
     <row r="99" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A99" s="32" t="s">
         <v>101</v>
       </c>
       <c r="B99" s="15">
         <v>2322.2961400000004</v>
       </c>
       <c r="C99" s="21">
-        <v>1209.9677856769999</v>
+        <v>1210.3471974869999</v>
       </c>
       <c r="D99" s="34">
         <f>SD_Tabak!F99</f>
-        <v>12992052</v>
+        <v>12992040</v>
       </c>
       <c r="E99" s="45">
         <f t="shared" si="1"/>
-        <v>9.3131384147554207E-5</v>
+        <v>9.3160673572972364E-5</v>
       </c>
       <c r="F99" s="40"/>
     </row>
     <row r="100" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A100" s="32" t="s">
         <v>102</v>
       </c>
       <c r="B100" s="15">
         <v>546.21076999999991</v>
       </c>
       <c r="C100" s="21">
-        <v>1138.1022397420002</v>
+        <v>1137.6573971389998</v>
       </c>
       <c r="D100" s="34">
         <f>SD_Tabak!F100</f>
-        <v>13051624</v>
+        <v>13052595</v>
       </c>
       <c r="E100" s="45">
         <f t="shared" si="1"/>
-        <v>8.7200048035554828E-5</v>
+        <v>8.7159480328547685E-5</v>
       </c>
     </row>
     <row r="101" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A101" s="32" t="s">
         <v>103</v>
       </c>
       <c r="B101" s="15">
         <v>863.38998000000004</v>
       </c>
       <c r="C101" s="21">
-        <v>1202.7990073620001</v>
+        <v>1202.9025598180001</v>
       </c>
       <c r="D101" s="34">
         <f>SD_Tabak!F101</f>
-        <v>13209020</v>
+        <v>13207899</v>
       </c>
       <c r="E101" s="45">
         <f t="shared" si="1"/>
-        <v>9.1058913330587749E-5</v>
+        <v>9.1074482006411471E-5</v>
       </c>
     </row>
     <row r="102" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A102" s="32" t="s">
         <v>104</v>
       </c>
       <c r="B102" s="15">
         <v>1033.7773200000001</v>
       </c>
       <c r="C102" s="21">
-        <v>1216.7958012670001</v>
+        <v>1216.6852162189998</v>
       </c>
       <c r="D102" s="34">
         <f>SD_Tabak!F102</f>
-        <v>13239535</v>
+        <v>13240638</v>
       </c>
       <c r="E102" s="45">
         <f t="shared" si="1"/>
-        <v>9.1906233962673166E-5</v>
+        <v>9.1890225850068535E-5</v>
       </c>
     </row>
     <row r="103" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A103" s="32" t="s">
         <v>105</v>
       </c>
       <c r="B103" s="15">
         <v>2310.3829099999994</v>
       </c>
       <c r="C103" s="21">
-        <v>1216.2923951120001</v>
+        <v>1216.576519081</v>
       </c>
       <c r="D103" s="34">
         <f>SD_Tabak!F103</f>
-        <v>13377848</v>
+        <v>13377055</v>
       </c>
       <c r="E103" s="45">
         <f t="shared" si="1"/>
-        <v>9.0918389498221246E-5</v>
+        <v>9.0945018846151111E-5</v>
       </c>
     </row>
     <row r="104" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A104" s="32" t="s">
         <v>106</v>
       </c>
       <c r="B104" s="15">
         <v>714.67638999999997</v>
       </c>
       <c r="C104" s="21">
-        <v>1270.79171711</v>
+        <v>1271.0152224530002</v>
       </c>
       <c r="D104" s="34">
         <f>SD_Tabak!F104</f>
-        <v>13458681</v>
+        <v>13458081</v>
       </c>
       <c r="E104" s="45">
         <f t="shared" si="1"/>
-        <v>9.4421713176053433E-5</v>
+        <v>9.444253028741618E-5</v>
       </c>
     </row>
     <row r="105" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A105" s="32" t="s">
         <v>107</v>
       </c>
       <c r="B105" s="15">
         <v>915.58905000000004</v>
       </c>
       <c r="C105" s="21">
-        <v>1243.3333917260002</v>
+        <v>1243.335942335</v>
       </c>
       <c r="D105" s="34">
         <f>SD_Tabak!F105</f>
-        <v>12875663</v>
+        <v>12876168</v>
       </c>
       <c r="E105" s="45">
         <f t="shared" si="1"/>
-        <v>9.6564611214661341E-5</v>
+        <v>9.6561022063008185E-5</v>
       </c>
     </row>
     <row r="106" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A106" s="32" t="s">
         <v>108</v>
       </c>
       <c r="B106" s="15">
         <v>919.56712999999991</v>
       </c>
       <c r="C106" s="21">
-        <v>1129.6152015929999</v>
+        <v>1128.8050510999999</v>
       </c>
       <c r="D106" s="34">
         <f>SD_Tabak!F106</f>
-        <v>13539922</v>
+        <v>13541231</v>
       </c>
       <c r="E106" s="45">
         <f t="shared" si="1"/>
-        <v>8.3428486633305566E-5</v>
+        <v>8.3360593368505414E-5</v>
       </c>
     </row>
     <row r="107" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A107" s="32" t="s">
         <v>109</v>
       </c>
       <c r="B107" s="15">
         <v>2072.3391399999991</v>
       </c>
       <c r="C107" s="21">
-        <v>998.86823471699995</v>
+        <v>999.53461271099991</v>
       </c>
       <c r="D107" s="34">
         <f>SD_Tabak!F107</f>
-        <v>13383084</v>
+        <v>13382146</v>
       </c>
       <c r="E107" s="45">
         <f t="shared" si="1"/>
-        <v>7.4636625961325506E-5</v>
+        <v>7.4691653544282054E-5</v>
       </c>
     </row>
     <row r="108" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A108" s="32" t="s">
         <v>110</v>
       </c>
       <c r="B108" s="15">
         <v>654.81062999999995</v>
       </c>
       <c r="C108" s="21">
-        <v>1226.0338730860001</v>
+        <v>1225.7145531790002</v>
       </c>
       <c r="D108" s="34">
         <f>SD_Tabak!F108</f>
-        <v>12940282</v>
+        <v>12939076</v>
       </c>
       <c r="E108" s="45">
         <f t="shared" si="1"/>
-        <v>9.4745529740851095E-5</v>
+        <v>9.4729681870560172E-5</v>
       </c>
     </row>
     <row r="109" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A109" s="32" t="s">
         <v>111</v>
       </c>
       <c r="B109" s="15">
         <v>869.72638000000006</v>
       </c>
       <c r="C109" s="21">
-        <v>1205.4912497380001</v>
+        <v>1204.833229549</v>
       </c>
       <c r="D109" s="34">
         <f>SD_Tabak!F109</f>
-        <v>13824194</v>
+        <v>13826108</v>
       </c>
       <c r="E109" s="45">
         <f t="shared" si="1"/>
-        <v>8.7201557627012471E-5</v>
+        <v>8.7141893405504996E-5</v>
       </c>
     </row>
     <row r="110" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A110" s="32" t="s">
         <v>112</v>
       </c>
       <c r="B110" s="15">
         <v>1315.2932600000001</v>
       </c>
       <c r="C110" s="21">
-        <v>1430.8206813100001</v>
+        <v>1431.90922389</v>
       </c>
       <c r="D110" s="34">
         <f>SD_Tabak!F110</f>
-        <v>14032888</v>
+        <v>14031651</v>
       </c>
       <c r="E110" s="45">
         <f t="shared" si="1"/>
-        <v>1.0196195404039426E-4</v>
+        <v>1.0204852044068086E-4</v>
       </c>
     </row>
     <row r="111" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A111" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B111" s="15">
         <v>2267.4984099999997</v>
       </c>
       <c r="C111" s="21">
-        <v>1276.6652887969999</v>
+        <v>1276.4739315279999</v>
       </c>
       <c r="D111" s="34">
         <f>SD_Tabak!F111</f>
-        <v>14045882</v>
+        <v>14046904</v>
       </c>
       <c r="E111" s="45">
         <f t="shared" si="1"/>
-        <v>9.0892497088968847E-5</v>
+        <v>9.0872261355811918E-5</v>
       </c>
     </row>
     <row r="112" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A112" s="32" t="s">
         <v>114</v>
       </c>
       <c r="B112" s="15">
         <v>728.49097000000006</v>
       </c>
       <c r="C112" s="21">
-        <v>1292.7059677120001</v>
+        <v>1292.079653297</v>
       </c>
       <c r="D112" s="34">
         <f>SD_Tabak!F112</f>
-        <v>14162649</v>
+        <v>14163743</v>
       </c>
       <c r="E112" s="45">
         <f t="shared" si="1"/>
-        <v>9.1275718808818887E-5</v>
+        <v>9.1224449165520729E-5</v>
       </c>
     </row>
     <row r="113" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A113" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B113" s="15">
         <v>1128.3895299999999</v>
       </c>
       <c r="C113" s="21">
-        <v>1374.627141187</v>
+        <v>1375.352074722</v>
       </c>
       <c r="D113" s="34">
         <f>SD_Tabak!F113</f>
-        <v>14348492</v>
+        <v>14347939</v>
       </c>
       <c r="E113" s="45">
         <f t="shared" si="1"/>
-        <v>9.5802899788144982E-5</v>
+        <v>9.5857117508096461E-5</v>
       </c>
     </row>
     <row r="114" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A114" s="32" t="s">
         <v>116</v>
       </c>
       <c r="B114" s="15">
         <v>1073.8831499999999</v>
       </c>
       <c r="C114" s="21">
-        <v>1264.695036223</v>
+        <v>1264.2643721310001</v>
       </c>
       <c r="D114" s="34">
         <f>SD_Tabak!F114</f>
-        <v>14397479</v>
+        <v>14398818</v>
       </c>
       <c r="E114" s="45">
         <f t="shared" si="1"/>
-        <v>8.7841422531194523E-5</v>
+        <v>8.7803344144706886E-5</v>
       </c>
     </row>
     <row r="115" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A115" s="32" t="s">
         <v>117</v>
       </c>
       <c r="B115" s="15">
         <v>2288.8477700000003</v>
       </c>
       <c r="C115" s="21">
-        <v>1325.0075640709999</v>
+        <v>1325.3939545979999</v>
       </c>
       <c r="D115" s="34">
         <f>SD_Tabak!F115</f>
-        <v>14604560</v>
+        <v>14602840</v>
       </c>
       <c r="E115" s="45">
         <f t="shared" si="1"/>
-        <v>9.072560652775571E-5</v>
+        <v>9.0762752628803704E-5</v>
       </c>
     </row>
     <row r="116" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A116" s="32" t="s">
         <v>118</v>
       </c>
       <c r="B116" s="15">
         <v>839.33115999999995</v>
       </c>
       <c r="C116" s="21">
-        <v>1356.6267630980001</v>
+        <v>1355.6863315400001</v>
       </c>
       <c r="D116" s="34">
         <f>SD_Tabak!F116</f>
-        <v>13713835</v>
+        <v>13714441</v>
       </c>
       <c r="E116" s="45">
         <f t="shared" si="1"/>
-        <v>9.8923952570378751E-5</v>
+        <v>9.8851009059720347E-5</v>
       </c>
     </row>
     <row r="117" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A117" s="32" t="s">
         <v>119</v>
       </c>
       <c r="B117" s="15">
         <v>1063.6299900000001</v>
       </c>
       <c r="C117" s="21">
-        <v>1293.9519911370001</v>
+        <v>1295.1155847529999</v>
       </c>
       <c r="D117" s="34">
         <f>SD_Tabak!F117</f>
-        <v>13857031</v>
+        <v>13856958</v>
       </c>
       <c r="E117" s="45">
         <f t="shared" si="1"/>
-        <v>9.3378732510376872E-5</v>
+        <v>9.3463196233473464E-5</v>
       </c>
     </row>
     <row r="118" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A118" s="32" t="s">
         <v>120</v>
       </c>
       <c r="B118" s="15">
         <v>976.03683999999998</v>
       </c>
       <c r="C118" s="21">
-        <v>1169.429900289</v>
+        <v>1169.0476233510001</v>
       </c>
       <c r="D118" s="34">
         <f>SD_Tabak!F118</f>
-        <v>14063842</v>
+        <v>14061785</v>
       </c>
       <c r="E118" s="45">
         <f t="shared" si="1"/>
-        <v>8.3151524333748908E-5</v>
+        <v>8.3136502467574355E-5</v>
       </c>
     </row>
     <row r="119" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A119" s="32" t="s">
         <v>121</v>
       </c>
       <c r="B119" s="15">
         <v>2189.7281399999993</v>
       </c>
       <c r="C119" s="21">
-        <v>1266.4727682929999</v>
+        <v>1267.8245366379999</v>
       </c>
       <c r="D119" s="34">
         <f>SD_Tabak!F119</f>
-        <v>14136433</v>
+        <v>14137167</v>
       </c>
       <c r="E119" s="45">
         <f t="shared" si="1"/>
-        <v>8.9589273920302238E-5</v>
+        <v>8.9680240506319255E-5</v>
       </c>
     </row>
     <row r="120" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A120" s="32" t="s">
         <v>122</v>
       </c>
       <c r="B120" s="15">
         <v>684.85122999999999</v>
       </c>
       <c r="C120" s="21">
-        <v>1229.0905505440001</v>
+        <v>1223.176909299</v>
       </c>
       <c r="D120" s="34">
         <f>SD_Tabak!F120</f>
-        <v>14352849</v>
+        <v>14352161</v>
       </c>
       <c r="E120" s="45">
         <f t="shared" si="1"/>
-        <v>8.563390798189266E-5</v>
+        <v>8.5225974631903867E-5</v>
       </c>
     </row>
     <row r="121" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A121" s="32" t="s">
         <v>123</v>
       </c>
       <c r="B121" s="15">
         <v>996.78827000000001</v>
       </c>
       <c r="C121" s="21">
-        <v>1241.5624155620001</v>
+        <v>1244.6990127509998</v>
       </c>
       <c r="D121" s="34">
         <f>SD_Tabak!F121</f>
-        <v>14376661</v>
+        <v>14378272</v>
       </c>
       <c r="E121" s="45">
         <f t="shared" si="1"/>
-        <v>8.6359580681633939E-5</v>
+        <v>8.6568053014367773E-5</v>
       </c>
     </row>
     <row r="122" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A122" s="32" t="s">
         <v>124</v>
       </c>
       <c r="B122" s="15">
         <v>1231.0893599999999</v>
       </c>
       <c r="C122" s="21">
-        <v>1285.3340757679998</v>
+        <v>1289.0736875140001</v>
       </c>
       <c r="D122" s="34">
         <f>SD_Tabak!F122</f>
-        <v>14469003</v>
+        <v>14469459</v>
       </c>
       <c r="E122" s="45">
         <f t="shared" si="1"/>
-        <v>8.8833631160903064E-5</v>
+        <v>8.9089280222156203E-5</v>
       </c>
     </row>
     <row r="123" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A123" s="32" t="s">
         <v>125</v>
       </c>
       <c r="B123" s="15">
         <v>2070.7854099999995</v>
       </c>
       <c r="C123" s="21">
-        <v>1223.1227024140001</v>
+        <v>1227.231737933</v>
       </c>
       <c r="D123" s="34">
         <f>SD_Tabak!F123</f>
-        <v>14600100</v>
+        <v>14598769</v>
       </c>
       <c r="E123" s="45">
         <f t="shared" si="1"/>
-        <v>8.3774953761549584E-5</v>
+        <v>8.4064056218233194E-5</v>
       </c>
     </row>
     <row r="124" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A124" s="32" t="s">
         <v>126</v>
       </c>
       <c r="B124" s="15">
         <v>632.16316000000006</v>
       </c>
       <c r="C124" s="21">
-        <v>1190.521068885</v>
+        <v>1166.9197403190001</v>
       </c>
       <c r="D124" s="34">
         <f>SD_Tabak!F124</f>
-        <v>14519831</v>
+        <v>14481746</v>
       </c>
       <c r="E124" s="45">
         <f t="shared" si="1"/>
-        <v>8.1992763475346227E-5</v>
+        <v>8.057866367211523E-5</v>
       </c>
     </row>
     <row r="125" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A125" s="32" t="s">
         <v>127</v>
       </c>
       <c r="B125" s="15">
         <v>915.54134999999985</v>
       </c>
       <c r="C125" s="21">
-        <v>1172.568242861</v>
+        <v>1184.734364361</v>
       </c>
       <c r="D125" s="34">
         <f>SD_Tabak!F125</f>
-        <v>14565637</v>
+        <v>14550943</v>
       </c>
       <c r="E125" s="45">
         <f t="shared" si="1"/>
-        <v>8.0502366141693634E-5</v>
+        <v>8.1419765327992835E-5</v>
       </c>
     </row>
     <row r="126" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A126" s="32" t="s">
         <v>128</v>
       </c>
       <c r="B126" s="15">
         <v>1228.6299300000001</v>
       </c>
       <c r="C126" s="21">
-        <v>1210.8471751530001</v>
+        <v>1224.6986856439999</v>
       </c>
       <c r="D126" s="34">
         <f>SD_Tabak!F126</f>
-        <v>14509414</v>
+        <v>14518956</v>
       </c>
       <c r="E126" s="45">
         <f t="shared" si="1"/>
-        <v>8.3452520904910433E-5</v>
+        <v>8.435170446442567E-5</v>
       </c>
     </row>
     <row r="127" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A127" s="32" t="s">
         <v>129</v>
       </c>
       <c r="B127" s="15">
         <v>1907.90579</v>
       </c>
       <c r="C127" s="21">
-        <v>1130.8188930240001</v>
+        <v>1147.0036454890001</v>
       </c>
       <c r="D127" s="34">
         <f>SD_Tabak!F127</f>
-        <v>14449047</v>
+        <v>14492022</v>
       </c>
       <c r="E127" s="45">
         <f t="shared" si="1"/>
-        <v>7.8262524374375698E-5</v>
+        <v>7.9147247050066581E-5</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A128" s="32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B128" s="15">
+        <v>761.23506999999995</v>
+      </c>
+      <c r="C128" s="21">
+        <v>1240.558108406</v>
+      </c>
+      <c r="D128" s="34">
+        <f>SD_Tabak!F128</f>
+        <v>14567283</v>
+      </c>
+      <c r="E128" s="45">
+        <f t="shared" si="1"/>
+        <v>8.5160568954828432E-5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="E2:E3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>SD_Mineralne oleje</vt:lpstr>
       <vt:lpstr>SD_Tabak</vt:lpstr>
       <vt:lpstr>SD_Lieh</vt:lpstr>
       <vt:lpstr>SD_Pivo</vt:lpstr>
       <vt:lpstr>SD_Vino</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo financii Slovenskej republiky</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Antalicova Jana</dc:creator>
+  <dc:creator>Antalicová Jana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SetDate">
-    <vt:lpwstr>2026-03-13T08:26:55Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-12T09:31:59Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SiteId">
     <vt:lpwstr>579df390-dbff-49fd-8f10-624670566482</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ActionId">
-    <vt:lpwstr>5514e8ac-db3b-46d3-bc0f-bd5c28a29581</vt:lpwstr>
+    <vt:lpwstr>38ae951b-7de1-4d33-ad09-10e5f60ad46a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>