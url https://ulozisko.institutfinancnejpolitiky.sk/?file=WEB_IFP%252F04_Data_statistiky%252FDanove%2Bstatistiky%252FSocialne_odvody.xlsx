--- v1 (2026-03-21)
+++ v2 (2026-05-05)
@@ -12,85 +12,88 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\IFP_NEW\1_DANE\1_03_Databazy\02_Danove_prijmy_web\2015\novy_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{53A10413-08DC-42AA-BF9C-F5DEDC218376}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D09D1E02-E762-4F84-B4AF-D8FF1979E1AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" activeTab="2" xr2:uid="{FA02C17E-9087-4C61-8CDB-6D923FC080EC}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" activeTab="2" xr2:uid="{A58CA58F-8D2E-4BB9-9508-885DB09FE410}"/>
   </bookViews>
   <sheets>
     <sheet name="cash rocny" sheetId="1" r:id="rId1"/>
     <sheet name="akrual rocny" sheetId="2" r:id="rId2"/>
     <sheet name="cash mesacny" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'cash mesacny'!$A$1:$I$137</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N362" i="3" l="1"/>
+  <c r="N363" i="3" l="1"/>
+  <c r="L363" i="3"/>
+  <c r="N362" i="3"/>
+  <c r="M362" i="3"/>
   <c r="L362" i="3"/>
   <c r="N361" i="3"/>
   <c r="M361" i="3"/>
   <c r="L361" i="3"/>
   <c r="N360" i="3"/>
   <c r="M360" i="3"/>
   <c r="L360" i="3"/>
   <c r="N359" i="3"/>
   <c r="M359" i="3"/>
   <c r="L359" i="3"/>
   <c r="N358" i="3"/>
   <c r="M358" i="3"/>
   <c r="L358" i="3"/>
   <c r="N357" i="3"/>
   <c r="M357" i="3"/>
   <c r="L357" i="3"/>
   <c r="N356" i="3"/>
   <c r="M356" i="3"/>
   <c r="L356" i="3"/>
   <c r="N355" i="3"/>
   <c r="M355" i="3"/>
   <c r="L355" i="3"/>
   <c r="N354" i="3"/>
   <c r="M354" i="3"/>
   <c r="L354" i="3"/>
@@ -981,56 +984,52 @@
   <c r="L27" i="3"/>
   <c r="L26" i="3"/>
   <c r="L25" i="3"/>
   <c r="L24" i="3"/>
   <c r="L23" i="3"/>
   <c r="L22" i="3"/>
   <c r="L21" i="3"/>
   <c r="L20" i="3"/>
   <c r="L19" i="3"/>
   <c r="L18" i="3"/>
   <c r="L17" i="3"/>
   <c r="L16" i="3"/>
   <c r="L15" i="3"/>
   <c r="L14" i="3"/>
   <c r="L13" i="3"/>
   <c r="L12" i="3"/>
   <c r="L11" i="3"/>
   <c r="L10" i="3"/>
   <c r="L9" i="3"/>
   <c r="L8" i="3"/>
   <c r="L7" i="3"/>
   <c r="L6" i="3"/>
   <c r="L5" i="3"/>
   <c r="L4" i="3"/>
   <c r="L3" i="3"/>
-  <c r="AA44" i="2"/>
   <c r="Z44" i="2"/>
-  <c r="Y44" i="2"/>
-  <c r="S44" i="2"/>
   <c r="R44" i="2"/>
-  <c r="Q44" i="2"/>
   <c r="K44" i="2"/>
   <c r="J44" i="2"/>
   <c r="I44" i="2"/>
   <c r="H44" i="2"/>
   <c r="G44" i="2"/>
   <c r="F44" i="2"/>
   <c r="E44" i="2"/>
   <c r="AD43" i="2"/>
   <c r="AC43" i="2"/>
   <c r="AB43" i="2"/>
   <c r="W43" i="2"/>
   <c r="V43" i="2"/>
   <c r="U43" i="2"/>
   <c r="T43" i="2"/>
   <c r="S43" i="2"/>
   <c r="R43" i="2"/>
   <c r="Q43" i="2"/>
   <c r="P43" i="2"/>
   <c r="O43" i="2"/>
   <c r="N43" i="2"/>
   <c r="M43" i="2"/>
   <c r="L43" i="2"/>
   <c r="AD42" i="2"/>
   <c r="AC42" i="2"/>
   <c r="AB42" i="2"/>
@@ -1063,683 +1062,687 @@
   <c r="L41" i="2"/>
   <c r="AD40" i="2"/>
   <c r="AC40" i="2"/>
   <c r="AB40" i="2"/>
   <c r="W40" i="2"/>
   <c r="V40" i="2"/>
   <c r="U40" i="2"/>
   <c r="T40" i="2"/>
   <c r="S40" i="2"/>
   <c r="R40" i="2"/>
   <c r="Q40" i="2"/>
   <c r="P40" i="2"/>
   <c r="O40" i="2"/>
   <c r="N40" i="2"/>
   <c r="M40" i="2"/>
   <c r="L40" i="2"/>
   <c r="AE36" i="2"/>
   <c r="AE44" i="2" s="1"/>
   <c r="AD36" i="2"/>
   <c r="AD44" i="2" s="1"/>
   <c r="AC36" i="2"/>
   <c r="AC44" i="2" s="1"/>
   <c r="AB36" i="2"/>
   <c r="AB44" i="2" s="1"/>
   <c r="AA36" i="2"/>
+  <c r="AA44" i="2" s="1"/>
   <c r="Z36" i="2"/>
   <c r="Y36" i="2"/>
+  <c r="Y44" i="2" s="1"/>
   <c r="X36" i="2"/>
   <c r="X44" i="2" s="1"/>
   <c r="W36" i="2"/>
   <c r="W44" i="2" s="1"/>
   <c r="V36" i="2"/>
   <c r="V44" i="2" s="1"/>
   <c r="U36" i="2"/>
   <c r="U44" i="2" s="1"/>
   <c r="T36" i="2"/>
   <c r="T44" i="2" s="1"/>
   <c r="S36" i="2"/>
+  <c r="S44" i="2" s="1"/>
   <c r="R36" i="2"/>
   <c r="Q36" i="2"/>
+  <c r="Q44" i="2" s="1"/>
   <c r="P36" i="2"/>
   <c r="P44" i="2" s="1"/>
   <c r="O36" i="2"/>
   <c r="O44" i="2" s="1"/>
   <c r="N36" i="2"/>
   <c r="N44" i="2" s="1"/>
   <c r="M36" i="2"/>
   <c r="M44" i="2" s="1"/>
   <c r="L36" i="2"/>
   <c r="L44" i="2" s="1"/>
-  <c r="AE31" i="2"/>
   <c r="Z31" i="2"/>
-  <c r="Y31" i="2"/>
   <c r="X31" i="2"/>
-  <c r="W31" i="2"/>
-  <c r="Q31" i="2"/>
   <c r="P31" i="2"/>
-  <c r="O31" i="2"/>
-  <c r="I31" i="2"/>
   <c r="H31" i="2"/>
-  <c r="G31" i="2"/>
   <c r="AE30" i="2"/>
+  <c r="AE31" i="2" s="1"/>
   <c r="AD30" i="2"/>
   <c r="AD31" i="2" s="1"/>
   <c r="AC30" i="2"/>
   <c r="AC31" i="2" s="1"/>
   <c r="AB30" i="2"/>
   <c r="AB31" i="2" s="1"/>
   <c r="AA30" i="2"/>
   <c r="AA31" i="2" s="1"/>
   <c r="Z30" i="2"/>
   <c r="Y30" i="2"/>
+  <c r="Y31" i="2" s="1"/>
   <c r="X30" i="2"/>
   <c r="W30" i="2"/>
   <c r="V30" i="2"/>
   <c r="U30" i="2"/>
   <c r="T30" i="2"/>
   <c r="S30" i="2"/>
   <c r="R30" i="2"/>
   <c r="Q30" i="2"/>
   <c r="P30" i="2"/>
   <c r="O30" i="2"/>
   <c r="N30" i="2"/>
   <c r="M30" i="2"/>
   <c r="L30" i="2"/>
   <c r="K30" i="2"/>
   <c r="J30" i="2"/>
   <c r="I30" i="2"/>
   <c r="H30" i="2"/>
   <c r="G30" i="2"/>
   <c r="F30" i="2"/>
   <c r="E30" i="2"/>
   <c r="D30" i="2"/>
   <c r="C30" i="2"/>
   <c r="B30" i="2"/>
   <c r="W29" i="2"/>
   <c r="V29" i="2"/>
   <c r="U29" i="2"/>
   <c r="T29" i="2"/>
   <c r="S29" i="2"/>
   <c r="R29" i="2"/>
   <c r="Q29" i="2"/>
   <c r="P29" i="2"/>
   <c r="O29" i="2"/>
   <c r="N29" i="2"/>
   <c r="M29" i="2"/>
   <c r="L29" i="2"/>
   <c r="K29" i="2"/>
   <c r="J29" i="2"/>
   <c r="I29" i="2"/>
   <c r="H29" i="2"/>
   <c r="G29" i="2"/>
   <c r="F29" i="2"/>
   <c r="E29" i="2"/>
   <c r="D29" i="2"/>
   <c r="C29" i="2"/>
   <c r="B29" i="2"/>
   <c r="W28" i="2"/>
+  <c r="W31" i="2" s="1"/>
   <c r="V28" i="2"/>
   <c r="V31" i="2" s="1"/>
   <c r="U28" i="2"/>
   <c r="U31" i="2" s="1"/>
   <c r="T28" i="2"/>
   <c r="T31" i="2" s="1"/>
   <c r="S28" i="2"/>
   <c r="S31" i="2" s="1"/>
   <c r="R28" i="2"/>
   <c r="R31" i="2" s="1"/>
   <c r="Q28" i="2"/>
+  <c r="Q31" i="2" s="1"/>
   <c r="P28" i="2"/>
   <c r="O28" i="2"/>
+  <c r="O31" i="2" s="1"/>
   <c r="N28" i="2"/>
   <c r="N31" i="2" s="1"/>
   <c r="M28" i="2"/>
   <c r="M31" i="2" s="1"/>
   <c r="L28" i="2"/>
   <c r="L31" i="2" s="1"/>
   <c r="K28" i="2"/>
   <c r="K31" i="2" s="1"/>
   <c r="J28" i="2"/>
   <c r="J31" i="2" s="1"/>
   <c r="I28" i="2"/>
+  <c r="I31" i="2" s="1"/>
   <c r="H28" i="2"/>
   <c r="G28" i="2"/>
+  <c r="G31" i="2" s="1"/>
   <c r="F28" i="2"/>
   <c r="F31" i="2" s="1"/>
   <c r="E28" i="2"/>
   <c r="E31" i="2" s="1"/>
   <c r="D28" i="2"/>
   <c r="D31" i="2" s="1"/>
   <c r="C28" i="2"/>
   <c r="C31" i="2" s="1"/>
   <c r="B28" i="2"/>
   <c r="B31" i="2" s="1"/>
   <c r="J18" i="2"/>
   <c r="I18" i="2"/>
   <c r="H18" i="2"/>
   <c r="G18" i="2"/>
   <c r="F18" i="2"/>
   <c r="E18" i="2"/>
   <c r="D18" i="2"/>
   <c r="AE17" i="2"/>
   <c r="AD17" i="2"/>
   <c r="AC17" i="2"/>
   <c r="AB17" i="2"/>
   <c r="AA17" i="2"/>
   <c r="Z17" i="2"/>
   <c r="Y17" i="2"/>
   <c r="X17" i="2"/>
   <c r="W17" i="2"/>
   <c r="V17" i="2"/>
   <c r="U17" i="2"/>
   <c r="T17" i="2"/>
   <c r="S17" i="2"/>
   <c r="R17" i="2"/>
   <c r="Q17" i="2"/>
   <c r="P17" i="2"/>
   <c r="O17" i="2"/>
   <c r="N17" i="2"/>
   <c r="M17" i="2"/>
   <c r="L17" i="2"/>
   <c r="K17" i="2"/>
   <c r="J17" i="2"/>
   <c r="I17" i="2"/>
   <c r="H17" i="2"/>
   <c r="G17" i="2"/>
   <c r="F17" i="2"/>
   <c r="E17" i="2"/>
   <c r="D17" i="2"/>
   <c r="S16" i="2"/>
-  <c r="S14" i="2" s="1"/>
   <c r="Q16" i="2"/>
   <c r="P16" i="2"/>
   <c r="AE14" i="2"/>
   <c r="AD14" i="2"/>
   <c r="AC14" i="2"/>
   <c r="AB14" i="2"/>
   <c r="AA14" i="2"/>
   <c r="Z14" i="2"/>
   <c r="Y14" i="2"/>
   <c r="X14" i="2"/>
   <c r="W14" i="2"/>
   <c r="V14" i="2"/>
   <c r="U14" i="2"/>
   <c r="T14" i="2"/>
+  <c r="S14" i="2"/>
   <c r="R14" i="2"/>
   <c r="Q14" i="2"/>
   <c r="P14" i="2"/>
   <c r="O14" i="2"/>
   <c r="N14" i="2"/>
   <c r="M14" i="2"/>
   <c r="L14" i="2"/>
   <c r="K14" i="2"/>
   <c r="J14" i="2"/>
   <c r="I14" i="2"/>
   <c r="H14" i="2"/>
   <c r="G14" i="2"/>
   <c r="F14" i="2"/>
   <c r="E14" i="2"/>
   <c r="D14" i="2"/>
   <c r="C14" i="2"/>
   <c r="B14" i="2"/>
   <c r="AD13" i="2"/>
   <c r="AC13" i="2"/>
   <c r="AB13" i="2"/>
   <c r="W13" i="2"/>
   <c r="V13" i="2"/>
   <c r="U13" i="2"/>
   <c r="T13" i="2"/>
   <c r="S13" i="2"/>
   <c r="R13" i="2"/>
   <c r="Q13" i="2"/>
   <c r="P13" i="2"/>
   <c r="AE12" i="2"/>
   <c r="AD12" i="2"/>
   <c r="AC12" i="2"/>
   <c r="AB12" i="2"/>
   <c r="W12" i="2"/>
   <c r="V12" i="2"/>
   <c r="U12" i="2"/>
   <c r="T12" i="2"/>
   <c r="S12" i="2"/>
   <c r="R12" i="2"/>
   <c r="Q12" i="2"/>
   <c r="P12" i="2"/>
   <c r="W11" i="2"/>
   <c r="V11" i="2"/>
   <c r="U11" i="2"/>
+  <c r="U3" i="2" s="1"/>
   <c r="T11" i="2"/>
   <c r="S11" i="2"/>
   <c r="R11" i="2"/>
   <c r="Q11" i="2"/>
   <c r="P11" i="2"/>
   <c r="Z10" i="2"/>
   <c r="W10" i="2"/>
   <c r="W4" i="2" s="1"/>
   <c r="W3" i="2" s="1"/>
   <c r="V10" i="2"/>
-  <c r="V4" i="2" s="1"/>
-  <c r="V3" i="2" s="1"/>
   <c r="U10" i="2"/>
   <c r="T10" i="2"/>
   <c r="S10" i="2"/>
   <c r="R10" i="2"/>
   <c r="Q10" i="2"/>
   <c r="P10" i="2"/>
-  <c r="P4" i="2" s="1"/>
-  <c r="P3" i="2" s="1"/>
   <c r="AE5" i="2"/>
   <c r="AD5" i="2"/>
   <c r="AC5" i="2"/>
-  <c r="AC4" i="2" s="1"/>
-  <c r="AC3" i="2" s="1"/>
   <c r="AB5" i="2"/>
   <c r="AB4" i="2" s="1"/>
   <c r="AB3" i="2" s="1"/>
   <c r="AA5" i="2"/>
-  <c r="AA4" i="2" s="1"/>
-  <c r="AA3" i="2" s="1"/>
   <c r="Z5" i="2"/>
   <c r="Y5" i="2"/>
   <c r="X5" i="2"/>
   <c r="W5" i="2"/>
   <c r="V5" i="2"/>
   <c r="U5" i="2"/>
-  <c r="U4" i="2" s="1"/>
-  <c r="U3" i="2" s="1"/>
   <c r="T5" i="2"/>
   <c r="T4" i="2" s="1"/>
   <c r="T3" i="2" s="1"/>
   <c r="S5" i="2"/>
-  <c r="S4" i="2" s="1"/>
-  <c r="S3" i="2" s="1"/>
   <c r="R5" i="2"/>
   <c r="Q5" i="2"/>
   <c r="P5" i="2"/>
   <c r="O5" i="2"/>
   <c r="N5" i="2"/>
   <c r="M5" i="2"/>
-  <c r="M4" i="2" s="1"/>
-  <c r="M3" i="2" s="1"/>
   <c r="L5" i="2"/>
   <c r="L4" i="2" s="1"/>
   <c r="L3" i="2" s="1"/>
   <c r="K5" i="2"/>
-  <c r="K4" i="2" s="1"/>
-  <c r="K3" i="2" s="1"/>
   <c r="J5" i="2"/>
   <c r="I5" i="2"/>
   <c r="H5" i="2"/>
   <c r="G5" i="2"/>
   <c r="F5" i="2"/>
   <c r="E5" i="2"/>
-  <c r="E4" i="2" s="1"/>
-  <c r="E3" i="2" s="1"/>
   <c r="D5" i="2"/>
   <c r="D4" i="2" s="1"/>
   <c r="D3" i="2" s="1"/>
   <c r="C5" i="2"/>
-  <c r="C4" i="2" s="1"/>
-  <c r="C3" i="2" s="1"/>
   <c r="B5" i="2"/>
   <c r="AE4" i="2"/>
   <c r="AD4" i="2"/>
+  <c r="AC4" i="2"/>
+  <c r="AA4" i="2"/>
+  <c r="AA3" i="2" s="1"/>
   <c r="Z4" i="2"/>
-  <c r="Z3" i="2" s="1"/>
   <c r="Y4" i="2"/>
   <c r="X4" i="2"/>
+  <c r="V4" i="2"/>
+  <c r="U4" i="2"/>
+  <c r="S4" i="2"/>
+  <c r="S3" i="2" s="1"/>
   <c r="R4" i="2"/>
-  <c r="R3" i="2" s="1"/>
   <c r="Q4" i="2"/>
+  <c r="P4" i="2"/>
   <c r="O4" i="2"/>
   <c r="N4" i="2"/>
+  <c r="M4" i="2"/>
+  <c r="K4" i="2"/>
+  <c r="K3" i="2" s="1"/>
   <c r="J4" i="2"/>
-  <c r="J3" i="2" s="1"/>
   <c r="I4" i="2"/>
   <c r="H4" i="2"/>
   <c r="G4" i="2"/>
   <c r="F4" i="2"/>
+  <c r="E4" i="2"/>
+  <c r="C4" i="2"/>
+  <c r="C3" i="2" s="1"/>
   <c r="B4" i="2"/>
-  <c r="B3" i="2" s="1"/>
   <c r="AE3" i="2"/>
   <c r="AD3" i="2"/>
+  <c r="AC3" i="2"/>
+  <c r="Z3" i="2"/>
   <c r="Y3" i="2"/>
   <c r="X3" i="2"/>
+  <c r="V3" i="2"/>
+  <c r="R3" i="2"/>
   <c r="Q3" i="2"/>
+  <c r="P3" i="2"/>
   <c r="O3" i="2"/>
   <c r="N3" i="2"/>
+  <c r="M3" i="2"/>
+  <c r="J3" i="2"/>
   <c r="I3" i="2"/>
   <c r="H3" i="2"/>
   <c r="G3" i="2"/>
   <c r="F3" i="2"/>
-  <c r="AE44" i="1"/>
-[...4 lines deleted...]
-  <c r="N44" i="1"/>
+  <c r="E3" i="2"/>
+  <c r="B3" i="2"/>
+  <c r="AC44" i="1"/>
+  <c r="AA44" i="1"/>
+  <c r="U44" i="1"/>
+  <c r="S44" i="1"/>
+  <c r="M44" i="1"/>
   <c r="AE36" i="1"/>
+  <c r="AE44" i="1" s="1"/>
   <c r="AD36" i="1"/>
+  <c r="AD44" i="1" s="1"/>
   <c r="AC36" i="1"/>
-  <c r="AC44" i="1" s="1"/>
   <c r="AB36" i="1"/>
   <c r="AB44" i="1" s="1"/>
   <c r="AA36" i="1"/>
-  <c r="AA44" i="1" s="1"/>
   <c r="Z36" i="1"/>
   <c r="Z44" i="1" s="1"/>
   <c r="Y36" i="1"/>
   <c r="Y44" i="1" s="1"/>
   <c r="X36" i="1"/>
   <c r="X44" i="1" s="1"/>
   <c r="W36" i="1"/>
+  <c r="W44" i="1" s="1"/>
   <c r="V36" i="1"/>
+  <c r="V44" i="1" s="1"/>
   <c r="U36" i="1"/>
-  <c r="U44" i="1" s="1"/>
   <c r="T36" i="1"/>
   <c r="T44" i="1" s="1"/>
   <c r="S36" i="1"/>
-  <c r="S44" i="1" s="1"/>
   <c r="R36" i="1"/>
   <c r="R44" i="1" s="1"/>
   <c r="Q36" i="1"/>
   <c r="Q44" i="1" s="1"/>
   <c r="P36" i="1"/>
   <c r="P44" i="1" s="1"/>
   <c r="O36" i="1"/>
+  <c r="O44" i="1" s="1"/>
   <c r="N36" i="1"/>
+  <c r="N44" i="1" s="1"/>
   <c r="M36" i="1"/>
-  <c r="M44" i="1" s="1"/>
   <c r="L36" i="1"/>
   <c r="L44" i="1" s="1"/>
   <c r="AE31" i="1"/>
   <c r="AD31" i="1"/>
   <c r="AC31" i="1"/>
   <c r="AB31" i="1"/>
   <c r="AA31" i="1"/>
   <c r="Z31" i="1"/>
   <c r="Y31" i="1"/>
   <c r="X31" i="1"/>
   <c r="W31" i="1"/>
   <c r="V31" i="1"/>
   <c r="U31" i="1"/>
   <c r="T31" i="1"/>
   <c r="S31" i="1"/>
   <c r="R31" i="1"/>
   <c r="Q31" i="1"/>
   <c r="P31" i="1"/>
   <c r="O31" i="1"/>
   <c r="N31" i="1"/>
   <c r="M31" i="1"/>
   <c r="L31" i="1"/>
   <c r="K31" i="1"/>
   <c r="J31" i="1"/>
   <c r="I31" i="1"/>
   <c r="H31" i="1"/>
   <c r="G31" i="1"/>
   <c r="F31" i="1"/>
   <c r="E31" i="1"/>
   <c r="D31" i="1"/>
   <c r="C31" i="1"/>
   <c r="B31" i="1"/>
   <c r="J18" i="1"/>
   <c r="I18" i="1"/>
   <c r="H18" i="1"/>
   <c r="G18" i="1"/>
   <c r="F18" i="1"/>
   <c r="E18" i="1"/>
-  <c r="E17" i="1" s="1"/>
   <c r="D18" i="1"/>
   <c r="J17" i="1"/>
   <c r="I17" i="1"/>
   <c r="H17" i="1"/>
   <c r="G17" i="1"/>
   <c r="F17" i="1"/>
+  <c r="E17" i="1"/>
   <c r="D17" i="1"/>
   <c r="AE14" i="1"/>
   <c r="AD14" i="1"/>
   <c r="AC14" i="1"/>
   <c r="AB14" i="1"/>
   <c r="AA14" i="1"/>
   <c r="Z14" i="1"/>
   <c r="Y14" i="1"/>
   <c r="X14" i="1"/>
   <c r="W14" i="1"/>
   <c r="V14" i="1"/>
   <c r="U14" i="1"/>
   <c r="T14" i="1"/>
   <c r="S14" i="1"/>
   <c r="R14" i="1"/>
   <c r="Q14" i="1"/>
   <c r="P14" i="1"/>
   <c r="O14" i="1"/>
   <c r="N14" i="1"/>
   <c r="M14" i="1"/>
   <c r="L14" i="1"/>
   <c r="K14" i="1"/>
   <c r="J14" i="1"/>
   <c r="I14" i="1"/>
   <c r="H14" i="1"/>
   <c r="G14" i="1"/>
   <c r="F14" i="1"/>
   <c r="E14" i="1"/>
   <c r="D14" i="1"/>
   <c r="C14" i="1"/>
   <c r="B14" i="1"/>
   <c r="AE5" i="1"/>
+  <c r="AE4" i="1" s="1"/>
+  <c r="AE3" i="1" s="1"/>
   <c r="AD5" i="1"/>
   <c r="AC5" i="1"/>
+  <c r="AC4" i="1" s="1"/>
+  <c r="AC3" i="1" s="1"/>
   <c r="AB5" i="1"/>
   <c r="AA5" i="1"/>
-  <c r="AA4" i="1" s="1"/>
-  <c r="AA3" i="1" s="1"/>
   <c r="Z5" i="1"/>
-  <c r="Z4" i="1" s="1"/>
-  <c r="Z3" i="1" s="1"/>
   <c r="Y5" i="1"/>
+  <c r="Y4" i="1" s="1"/>
+  <c r="Y3" i="1" s="1"/>
   <c r="X5" i="1"/>
   <c r="W5" i="1"/>
+  <c r="W4" i="1" s="1"/>
+  <c r="W3" i="1" s="1"/>
   <c r="V5" i="1"/>
   <c r="U5" i="1"/>
+  <c r="U4" i="1" s="1"/>
+  <c r="U3" i="1" s="1"/>
   <c r="T5" i="1"/>
   <c r="S5" i="1"/>
-  <c r="S4" i="1" s="1"/>
-  <c r="S3" i="1" s="1"/>
   <c r="R5" i="1"/>
-  <c r="R4" i="1" s="1"/>
-  <c r="R3" i="1" s="1"/>
   <c r="Q5" i="1"/>
+  <c r="Q4" i="1" s="1"/>
+  <c r="Q3" i="1" s="1"/>
   <c r="P5" i="1"/>
   <c r="O5" i="1"/>
+  <c r="O4" i="1" s="1"/>
+  <c r="O3" i="1" s="1"/>
   <c r="N5" i="1"/>
   <c r="M5" i="1"/>
+  <c r="M4" i="1" s="1"/>
+  <c r="M3" i="1" s="1"/>
   <c r="L5" i="1"/>
   <c r="K5" i="1"/>
-  <c r="K4" i="1" s="1"/>
-  <c r="K3" i="1" s="1"/>
   <c r="J5" i="1"/>
-  <c r="J4" i="1" s="1"/>
-  <c r="J3" i="1" s="1"/>
   <c r="I5" i="1"/>
+  <c r="I4" i="1" s="1"/>
+  <c r="I3" i="1" s="1"/>
   <c r="H5" i="1"/>
   <c r="G5" i="1"/>
+  <c r="G4" i="1" s="1"/>
+  <c r="G3" i="1" s="1"/>
   <c r="F5" i="1"/>
   <c r="E5" i="1"/>
+  <c r="E4" i="1" s="1"/>
+  <c r="E3" i="1" s="1"/>
   <c r="D5" i="1"/>
   <c r="C5" i="1"/>
-  <c r="C4" i="1" s="1"/>
-  <c r="C3" i="1" s="1"/>
   <c r="B5" i="1"/>
-  <c r="B4" i="1" s="1"/>
-[...1 lines deleted...]
-  <c r="AE4" i="1"/>
   <c r="AD4" i="1"/>
-  <c r="AC4" i="1"/>
+  <c r="AD3" i="1" s="1"/>
   <c r="AB4" i="1"/>
-  <c r="Y4" i="1"/>
-  <c r="Y3" i="1" s="1"/>
+  <c r="AB3" i="1" s="1"/>
+  <c r="AA4" i="1"/>
+  <c r="Z4" i="1"/>
   <c r="X4" i="1"/>
-  <c r="W4" i="1"/>
+  <c r="X3" i="1" s="1"/>
   <c r="V4" i="1"/>
-  <c r="U4" i="1"/>
+  <c r="V3" i="1" s="1"/>
   <c r="T4" i="1"/>
-  <c r="Q4" i="1"/>
-  <c r="Q3" i="1" s="1"/>
+  <c r="T3" i="1" s="1"/>
+  <c r="S4" i="1"/>
+  <c r="R4" i="1"/>
   <c r="P4" i="1"/>
-  <c r="O4" i="1"/>
+  <c r="P3" i="1" s="1"/>
   <c r="N4" i="1"/>
-  <c r="M4" i="1"/>
+  <c r="N3" i="1" s="1"/>
   <c r="L4" i="1"/>
-  <c r="I4" i="1"/>
-  <c r="I3" i="1" s="1"/>
+  <c r="L3" i="1" s="1"/>
+  <c r="K4" i="1"/>
+  <c r="J4" i="1"/>
   <c r="H4" i="1"/>
-  <c r="G4" i="1"/>
+  <c r="H3" i="1" s="1"/>
   <c r="F4" i="1"/>
-  <c r="E4" i="1"/>
+  <c r="F3" i="1" s="1"/>
   <c r="D4" i="1"/>
-  <c r="AE3" i="1"/>
-[...17 lines deleted...]
-  <c r="D3" i="1"/>
+  <c r="D3" i="1" s="1"/>
+  <c r="C4" i="1"/>
+  <c r="B4" i="1"/>
+  <c r="AA3" i="1"/>
+  <c r="Z3" i="1"/>
+  <c r="S3" i="1"/>
+  <c r="R3" i="1"/>
+  <c r="K3" i="1"/>
+  <c r="J3" i="1"/>
+  <c r="C3" i="1"/>
+  <c r="B3" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Porubsky Marek</author>
     <author>jremeta</author>
   </authors>
   <commentList>
-    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{9D3E41D2-D186-458F-8B5B-7B0EBABBD971}">
+    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{B3BDFC94-209E-4380-9926-6EFB135A92BD}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Porubsky Marek:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho:
 59 068 tis. eur  oddĺženie nemocníc</t>
         </r>
       </text>
     </comment>
-    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{2F231732-7D88-43B6-9710-DFBE6EDF715A}">
+    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{DDEE7464-D31A-40AA-9A3D-6D9BABBBCC00}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>jremeta:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho 10 400 tis. eur oddĺženie nemocníc </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Porubsky Marek</author>
     <author>jremeta</author>
   </authors>
   <commentList>
-    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{40F5B708-A663-404C-8852-FAEE9405D8EF}">
+    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{E9B260D2-6042-4E83-A820-8A5DB89688ED}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Porubsky Marek:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho:
 59 mil. oddĺženie nemocníc</t>
         </r>
       </text>
     </comment>
-    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{4A3967D3-2B8D-4A0E-8C3F-DE02BF7AEB4B}">
+    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{A3F19944-D81E-416C-8234-DB67140C9EFD}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>jremeta:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho oddĺženie nemocníc 10 400 tisl. eur</t>
         </r>
       </text>
     </comment>
@@ -4324,51 +4327,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD0A678A-136C-4C21-B734-3C6FDD005D9E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF0C532E-E527-4B05-AF45-5A916FA0FF87}">
   <sheetPr codeName="Hárok3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE70"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="S18" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A47" sqref="A47"/>
       <selection pane="topRight" activeCell="A47" sqref="A47"/>
       <selection pane="bottomLeft" activeCell="A47" sqref="A47"/>
       <selection pane="bottomRight" activeCell="W44" sqref="W44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="30.54296875" style="6" customWidth="1"/>
     <col min="2" max="20" width="9.6328125" style="6" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.7265625" style="6" customWidth="1"/>
     <col min="22" max="24" width="9.6328125" style="6" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7265625" style="6" customWidth="1"/>
     <col min="26" max="26" width="11.453125" style="6" customWidth="1"/>
     <col min="27" max="27" width="10.453125" style="6" customWidth="1"/>
     <col min="28" max="28" width="10.7265625" style="6" customWidth="1"/>
     <col min="29" max="30" width="13.54296875" style="6" customWidth="1"/>
     <col min="31" max="31" width="15.08984375" style="6" customWidth="1"/>
@@ -8310,51 +8313,51 @@
       <c r="L69" s="20"/>
       <c r="M69" s="20"/>
       <c r="N69" s="20"/>
       <c r="O69" s="20"/>
     </row>
     <row r="70" spans="4:15" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I70" s="20"/>
       <c r="J70" s="20"/>
       <c r="K70" s="20"/>
       <c r="L70" s="20"/>
       <c r="M70" s="20"/>
       <c r="N70" s="20"/>
       <c r="O70" s="20"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7429CA6C-5D0C-4265-95A1-9BF690BCEBA3}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{034C88E8-80DE-4D5D-BE6B-260125EA20F4}">
   <sheetPr codeName="Hárok4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE55"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="U3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A47" sqref="A47"/>
       <selection pane="topRight" activeCell="A47" sqref="A47"/>
       <selection pane="bottomLeft" activeCell="A47" sqref="A47"/>
       <selection pane="bottomRight" activeCell="AE3" sqref="AE3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="37.7265625" style="6" customWidth="1"/>
     <col min="2" max="11" width="8.7265625" style="6" customWidth="1"/>
     <col min="12" max="27" width="9.26953125" style="6" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="10.7265625" style="6" customWidth="1"/>
     <col min="29" max="30" width="12.453125" style="6" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11.08984375" style="6" customWidth="1"/>
     <col min="32" max="16384" width="9.26953125" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
@@ -12422,51 +12425,51 @@
       <c r="H55" s="42"/>
       <c r="I55" s="42"/>
       <c r="J55" s="42"/>
       <c r="K55" s="42"/>
       <c r="L55" s="42"/>
       <c r="M55" s="42"/>
       <c r="N55" s="42"/>
       <c r="O55" s="42"/>
       <c r="P55" s="42"/>
       <c r="Q55" s="42"/>
       <c r="R55" s="42"/>
       <c r="S55" s="42"/>
       <c r="T55" s="42"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6CFC88B0-21C7-4455-A77B-FC029FFD7430}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E176784-2FA1-4E4A-BCB0-D6137D065F2D}">
   <sheetPr codeName="Hárok5"/>
   <dimension ref="A1:T380"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B327" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A47" sqref="A47"/>
       <selection pane="topRight" activeCell="A47" sqref="A47"/>
       <selection pane="bottomLeft" activeCell="A47" sqref="A47"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="38.453125" style="152" customWidth="1"/>
     <col min="2" max="2" width="27.453125" style="87" customWidth="1"/>
     <col min="3" max="3" width="20.7265625" style="87" customWidth="1"/>
     <col min="4" max="4" width="6.7265625" style="87" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8" style="87" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.453125" style="87" customWidth="1"/>
     <col min="7" max="7" width="10.26953125" style="155" customWidth="1"/>
     <col min="8" max="8" width="14.7265625" style="155" customWidth="1"/>
     <col min="9" max="10" width="10.26953125" style="87" customWidth="1"/>
     <col min="11" max="11" width="9.26953125" style="87"/>
     <col min="12" max="12" width="18" style="156" customWidth="1"/>
     <col min="13" max="13" width="12.54296875" style="156" customWidth="1"/>
@@ -25668,51 +25671,51 @@
         <v>30292</v>
       </c>
       <c r="E300" s="132">
         <v>67343</v>
       </c>
       <c r="F300" s="132">
         <v>2998</v>
       </c>
       <c r="G300" s="136">
         <v>339735.83998000016</v>
       </c>
       <c r="H300" s="110">
         <v>94919.049070000052</v>
       </c>
       <c r="I300" s="127"/>
       <c r="J300" s="108"/>
       <c r="L300" s="110">
         <f t="shared" si="14"/>
         <v>785014</v>
       </c>
       <c r="M300" s="132">
         <f t="shared" si="13"/>
         <v>64997</v>
       </c>
       <c r="N300" s="112">
-        <f t="shared" ref="N300:N362" si="15">G301+H300</f>
+        <f t="shared" ref="N300:N363" si="15">G301+H300</f>
         <v>430040.1690800006</v>
       </c>
     </row>
     <row r="301" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A301" s="144" t="s">
         <v>339</v>
       </c>
       <c r="B301" s="132">
         <v>731775</v>
       </c>
       <c r="C301" s="132">
         <v>18175</v>
       </c>
       <c r="D301" s="132">
         <v>36593</v>
       </c>
       <c r="E301" s="132">
         <v>49767</v>
       </c>
       <c r="F301" s="132">
         <v>2753</v>
       </c>
       <c r="G301" s="136">
         <v>335121.12001000054</v>
       </c>
@@ -27144,55 +27147,55 @@
       </c>
       <c r="B337" s="135">
         <v>926813</v>
       </c>
       <c r="C337" s="135">
         <v>16563</v>
       </c>
       <c r="D337" s="135">
         <v>33660</v>
       </c>
       <c r="E337" s="135">
         <v>108809</v>
       </c>
       <c r="F337" s="147">
         <v>4871</v>
       </c>
       <c r="G337" s="135">
         <v>429864.05931000243</v>
       </c>
       <c r="H337" s="147">
         <v>227285.52786</v>
       </c>
       <c r="I337" s="148"/>
       <c r="J337" s="148"/>
       <c r="L337" s="110">
-        <f t="shared" ref="L337:L372" si="17">B338+C337+D337</f>
+        <f t="shared" ref="L337:L373" si="17">B338+C337+D337</f>
         <v>1206564</v>
       </c>
       <c r="M337" s="132">
-        <f t="shared" ref="M337:M361" si="18">E339+F337</f>
+        <f t="shared" ref="M337:M362" si="18">E339+F337</f>
         <v>161314</v>
       </c>
       <c r="N337" s="112">
         <f t="shared" si="15"/>
         <v>768095.34320999973</v>
       </c>
     </row>
     <row r="338" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A338" s="145" t="s">
         <v>368</v>
       </c>
       <c r="B338" s="137">
         <v>1156341</v>
       </c>
       <c r="C338" s="137">
         <v>19407</v>
       </c>
       <c r="D338" s="137">
         <v>42209</v>
       </c>
       <c r="E338" s="137">
         <v>52268</v>
       </c>
       <c r="F338" s="150">
         <v>4591</v>
@@ -28167,98 +28170,121 @@
       </c>
       <c r="C362" s="137">
         <v>16622</v>
       </c>
       <c r="D362" s="137">
         <v>47936</v>
       </c>
       <c r="E362" s="137">
         <v>79320</v>
       </c>
       <c r="F362" s="150">
         <v>4167</v>
       </c>
       <c r="G362" s="137">
         <v>653622.2320599911</v>
       </c>
       <c r="H362" s="150">
         <v>220544.66578999901</v>
       </c>
       <c r="I362" s="151"/>
       <c r="J362" s="151"/>
       <c r="L362" s="120">
         <f t="shared" si="17"/>
         <v>1118978</v>
       </c>
-      <c r="M362" s="134"/>
+      <c r="M362" s="134">
+        <f t="shared" si="18"/>
+        <v>92123</v>
+      </c>
       <c r="N362" s="122">
         <f t="shared" si="15"/>
         <v>760578.75893999008</v>
       </c>
     </row>
     <row r="363" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A363" s="144" t="s">
         <v>393</v>
       </c>
       <c r="B363" s="132">
         <v>1054420</v>
       </c>
       <c r="C363" s="132">
         <v>44857</v>
       </c>
       <c r="D363" s="132">
         <v>-9852</v>
       </c>
       <c r="E363" s="132">
         <v>115103</v>
       </c>
       <c r="F363" s="132">
         <v>4182</v>
       </c>
       <c r="G363" s="136">
         <v>540034.09314999112</v>
       </c>
       <c r="H363" s="110">
         <v>170901.16200000001</v>
       </c>
       <c r="I363" s="127"/>
       <c r="J363" s="108"/>
-      <c r="L363" s="110"/>
+      <c r="L363" s="110">
+        <f t="shared" si="17"/>
+        <v>1097616</v>
+      </c>
       <c r="M363" s="132"/>
-      <c r="N363" s="112"/>
+      <c r="N363" s="112">
+        <f t="shared" si="15"/>
+        <v>721229.59759999975</v>
+      </c>
     </row>
     <row r="364" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A364" s="144" t="s">
         <v>394</v>
       </c>
-      <c r="B364" s="135"/>
-[...5 lines deleted...]
-      <c r="H364" s="147"/>
+      <c r="B364" s="135">
+        <v>1062611</v>
+      </c>
+      <c r="C364" s="135">
+        <v>13230</v>
+      </c>
+      <c r="D364" s="135">
+        <v>0</v>
+      </c>
+      <c r="E364" s="135">
+        <v>87956</v>
+      </c>
+      <c r="F364" s="147">
+        <v>200.03920000000016</v>
+      </c>
+      <c r="G364" s="135">
+        <v>550328.43559999974</v>
+      </c>
+      <c r="H364" s="147">
+        <v>170901.16200000001</v>
+      </c>
       <c r="I364" s="148"/>
       <c r="J364" s="148"/>
       <c r="K364" s="149"/>
       <c r="L364" s="110"/>
       <c r="M364" s="132"/>
       <c r="N364" s="112"/>
     </row>
     <row r="365" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A365" s="144" t="s">
         <v>395</v>
       </c>
       <c r="B365" s="135"/>
       <c r="C365" s="135"/>
       <c r="D365" s="135"/>
       <c r="E365" s="135"/>
       <c r="F365" s="147"/>
       <c r="G365" s="135"/>
       <c r="H365" s="147"/>
       <c r="I365" s="148"/>
       <c r="J365" s="148"/>
       <c r="K365" s="149"/>
       <c r="L365" s="110"/>
       <c r="M365" s="132"/>
       <c r="N365" s="112"/>
     </row>
@@ -28502,47 +28528,47 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo financii Slovenskej republiky</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Antalicova Jana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SetDate">
-    <vt:lpwstr>2026-03-13T08:24:35Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-14T10:25:29Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SiteId">
     <vt:lpwstr>579df390-dbff-49fd-8f10-624670566482</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ActionId">
-    <vt:lpwstr>9c27a4a9-13e4-4d87-993e-e83e8ecbedd7</vt:lpwstr>
+    <vt:lpwstr>ed86cc1e-6f74-4620-a897-11975578da81</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>