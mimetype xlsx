--- v2 (2026-05-05)
+++ v3 (2026-06-23)
@@ -12,85 +12,90 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\IFP_NEW\1_DANE\1_03_Databazy\02_Danove_prijmy_web\2015\novy_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D09D1E02-E762-4F84-B4AF-D8FF1979E1AC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{88BE2949-E572-4453-B2AF-3483653712F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" activeTab="2" xr2:uid="{A58CA58F-8D2E-4BB9-9508-885DB09FE410}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" activeTab="2" xr2:uid="{239A338E-B919-46CC-978A-23BABA48D783}"/>
   </bookViews>
   <sheets>
     <sheet name="cash rocny" sheetId="1" r:id="rId1"/>
     <sheet name="akrual rocny" sheetId="2" r:id="rId2"/>
     <sheet name="cash mesacny" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'cash mesacny'!$A$1:$I$137</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N363" i="3" l="1"/>
+  <c r="L365" i="3" l="1"/>
+  <c r="N364" i="3"/>
+  <c r="M364" i="3"/>
+  <c r="L364" i="3"/>
+  <c r="N363" i="3"/>
+  <c r="M363" i="3"/>
   <c r="L363" i="3"/>
   <c r="N362" i="3"/>
   <c r="M362" i="3"/>
   <c r="L362" i="3"/>
   <c r="N361" i="3"/>
   <c r="M361" i="3"/>
   <c r="L361" i="3"/>
   <c r="N360" i="3"/>
   <c r="M360" i="3"/>
   <c r="L360" i="3"/>
   <c r="N359" i="3"/>
   <c r="M359" i="3"/>
   <c r="L359" i="3"/>
   <c r="N358" i="3"/>
   <c r="M358" i="3"/>
   <c r="L358" i="3"/>
   <c r="N357" i="3"/>
   <c r="M357" i="3"/>
   <c r="L357" i="3"/>
   <c r="N356" i="3"/>
   <c r="M356" i="3"/>
   <c r="L356" i="3"/>
   <c r="N355" i="3"/>
   <c r="M355" i="3"/>
   <c r="L355" i="3"/>
@@ -984,52 +989,50 @@
   <c r="L27" i="3"/>
   <c r="L26" i="3"/>
   <c r="L25" i="3"/>
   <c r="L24" i="3"/>
   <c r="L23" i="3"/>
   <c r="L22" i="3"/>
   <c r="L21" i="3"/>
   <c r="L20" i="3"/>
   <c r="L19" i="3"/>
   <c r="L18" i="3"/>
   <c r="L17" i="3"/>
   <c r="L16" i="3"/>
   <c r="L15" i="3"/>
   <c r="L14" i="3"/>
   <c r="L13" i="3"/>
   <c r="L12" i="3"/>
   <c r="L11" i="3"/>
   <c r="L10" i="3"/>
   <c r="L9" i="3"/>
   <c r="L8" i="3"/>
   <c r="L7" i="3"/>
   <c r="L6" i="3"/>
   <c r="L5" i="3"/>
   <c r="L4" i="3"/>
   <c r="L3" i="3"/>
-  <c r="Z44" i="2"/>
-  <c r="R44" i="2"/>
   <c r="K44" i="2"/>
   <c r="J44" i="2"/>
   <c r="I44" i="2"/>
   <c r="H44" i="2"/>
   <c r="G44" i="2"/>
   <c r="F44" i="2"/>
   <c r="E44" i="2"/>
   <c r="AD43" i="2"/>
   <c r="AC43" i="2"/>
   <c r="AB43" i="2"/>
   <c r="W43" i="2"/>
   <c r="V43" i="2"/>
   <c r="U43" i="2"/>
   <c r="T43" i="2"/>
   <c r="S43" i="2"/>
   <c r="R43" i="2"/>
   <c r="Q43" i="2"/>
   <c r="P43" i="2"/>
   <c r="O43" i="2"/>
   <c r="N43" i="2"/>
   <c r="M43" i="2"/>
   <c r="L43" i="2"/>
   <c r="AD42" i="2"/>
   <c r="AC42" i="2"/>
   <c r="AB42" i="2"/>
@@ -1053,727 +1056,746 @@
   <c r="U41" i="2"/>
   <c r="T41" i="2"/>
   <c r="S41" i="2"/>
   <c r="R41" i="2"/>
   <c r="Q41" i="2"/>
   <c r="P41" i="2"/>
   <c r="O41" i="2"/>
   <c r="N41" i="2"/>
   <c r="M41" i="2"/>
   <c r="L41" i="2"/>
   <c r="AD40" i="2"/>
   <c r="AC40" i="2"/>
   <c r="AB40" i="2"/>
   <c r="W40" i="2"/>
   <c r="V40" i="2"/>
   <c r="U40" i="2"/>
   <c r="T40" i="2"/>
   <c r="S40" i="2"/>
   <c r="R40" i="2"/>
   <c r="Q40" i="2"/>
   <c r="P40" i="2"/>
   <c r="O40" i="2"/>
   <c r="N40" i="2"/>
   <c r="M40" i="2"/>
   <c r="L40" i="2"/>
+  <c r="AF36" i="2"/>
+  <c r="AF44" i="2" s="1"/>
   <c r="AE36" i="2"/>
   <c r="AE44" i="2" s="1"/>
   <c r="AD36" i="2"/>
   <c r="AD44" i="2" s="1"/>
   <c r="AC36" i="2"/>
-  <c r="AC44" i="2" s="1"/>
   <c r="AB36" i="2"/>
-  <c r="AB44" i="2" s="1"/>
   <c r="AA36" i="2"/>
   <c r="AA44" i="2" s="1"/>
   <c r="Z36" i="2"/>
+  <c r="Z44" i="2" s="1"/>
   <c r="Y36" i="2"/>
   <c r="Y44" i="2" s="1"/>
   <c r="X36" i="2"/>
   <c r="X44" i="2" s="1"/>
   <c r="W36" i="2"/>
-  <c r="W44" i="2" s="1"/>
   <c r="V36" i="2"/>
-  <c r="V44" i="2" s="1"/>
   <c r="U36" i="2"/>
-  <c r="U44" i="2" s="1"/>
   <c r="T36" i="2"/>
-  <c r="T44" i="2" s="1"/>
   <c r="S36" i="2"/>
   <c r="S44" i="2" s="1"/>
   <c r="R36" i="2"/>
+  <c r="R44" i="2" s="1"/>
   <c r="Q36" i="2"/>
   <c r="Q44" i="2" s="1"/>
   <c r="P36" i="2"/>
-  <c r="P44" i="2" s="1"/>
   <c r="O36" i="2"/>
-  <c r="O44" i="2" s="1"/>
   <c r="N36" i="2"/>
-  <c r="N44" i="2" s="1"/>
   <c r="M36" i="2"/>
-  <c r="M44" i="2" s="1"/>
   <c r="L36" i="2"/>
-  <c r="L44" i="2" s="1"/>
-[...3 lines deleted...]
-  <c r="H31" i="2"/>
+  <c r="AF30" i="2"/>
+  <c r="AF31" i="2" s="1"/>
   <c r="AE30" i="2"/>
   <c r="AE31" i="2" s="1"/>
   <c r="AD30" i="2"/>
   <c r="AD31" i="2" s="1"/>
   <c r="AC30" i="2"/>
   <c r="AC31" i="2" s="1"/>
   <c r="AB30" i="2"/>
   <c r="AB31" i="2" s="1"/>
   <c r="AA30" i="2"/>
   <c r="AA31" i="2" s="1"/>
   <c r="Z30" i="2"/>
+  <c r="Z31" i="2" s="1"/>
   <c r="Y30" i="2"/>
   <c r="Y31" i="2" s="1"/>
   <c r="X30" i="2"/>
+  <c r="X31" i="2" s="1"/>
   <c r="W30" i="2"/>
   <c r="V30" i="2"/>
   <c r="U30" i="2"/>
   <c r="T30" i="2"/>
   <c r="S30" i="2"/>
   <c r="R30" i="2"/>
   <c r="Q30" i="2"/>
   <c r="P30" i="2"/>
   <c r="O30" i="2"/>
   <c r="N30" i="2"/>
   <c r="M30" i="2"/>
   <c r="L30" i="2"/>
   <c r="K30" i="2"/>
   <c r="J30" i="2"/>
   <c r="I30" i="2"/>
   <c r="H30" i="2"/>
   <c r="G30" i="2"/>
   <c r="F30" i="2"/>
   <c r="E30" i="2"/>
   <c r="D30" i="2"/>
   <c r="C30" i="2"/>
   <c r="B30" i="2"/>
   <c r="W29" i="2"/>
   <c r="V29" i="2"/>
   <c r="U29" i="2"/>
   <c r="T29" i="2"/>
   <c r="S29" i="2"/>
   <c r="R29" i="2"/>
   <c r="Q29" i="2"/>
   <c r="P29" i="2"/>
   <c r="O29" i="2"/>
   <c r="N29" i="2"/>
   <c r="M29" i="2"/>
   <c r="L29" i="2"/>
   <c r="K29" i="2"/>
   <c r="J29" i="2"/>
   <c r="I29" i="2"/>
   <c r="H29" i="2"/>
   <c r="G29" i="2"/>
   <c r="F29" i="2"/>
   <c r="E29" i="2"/>
   <c r="D29" i="2"/>
   <c r="C29" i="2"/>
   <c r="B29" i="2"/>
   <c r="W28" i="2"/>
   <c r="W31" i="2" s="1"/>
   <c r="V28" i="2"/>
-  <c r="V31" i="2" s="1"/>
   <c r="U28" i="2"/>
-  <c r="U31" i="2" s="1"/>
   <c r="T28" i="2"/>
   <c r="T31" i="2" s="1"/>
   <c r="S28" i="2"/>
   <c r="S31" i="2" s="1"/>
   <c r="R28" i="2"/>
-  <c r="R31" i="2" s="1"/>
   <c r="Q28" i="2"/>
-  <c r="Q31" i="2" s="1"/>
   <c r="P28" i="2"/>
   <c r="O28" i="2"/>
   <c r="O31" i="2" s="1"/>
   <c r="N28" i="2"/>
-  <c r="N31" i="2" s="1"/>
   <c r="M28" i="2"/>
-  <c r="M31" i="2" s="1"/>
   <c r="L28" i="2"/>
   <c r="L31" i="2" s="1"/>
   <c r="K28" i="2"/>
   <c r="K31" i="2" s="1"/>
   <c r="J28" i="2"/>
-  <c r="J31" i="2" s="1"/>
   <c r="I28" i="2"/>
-  <c r="I31" i="2" s="1"/>
   <c r="H28" i="2"/>
   <c r="G28" i="2"/>
   <c r="G31" i="2" s="1"/>
   <c r="F28" i="2"/>
-  <c r="F31" i="2" s="1"/>
   <c r="E28" i="2"/>
-  <c r="E31" i="2" s="1"/>
   <c r="D28" i="2"/>
   <c r="D31" i="2" s="1"/>
   <c r="C28" i="2"/>
   <c r="C31" i="2" s="1"/>
   <c r="B28" i="2"/>
   <c r="B31" i="2" s="1"/>
   <c r="J18" i="2"/>
   <c r="I18" i="2"/>
   <c r="H18" i="2"/>
   <c r="G18" i="2"/>
   <c r="F18" i="2"/>
   <c r="E18" i="2"/>
   <c r="D18" i="2"/>
+  <c r="AF17" i="2"/>
   <c r="AE17" i="2"/>
   <c r="AD17" i="2"/>
   <c r="AC17" i="2"/>
   <c r="AB17" i="2"/>
   <c r="AA17" i="2"/>
   <c r="Z17" i="2"/>
   <c r="Y17" i="2"/>
   <c r="X17" i="2"/>
   <c r="W17" i="2"/>
   <c r="V17" i="2"/>
   <c r="U17" i="2"/>
   <c r="T17" i="2"/>
   <c r="S17" i="2"/>
   <c r="R17" i="2"/>
   <c r="Q17" i="2"/>
   <c r="P17" i="2"/>
   <c r="O17" i="2"/>
   <c r="N17" i="2"/>
   <c r="M17" i="2"/>
   <c r="L17" i="2"/>
   <c r="K17" i="2"/>
   <c r="J17" i="2"/>
   <c r="I17" i="2"/>
   <c r="H17" i="2"/>
   <c r="G17" i="2"/>
   <c r="F17" i="2"/>
   <c r="E17" i="2"/>
   <c r="D17" i="2"/>
   <c r="S16" i="2"/>
   <c r="Q16" i="2"/>
+  <c r="Q14" i="2" s="1"/>
   <c r="P16" i="2"/>
+  <c r="AF14" i="2"/>
   <c r="AE14" i="2"/>
   <c r="AD14" i="2"/>
   <c r="AC14" i="2"/>
   <c r="AB14" i="2"/>
   <c r="AA14" i="2"/>
   <c r="Z14" i="2"/>
   <c r="Y14" i="2"/>
   <c r="X14" i="2"/>
   <c r="W14" i="2"/>
   <c r="V14" i="2"/>
   <c r="U14" i="2"/>
   <c r="T14" i="2"/>
   <c r="S14" i="2"/>
   <c r="R14" i="2"/>
-  <c r="Q14" i="2"/>
   <c r="P14" i="2"/>
   <c r="O14" i="2"/>
   <c r="N14" i="2"/>
   <c r="M14" i="2"/>
   <c r="L14" i="2"/>
   <c r="K14" i="2"/>
   <c r="J14" i="2"/>
   <c r="I14" i="2"/>
   <c r="H14" i="2"/>
   <c r="G14" i="2"/>
   <c r="F14" i="2"/>
   <c r="E14" i="2"/>
   <c r="D14" i="2"/>
   <c r="C14" i="2"/>
   <c r="B14" i="2"/>
   <c r="AD13" i="2"/>
+  <c r="AD3" i="2" s="1"/>
   <c r="AC13" i="2"/>
   <c r="AB13" i="2"/>
   <c r="W13" i="2"/>
   <c r="V13" i="2"/>
   <c r="U13" i="2"/>
   <c r="T13" i="2"/>
   <c r="S13" i="2"/>
   <c r="R13" i="2"/>
   <c r="Q13" i="2"/>
   <c r="P13" i="2"/>
+  <c r="AF12" i="2"/>
   <c r="AE12" i="2"/>
   <c r="AD12" i="2"/>
   <c r="AC12" i="2"/>
   <c r="AB12" i="2"/>
   <c r="W12" i="2"/>
   <c r="V12" i="2"/>
   <c r="U12" i="2"/>
   <c r="T12" i="2"/>
   <c r="S12" i="2"/>
   <c r="R12" i="2"/>
   <c r="Q12" i="2"/>
   <c r="P12" i="2"/>
   <c r="W11" i="2"/>
   <c r="V11" i="2"/>
   <c r="U11" i="2"/>
-  <c r="U3" i="2" s="1"/>
   <c r="T11" i="2"/>
   <c r="S11" i="2"/>
   <c r="R11" i="2"/>
   <c r="Q11" i="2"/>
   <c r="P11" i="2"/>
   <c r="Z10" i="2"/>
+  <c r="Z4" i="2" s="1"/>
+  <c r="Z3" i="2" s="1"/>
   <c r="W10" i="2"/>
-  <c r="W4" i="2" s="1"/>
-  <c r="W3" i="2" s="1"/>
   <c r="V10" i="2"/>
   <c r="U10" i="2"/>
   <c r="T10" i="2"/>
   <c r="S10" i="2"/>
   <c r="R10" i="2"/>
   <c r="Q10" i="2"/>
   <c r="P10" i="2"/>
+  <c r="P4" i="2" s="1"/>
+  <c r="P3" i="2" s="1"/>
+  <c r="AF5" i="2"/>
   <c r="AE5" i="2"/>
   <c r="AD5" i="2"/>
   <c r="AC5" i="2"/>
+  <c r="AC4" i="2" s="1"/>
+  <c r="AC3" i="2" s="1"/>
   <c r="AB5" i="2"/>
-  <c r="AB4" i="2" s="1"/>
-  <c r="AB3" i="2" s="1"/>
   <c r="AA5" i="2"/>
   <c r="Z5" i="2"/>
   <c r="Y5" i="2"/>
+  <c r="Y4" i="2" s="1"/>
+  <c r="Y3" i="2" s="1"/>
   <c r="X5" i="2"/>
   <c r="W5" i="2"/>
   <c r="V5" i="2"/>
   <c r="U5" i="2"/>
   <c r="T5" i="2"/>
   <c r="T4" i="2" s="1"/>
-  <c r="T3" i="2" s="1"/>
   <c r="S5" i="2"/>
   <c r="R5" i="2"/>
   <c r="Q5" i="2"/>
+  <c r="Q4" i="2" s="1"/>
+  <c r="Q3" i="2" s="1"/>
   <c r="P5" i="2"/>
   <c r="O5" i="2"/>
+  <c r="O4" i="2" s="1"/>
+  <c r="O3" i="2" s="1"/>
   <c r="N5" i="2"/>
   <c r="M5" i="2"/>
   <c r="L5" i="2"/>
-  <c r="L4" i="2" s="1"/>
-  <c r="L3" i="2" s="1"/>
   <c r="K5" i="2"/>
+  <c r="K4" i="2" s="1"/>
+  <c r="K3" i="2" s="1"/>
   <c r="J5" i="2"/>
   <c r="I5" i="2"/>
+  <c r="I4" i="2" s="1"/>
+  <c r="I3" i="2" s="1"/>
   <c r="H5" i="2"/>
+  <c r="H4" i="2" s="1"/>
+  <c r="H3" i="2" s="1"/>
   <c r="G5" i="2"/>
   <c r="F5" i="2"/>
   <c r="E5" i="2"/>
+  <c r="E4" i="2" s="1"/>
+  <c r="E3" i="2" s="1"/>
   <c r="D5" i="2"/>
   <c r="D4" i="2" s="1"/>
   <c r="D3" i="2" s="1"/>
   <c r="C5" i="2"/>
+  <c r="C4" i="2" s="1"/>
+  <c r="C3" i="2" s="1"/>
   <c r="B5" i="2"/>
+  <c r="AF4" i="2"/>
+  <c r="AF3" i="2" s="1"/>
   <c r="AE4" i="2"/>
   <c r="AD4" i="2"/>
-  <c r="AC4" i="2"/>
+  <c r="AB4" i="2"/>
+  <c r="AB3" i="2" s="1"/>
   <c r="AA4" i="2"/>
   <c r="AA3" i="2" s="1"/>
-  <c r="Z4" i="2"/>
-  <c r="Y4" i="2"/>
   <c r="X4" i="2"/>
+  <c r="X3" i="2" s="1"/>
+  <c r="W4" i="2"/>
+  <c r="W3" i="2" s="1"/>
   <c r="V4" i="2"/>
-  <c r="U4" i="2"/>
-[...1 lines deleted...]
-  <c r="S3" i="2" s="1"/>
   <c r="R4" i="2"/>
-  <c r="Q4" i="2"/>
-[...1 lines deleted...]
-  <c r="O4" i="2"/>
   <c r="N4" i="2"/>
   <c r="M4" i="2"/>
-  <c r="K4" i="2"/>
-  <c r="K3" i="2" s="1"/>
+  <c r="M3" i="2" s="1"/>
+  <c r="L4" i="2"/>
   <c r="J4" i="2"/>
-  <c r="I4" i="2"/>
-  <c r="H4" i="2"/>
+  <c r="J3" i="2" s="1"/>
   <c r="G4" i="2"/>
   <c r="F4" i="2"/>
-  <c r="E4" i="2"/>
-[...1 lines deleted...]
-  <c r="C3" i="2" s="1"/>
+  <c r="F3" i="2" s="1"/>
   <c r="B4" i="2"/>
+  <c r="B3" i="2" s="1"/>
   <c r="AE3" i="2"/>
-  <c r="AD3" i="2"/>
-[...3 lines deleted...]
-  <c r="X3" i="2"/>
   <c r="V3" i="2"/>
-  <c r="R3" i="2"/>
-[...2 lines deleted...]
-  <c r="O3" i="2"/>
   <c r="N3" i="2"/>
-  <c r="M3" i="2"/>
-[...2 lines deleted...]
-  <c r="H3" i="2"/>
+  <c r="L3" i="2"/>
   <c r="G3" i="2"/>
-  <c r="F3" i="2"/>
-[...6 lines deleted...]
-  <c r="M44" i="1"/>
+  <c r="AB44" i="1"/>
+  <c r="AF36" i="1"/>
+  <c r="AF44" i="1" s="1"/>
   <c r="AE36" i="1"/>
   <c r="AE44" i="1" s="1"/>
   <c r="AD36" i="1"/>
   <c r="AD44" i="1" s="1"/>
   <c r="AC36" i="1"/>
+  <c r="AC44" i="1" s="1"/>
   <c r="AB36" i="1"/>
-  <c r="AB44" i="1" s="1"/>
   <c r="AA36" i="1"/>
+  <c r="AA44" i="1" s="1"/>
   <c r="Z36" i="1"/>
   <c r="Z44" i="1" s="1"/>
   <c r="Y36" i="1"/>
   <c r="Y44" i="1" s="1"/>
   <c r="X36" i="1"/>
   <c r="X44" i="1" s="1"/>
   <c r="W36" i="1"/>
   <c r="W44" i="1" s="1"/>
   <c r="V36" i="1"/>
   <c r="V44" i="1" s="1"/>
   <c r="U36" i="1"/>
+  <c r="U44" i="1" s="1"/>
   <c r="T36" i="1"/>
   <c r="T44" i="1" s="1"/>
   <c r="S36" i="1"/>
+  <c r="S44" i="1" s="1"/>
   <c r="R36" i="1"/>
   <c r="R44" i="1" s="1"/>
   <c r="Q36" i="1"/>
   <c r="Q44" i="1" s="1"/>
   <c r="P36" i="1"/>
   <c r="P44" i="1" s="1"/>
   <c r="O36" i="1"/>
   <c r="O44" i="1" s="1"/>
   <c r="N36" i="1"/>
   <c r="N44" i="1" s="1"/>
   <c r="M36" i="1"/>
+  <c r="M44" i="1" s="1"/>
   <c r="L36" i="1"/>
   <c r="L44" i="1" s="1"/>
+  <c r="AF31" i="1"/>
   <c r="AE31" i="1"/>
   <c r="AD31" i="1"/>
   <c r="AC31" i="1"/>
   <c r="AB31" i="1"/>
   <c r="AA31" i="1"/>
   <c r="Z31" i="1"/>
   <c r="Y31" i="1"/>
   <c r="X31" i="1"/>
   <c r="W31" i="1"/>
   <c r="V31" i="1"/>
   <c r="U31" i="1"/>
   <c r="T31" i="1"/>
   <c r="S31" i="1"/>
   <c r="R31" i="1"/>
   <c r="Q31" i="1"/>
   <c r="P31" i="1"/>
   <c r="O31" i="1"/>
   <c r="N31" i="1"/>
   <c r="M31" i="1"/>
   <c r="L31" i="1"/>
   <c r="K31" i="1"/>
   <c r="J31" i="1"/>
   <c r="I31" i="1"/>
   <c r="H31" i="1"/>
   <c r="G31" i="1"/>
   <c r="F31" i="1"/>
   <c r="E31" i="1"/>
   <c r="D31" i="1"/>
   <c r="C31" i="1"/>
   <c r="B31" i="1"/>
   <c r="J18" i="1"/>
   <c r="I18" i="1"/>
+  <c r="I17" i="1" s="1"/>
   <c r="H18" i="1"/>
   <c r="G18" i="1"/>
+  <c r="G17" i="1" s="1"/>
   <c r="F18" i="1"/>
   <c r="E18" i="1"/>
+  <c r="E17" i="1" s="1"/>
   <c r="D18" i="1"/>
+  <c r="D17" i="1" s="1"/>
   <c r="J17" i="1"/>
-  <c r="I17" i="1"/>
   <c r="H17" i="1"/>
-  <c r="G17" i="1"/>
   <c r="F17" i="1"/>
-  <c r="E17" i="1"/>
-  <c r="D17" i="1"/>
+  <c r="AF14" i="1"/>
   <c r="AE14" i="1"/>
   <c r="AD14" i="1"/>
   <c r="AC14" i="1"/>
   <c r="AB14" i="1"/>
   <c r="AA14" i="1"/>
   <c r="Z14" i="1"/>
   <c r="Y14" i="1"/>
   <c r="X14" i="1"/>
   <c r="W14" i="1"/>
   <c r="V14" i="1"/>
   <c r="U14" i="1"/>
   <c r="T14" i="1"/>
   <c r="S14" i="1"/>
   <c r="R14" i="1"/>
   <c r="Q14" i="1"/>
   <c r="P14" i="1"/>
   <c r="O14" i="1"/>
   <c r="N14" i="1"/>
   <c r="M14" i="1"/>
   <c r="L14" i="1"/>
   <c r="K14" i="1"/>
   <c r="J14" i="1"/>
   <c r="I14" i="1"/>
   <c r="H14" i="1"/>
   <c r="G14" i="1"/>
   <c r="F14" i="1"/>
   <c r="E14" i="1"/>
   <c r="D14" i="1"/>
   <c r="C14" i="1"/>
   <c r="B14" i="1"/>
+  <c r="AF5" i="1"/>
+  <c r="AF4" i="1" s="1"/>
+  <c r="AF3" i="1" s="1"/>
   <c r="AE5" i="1"/>
   <c r="AE4" i="1" s="1"/>
   <c r="AE3" i="1" s="1"/>
   <c r="AD5" i="1"/>
   <c r="AC5" i="1"/>
-  <c r="AC4" i="1" s="1"/>
-  <c r="AC3" i="1" s="1"/>
   <c r="AB5" i="1"/>
+  <c r="AB4" i="1" s="1"/>
+  <c r="AB3" i="1" s="1"/>
   <c r="AA5" i="1"/>
   <c r="Z5" i="1"/>
+  <c r="Z4" i="1" s="1"/>
+  <c r="Z3" i="1" s="1"/>
   <c r="Y5" i="1"/>
-  <c r="Y4" i="1" s="1"/>
-  <c r="Y3" i="1" s="1"/>
   <c r="X5" i="1"/>
+  <c r="X4" i="1" s="1"/>
+  <c r="X3" i="1" s="1"/>
   <c r="W5" i="1"/>
   <c r="W4" i="1" s="1"/>
   <c r="W3" i="1" s="1"/>
   <c r="V5" i="1"/>
   <c r="U5" i="1"/>
-  <c r="U4" i="1" s="1"/>
-  <c r="U3" i="1" s="1"/>
   <c r="T5" i="1"/>
+  <c r="T4" i="1" s="1"/>
+  <c r="T3" i="1" s="1"/>
   <c r="S5" i="1"/>
   <c r="R5" i="1"/>
+  <c r="R4" i="1" s="1"/>
+  <c r="R3" i="1" s="1"/>
   <c r="Q5" i="1"/>
-  <c r="Q4" i="1" s="1"/>
-  <c r="Q3" i="1" s="1"/>
   <c r="P5" i="1"/>
+  <c r="P4" i="1" s="1"/>
+  <c r="P3" i="1" s="1"/>
   <c r="O5" i="1"/>
   <c r="O4" i="1" s="1"/>
   <c r="O3" i="1" s="1"/>
   <c r="N5" i="1"/>
   <c r="M5" i="1"/>
-  <c r="M4" i="1" s="1"/>
-  <c r="M3" i="1" s="1"/>
   <c r="L5" i="1"/>
+  <c r="L4" i="1" s="1"/>
+  <c r="L3" i="1" s="1"/>
   <c r="K5" i="1"/>
   <c r="J5" i="1"/>
+  <c r="J4" i="1" s="1"/>
+  <c r="J3" i="1" s="1"/>
   <c r="I5" i="1"/>
-  <c r="I4" i="1" s="1"/>
-  <c r="I3" i="1" s="1"/>
   <c r="H5" i="1"/>
+  <c r="H4" i="1" s="1"/>
+  <c r="H3" i="1" s="1"/>
   <c r="G5" i="1"/>
   <c r="G4" i="1" s="1"/>
   <c r="G3" i="1" s="1"/>
   <c r="F5" i="1"/>
   <c r="E5" i="1"/>
-  <c r="E4" i="1" s="1"/>
-  <c r="E3" i="1" s="1"/>
   <c r="D5" i="1"/>
+  <c r="D4" i="1" s="1"/>
+  <c r="D3" i="1" s="1"/>
   <c r="C5" i="1"/>
   <c r="B5" i="1"/>
+  <c r="B4" i="1" s="1"/>
+  <c r="B3" i="1" s="1"/>
   <c r="AD4" i="1"/>
   <c r="AD3" i="1" s="1"/>
-  <c r="AB4" i="1"/>
-  <c r="AB3" i="1" s="1"/>
+  <c r="AC4" i="1"/>
   <c r="AA4" i="1"/>
-  <c r="Z4" i="1"/>
-[...1 lines deleted...]
-  <c r="X3" i="1" s="1"/>
+  <c r="AA3" i="1" s="1"/>
+  <c r="Y4" i="1"/>
+  <c r="Y3" i="1" s="1"/>
   <c r="V4" i="1"/>
   <c r="V3" i="1" s="1"/>
-  <c r="T4" i="1"/>
-  <c r="T3" i="1" s="1"/>
+  <c r="U4" i="1"/>
   <c r="S4" i="1"/>
-  <c r="R4" i="1"/>
-[...1 lines deleted...]
-  <c r="P3" i="1" s="1"/>
+  <c r="S3" i="1" s="1"/>
+  <c r="Q4" i="1"/>
+  <c r="Q3" i="1" s="1"/>
   <c r="N4" i="1"/>
   <c r="N3" i="1" s="1"/>
-  <c r="L4" i="1"/>
-  <c r="L3" i="1" s="1"/>
+  <c r="M4" i="1"/>
   <c r="K4" i="1"/>
-  <c r="J4" i="1"/>
-[...1 lines deleted...]
-  <c r="H3" i="1" s="1"/>
+  <c r="K3" i="1" s="1"/>
+  <c r="I4" i="1"/>
   <c r="F4" i="1"/>
   <c r="F3" i="1" s="1"/>
-  <c r="D4" i="1"/>
-  <c r="D3" i="1" s="1"/>
+  <c r="E4" i="1"/>
   <c r="C4" i="1"/>
-  <c r="B4" i="1"/>
-[...7 lines deleted...]
-  <c r="B3" i="1"/>
+  <c r="C3" i="1" s="1"/>
+  <c r="AC3" i="1"/>
+  <c r="U3" i="1"/>
+  <c r="M3" i="1"/>
+  <c r="I3" i="1"/>
+  <c r="E3" i="1"/>
+  <c r="E31" i="2" l="1"/>
+  <c r="M31" i="2"/>
+  <c r="U31" i="2"/>
+  <c r="L44" i="2"/>
+  <c r="T44" i="2"/>
+  <c r="S4" i="2"/>
+  <c r="S3" i="2" s="1"/>
+  <c r="F31" i="2"/>
+  <c r="N31" i="2"/>
+  <c r="V31" i="2"/>
+  <c r="J31" i="2"/>
+  <c r="R31" i="2"/>
+  <c r="M44" i="2"/>
+  <c r="U44" i="2"/>
+  <c r="AC44" i="2"/>
+  <c r="O44" i="2"/>
+  <c r="W44" i="2"/>
+  <c r="U4" i="2"/>
+  <c r="U3" i="2" s="1"/>
+  <c r="P44" i="2"/>
+  <c r="N44" i="2"/>
+  <c r="V44" i="2"/>
+  <c r="H31" i="2"/>
+  <c r="P31" i="2"/>
+  <c r="R3" i="2"/>
+  <c r="T3" i="2"/>
+  <c r="I31" i="2"/>
+  <c r="Q31" i="2"/>
+  <c r="AB44" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Porubsky Marek</author>
     <author>jremeta</author>
   </authors>
   <commentList>
-    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{B3BDFC94-209E-4380-9926-6EFB135A92BD}">
+    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{4FB62E46-7691-412D-A1B1-70C96CCBDCFD}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Porubsky Marek:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho:
 59 068 tis. eur  oddĺženie nemocníc</t>
         </r>
       </text>
     </comment>
-    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{DDEE7464-D31A-40AA-9A3D-6D9BABBBCC00}">
+    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{B4FE122A-9B4E-4257-8EE8-BCAF352709FC}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>jremeta:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho 10 400 tis. eur oddĺženie nemocníc </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Porubsky Marek</author>
     <author>jremeta</author>
   </authors>
   <commentList>
-    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{E9B260D2-6042-4E83-A820-8A5DB89688ED}">
+    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{B6752348-59BF-45DD-82CF-EE6B98B9E524}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Porubsky Marek:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho:
 59 mil. oddĺženie nemocníc</t>
         </r>
       </text>
     </comment>
-    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{A3F19944-D81E-416C-8234-DB67140C9EFD}">
+    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{7A7344D1-B686-4656-9524-8F7D21F90A39}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>jremeta:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho oddĺženie nemocníc 10 400 tisl. eur</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="487" uniqueCount="409">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Príjmy fondov sociálneho a zdravotného zabezpečenia na hotovostnej báze (v tis. Eur) - BEZ VPLYVU ZAVEDENIA 2. PILIERA (v tis. eur)</t>
   </si>
   <si>
     <t>Sociálna poisťovňa</t>
   </si>
   <si>
     <t>poistné platené EAO+dlžné</t>
   </si>
   <si>
     <t>Príspevky - EAO</t>
   </si>
   <si>
     <t>zamestnanci</t>
   </si>
   <si>
     <t>zamestnávatelia</t>
   </si>
   <si>
     <t>SZČO</t>
   </si>
   <si>
@@ -3631,67 +3653,68 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="4"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -3700,67 +3723,66 @@
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
@@ -4327,112 +4349,112 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF0C532E-E527-4B05-AF45-5A916FA0FF87}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{990A74AF-82FB-4B7C-A908-5FD5254E7343}">
   <sheetPr codeName="Hárok3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AE70"/>
+  <dimension ref="A1:AI70"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="S18" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="S3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A47" sqref="A47"/>
       <selection pane="topRight" activeCell="A47" sqref="A47"/>
       <selection pane="bottomLeft" activeCell="A47" sqref="A47"/>
-      <selection pane="bottomRight" activeCell="W44" sqref="W44"/>
+      <selection pane="bottomRight" activeCell="AF28" sqref="AF28:AF29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="30.54296875" style="6" customWidth="1"/>
     <col min="2" max="20" width="9.6328125" style="6" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.7265625" style="6" customWidth="1"/>
     <col min="22" max="24" width="9.6328125" style="6" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7265625" style="6" customWidth="1"/>
     <col min="26" max="26" width="11.453125" style="6" customWidth="1"/>
     <col min="27" max="27" width="10.453125" style="6" customWidth="1"/>
     <col min="28" max="28" width="10.7265625" style="6" customWidth="1"/>
     <col min="29" max="30" width="13.54296875" style="6" customWidth="1"/>
-    <col min="31" max="31" width="15.08984375" style="6" customWidth="1"/>
-    <col min="32" max="16384" width="9.26953125" style="6"/>
+    <col min="31" max="32" width="15.08984375" style="6" customWidth="1"/>
+    <col min="33" max="16384" width="9.26953125" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="4"/>
       <c r="P1" s="5"/>
       <c r="Q1" s="5"/>
       <c r="R1" s="5"/>
       <c r="S1" s="5"/>
       <c r="T1" s="5"/>
       <c r="U1" s="5"/>
       <c r="V1" s="5"/>
       <c r="W1" s="5"/>
       <c r="X1" s="5"/>
       <c r="Y1" s="5"/>
       <c r="Z1" s="5"/>
       <c r="AA1" s="5"/>
       <c r="AB1" s="5"/>
     </row>
-    <row r="2" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="7"/>
       <c r="B2" s="8">
         <v>1995</v>
       </c>
       <c r="C2" s="8">
         <v>1996</v>
       </c>
       <c r="D2" s="8">
         <v>1997</v>
       </c>
       <c r="E2" s="8">
         <v>1998</v>
       </c>
       <c r="F2" s="8">
         <v>1999</v>
       </c>
       <c r="G2" s="8">
         <v>2000</v>
       </c>
       <c r="H2" s="8">
         <v>2001</v>
       </c>
       <c r="I2" s="8">
         <v>2002</v>
       </c>
@@ -4480,57 +4502,60 @@
       </c>
       <c r="X2" s="9">
         <v>2017</v>
       </c>
       <c r="Y2" s="9">
         <v>2018</v>
       </c>
       <c r="Z2" s="9">
         <v>2019</v>
       </c>
       <c r="AA2" s="9">
         <v>2020</v>
       </c>
       <c r="AB2" s="9">
         <v>2021</v>
       </c>
       <c r="AC2" s="9">
         <v>2022</v>
       </c>
       <c r="AD2" s="9">
         <v>2023</v>
       </c>
       <c r="AE2" s="9">
         <v>2024</v>
       </c>
-    </row>
-    <row r="3" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF2" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="10" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="11">
-        <f t="shared" ref="B3:AE3" si="0">+B4+B11+B12+B13</f>
+        <f t="shared" ref="B3:AF3" si="0">+B4+B11+B12+B13</f>
         <v>1735902.5426541853</v>
       </c>
       <c r="C3" s="11">
         <f t="shared" si="0"/>
         <v>1929934.4420102236</v>
       </c>
       <c r="D3" s="11">
         <f t="shared" si="0"/>
         <v>2023604.0297417515</v>
       </c>
       <c r="E3" s="11">
         <f t="shared" si="0"/>
         <v>2188003.5849432386</v>
       </c>
       <c r="F3" s="11">
         <f t="shared" si="0"/>
         <v>2202236.7722233282</v>
       </c>
       <c r="G3" s="11">
         <f t="shared" si="0"/>
         <v>2570549.7908783113</v>
       </c>
       <c r="H3" s="11">
         <f t="shared" si="0"/>
         <v>2796492.1662351461</v>
@@ -4605,2009 +4630,2181 @@
       </c>
       <c r="Z3" s="12">
         <f t="shared" si="0"/>
         <v>9118515.8453899994</v>
       </c>
       <c r="AA3" s="11">
         <f t="shared" si="0"/>
         <v>9304621.757360002</v>
       </c>
       <c r="AB3" s="11">
         <f t="shared" si="0"/>
         <v>9960411.6214999966</v>
       </c>
       <c r="AC3" s="11">
         <f t="shared" si="0"/>
         <v>10990277.01833</v>
       </c>
       <c r="AD3" s="11">
         <f t="shared" si="0"/>
         <v>11758371.852320002</v>
       </c>
       <c r="AE3" s="11">
         <f t="shared" si="0"/>
         <v>12748841.842120003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="13" t="s">
+      <c r="AF3" s="11">
+        <f t="shared" si="0"/>
+        <v>13526293.595039999</v>
+      </c>
+      <c r="AH3" s="13"/>
+      <c r="AI3" s="13"/>
+    </row>
+    <row r="4" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="14">
-        <f t="shared" ref="B4:AE4" si="1">B5+B10</f>
+      <c r="B4" s="15">
+        <f t="shared" ref="B4:AF4" si="1">B5+B10</f>
         <v>1561295.8905928431</v>
       </c>
-      <c r="C4" s="14">
+      <c r="C4" s="15">
         <f t="shared" si="1"/>
         <v>1790773.4183097656</v>
       </c>
-      <c r="D4" s="14">
+      <c r="D4" s="15">
         <f t="shared" si="1"/>
         <v>1975273.8830246301</v>
       </c>
-      <c r="E4" s="14">
+      <c r="E4" s="15">
         <f t="shared" si="1"/>
         <v>2114089.1920600147</v>
       </c>
-      <c r="F4" s="14">
+      <c r="F4" s="15">
         <f t="shared" si="1"/>
         <v>2119435.2054703576</v>
       </c>
-      <c r="G4" s="14">
+      <c r="G4" s="15">
         <f t="shared" si="1"/>
         <v>2498360.4527650536</v>
       </c>
-      <c r="H4" s="14">
+      <c r="H4" s="15">
         <f t="shared" si="1"/>
         <v>2608725.2871273984</v>
       </c>
-      <c r="I4" s="14">
+      <c r="I4" s="15">
         <f t="shared" si="1"/>
         <v>2760888.8335656901</v>
       </c>
-      <c r="J4" s="14">
+      <c r="J4" s="15">
         <f t="shared" si="1"/>
         <v>2974119.4649140281</v>
       </c>
-      <c r="K4" s="14">
+      <c r="K4" s="15">
         <f t="shared" si="1"/>
         <v>3487467.3039899077</v>
       </c>
-      <c r="L4" s="14">
+      <c r="L4" s="15">
         <f t="shared" si="1"/>
         <v>3718975.3369182767</v>
       </c>
-      <c r="M4" s="14">
+      <c r="M4" s="15">
         <f t="shared" si="1"/>
         <v>4067234.2879240522</v>
       </c>
-      <c r="N4" s="14">
+      <c r="N4" s="15">
         <f t="shared" si="1"/>
         <v>4532197.2050720295</v>
       </c>
-      <c r="O4" s="14">
+      <c r="O4" s="15">
         <f t="shared" si="1"/>
         <v>5123086.835291774</v>
       </c>
-      <c r="P4" s="14">
+      <c r="P4" s="15">
         <f t="shared" si="1"/>
         <v>4908212</v>
       </c>
-      <c r="Q4" s="14">
+      <c r="Q4" s="15">
         <f t="shared" si="1"/>
         <v>4974566</v>
       </c>
-      <c r="R4" s="14">
+      <c r="R4" s="15">
         <f t="shared" si="1"/>
         <v>5351910</v>
       </c>
-      <c r="S4" s="14">
+      <c r="S4" s="15">
         <f t="shared" si="1"/>
         <v>5460698</v>
       </c>
-      <c r="T4" s="14">
+      <c r="T4" s="15">
         <f t="shared" si="1"/>
         <v>5837486</v>
       </c>
-      <c r="U4" s="14">
+      <c r="U4" s="15">
         <f t="shared" si="1"/>
         <v>6156387</v>
       </c>
-      <c r="V4" s="14">
+      <c r="V4" s="15">
         <f t="shared" si="1"/>
         <v>6556316.2359999996</v>
       </c>
-      <c r="W4" s="14">
+      <c r="W4" s="15">
         <f t="shared" si="1"/>
         <v>6974343.71</v>
       </c>
-      <c r="X4" s="14">
+      <c r="X4" s="15">
         <f t="shared" si="1"/>
         <v>7564158.5071800007</v>
       </c>
-      <c r="Y4" s="14">
+      <c r="Y4" s="15">
         <f t="shared" si="1"/>
         <v>8405892.7492000014</v>
       </c>
-      <c r="Z4" s="14">
+      <c r="Z4" s="15">
         <f t="shared" si="1"/>
         <v>8833530.8283999991</v>
       </c>
-      <c r="AA4" s="15">
+      <c r="AA4" s="16">
         <f t="shared" si="1"/>
         <v>8970682.1406500004</v>
       </c>
-      <c r="AB4" s="15">
+      <c r="AB4" s="16">
         <f t="shared" si="1"/>
         <v>9540063.7475199979</v>
       </c>
-      <c r="AC4" s="15">
+      <c r="AC4" s="16">
         <f t="shared" si="1"/>
         <v>10556163.525489999</v>
       </c>
-      <c r="AD4" s="15">
+      <c r="AD4" s="16">
         <f t="shared" si="1"/>
         <v>11301812.852320002</v>
       </c>
-      <c r="AE4" s="15">
+      <c r="AE4" s="16">
         <f t="shared" si="1"/>
         <v>12259732.842120003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="16" t="s">
+      <c r="AF4" s="16">
+        <f t="shared" si="1"/>
+        <v>13026801.988179998</v>
+      </c>
+      <c r="AI4" s="17"/>
+    </row>
+    <row r="5" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="14">
+      <c r="B5" s="15">
         <f t="shared" ref="B5:Y5" si="2">SUM(B6:B9)</f>
         <v>1561295.8905928431</v>
       </c>
-      <c r="C5" s="14">
+      <c r="C5" s="15">
         <f t="shared" si="2"/>
         <v>1760600.4447985128</v>
       </c>
-      <c r="D5" s="14">
+      <c r="D5" s="15">
         <f t="shared" si="2"/>
         <v>1929749.2199429066</v>
       </c>
-      <c r="E5" s="14">
+      <c r="E5" s="15">
         <f t="shared" si="2"/>
         <v>2047838.976299542</v>
       </c>
-      <c r="F5" s="14">
+      <c r="F5" s="15">
         <f t="shared" si="2"/>
         <v>2047378.8421961095</v>
       </c>
-      <c r="G5" s="14">
+      <c r="G5" s="15">
         <f t="shared" si="2"/>
         <v>2205102.4364336454</v>
       </c>
-      <c r="H5" s="14">
+      <c r="H5" s="15">
         <f t="shared" si="2"/>
         <v>2443198.5328287859</v>
       </c>
-      <c r="I5" s="14">
+      <c r="I5" s="15">
         <f t="shared" si="2"/>
         <v>2643742.2160260235</v>
       </c>
-      <c r="J5" s="14">
+      <c r="J5" s="15">
         <f t="shared" si="2"/>
         <v>2843824.0058421302</v>
       </c>
-      <c r="K5" s="14">
+      <c r="K5" s="15">
         <f t="shared" si="2"/>
         <v>3268812.6203279546</v>
       </c>
-      <c r="L5" s="14">
+      <c r="L5" s="15">
         <f t="shared" si="2"/>
         <v>3489675.1975038173</v>
       </c>
-      <c r="M5" s="15">
+      <c r="M5" s="16">
         <f t="shared" si="2"/>
         <v>3920646.7887539002</v>
       </c>
-      <c r="N5" s="15">
+      <c r="N5" s="16">
         <f t="shared" si="2"/>
         <v>4367363.1746664001</v>
       </c>
-      <c r="O5" s="15">
+      <c r="O5" s="16">
         <f t="shared" si="2"/>
         <v>4893454.6571068177</v>
       </c>
-      <c r="P5" s="15">
+      <c r="P5" s="16">
         <f t="shared" si="2"/>
         <v>4670557</v>
       </c>
-      <c r="Q5" s="15">
+      <c r="Q5" s="16">
         <f t="shared" si="2"/>
         <v>4717549</v>
       </c>
-      <c r="R5" s="15">
+      <c r="R5" s="16">
         <f t="shared" si="2"/>
         <v>5008708</v>
       </c>
-      <c r="S5" s="14">
+      <c r="S5" s="15">
         <f t="shared" si="2"/>
         <v>5194492</v>
       </c>
-      <c r="T5" s="14">
+      <c r="T5" s="15">
         <f t="shared" si="2"/>
         <v>5617718</v>
       </c>
-      <c r="U5" s="14">
+      <c r="U5" s="15">
         <f t="shared" si="2"/>
         <v>5935642</v>
       </c>
-      <c r="V5" s="14">
+      <c r="V5" s="15">
         <f t="shared" si="2"/>
         <v>6331603.2359999996</v>
       </c>
-      <c r="W5" s="14">
+      <c r="W5" s="15">
         <f t="shared" si="2"/>
         <v>6764750.71</v>
       </c>
-      <c r="X5" s="14">
+      <c r="X5" s="15">
         <f t="shared" si="2"/>
         <v>7354065.0694500003</v>
       </c>
-      <c r="Y5" s="14">
+      <c r="Y5" s="15">
         <f t="shared" si="2"/>
         <v>8002491.6235300004</v>
       </c>
-      <c r="Z5" s="14">
-        <f t="shared" ref="Z5:AE5" si="3">SUM(Z6:Z9)</f>
+      <c r="Z5" s="15">
+        <f t="shared" ref="Z5:AF5" si="3">SUM(Z6:Z9)</f>
         <v>8616795.0492199995</v>
       </c>
-      <c r="AA5" s="15">
+      <c r="AA5" s="16">
         <f t="shared" si="3"/>
         <v>8680809.7920399997</v>
       </c>
-      <c r="AB5" s="15">
+      <c r="AB5" s="16">
         <f t="shared" si="3"/>
         <v>9341125.030249998</v>
       </c>
-      <c r="AC5" s="15">
+      <c r="AC5" s="16">
         <f t="shared" si="3"/>
         <v>10143930.82312</v>
       </c>
-      <c r="AD5" s="15">
+      <c r="AD5" s="16">
         <f t="shared" si="3"/>
         <v>11044701.056900002</v>
       </c>
-      <c r="AE5" s="15">
+      <c r="AE5" s="16">
         <f t="shared" si="3"/>
         <v>11806850.219200002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="17" t="s">
+      <c r="AF5" s="16">
+        <f t="shared" si="3"/>
+        <v>12831737.457519999</v>
+      </c>
+      <c r="AI5" s="17"/>
+    </row>
+    <row r="6" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="14">
+      <c r="B6" s="15">
         <v>343407.68771161122</v>
       </c>
-      <c r="C6" s="14">
+      <c r="C6" s="15">
         <v>387916.0193852486</v>
       </c>
-      <c r="D6" s="14">
+      <c r="D6" s="15">
         <v>422313.05184890132</v>
       </c>
-      <c r="E6" s="14">
+      <c r="E6" s="15">
         <v>444276.30618070764</v>
       </c>
-      <c r="F6" s="14">
+      <c r="F6" s="15">
         <v>443200.88959702582</v>
       </c>
-      <c r="G6" s="14">
+      <c r="G6" s="15">
         <v>476968.46577706962</v>
       </c>
-      <c r="H6" s="14">
+      <c r="H6" s="15">
         <v>554545.17692358757</v>
       </c>
-      <c r="I6" s="14">
+      <c r="I6" s="15">
         <v>602598.98426608241</v>
       </c>
-      <c r="J6" s="14">
+      <c r="J6" s="15">
         <v>640254.69693952089</v>
       </c>
-      <c r="K6" s="14">
+      <c r="K6" s="15">
         <v>825616.7098187611</v>
       </c>
-      <c r="L6" s="14">
+      <c r="L6" s="15">
         <v>885510.22372701322</v>
       </c>
-      <c r="M6" s="15">
+      <c r="M6" s="16">
         <v>986920.53375821549</v>
       </c>
-      <c r="N6" s="15">
+      <c r="N6" s="16">
         <v>1098271.0615415254</v>
       </c>
-      <c r="O6" s="15">
+      <c r="O6" s="16">
         <v>1232238.9298280554</v>
       </c>
-      <c r="P6" s="15">
+      <c r="P6" s="16">
         <v>1172306</v>
       </c>
-      <c r="Q6" s="18">
+      <c r="Q6" s="17">
         <v>1190435</v>
       </c>
-      <c r="R6" s="18">
+      <c r="R6" s="17">
         <v>1260503</v>
       </c>
-      <c r="S6" s="19">
+      <c r="S6" s="20">
         <v>1310303</v>
       </c>
-      <c r="T6" s="19">
+      <c r="T6" s="20">
         <v>1427210</v>
       </c>
-      <c r="U6" s="19">
+      <c r="U6" s="20">
         <v>1509994</v>
       </c>
-      <c r="V6" s="19">
+      <c r="V6" s="20">
         <v>1612052</v>
       </c>
-      <c r="W6" s="19">
+      <c r="W6" s="20">
         <v>1724392.48</v>
       </c>
-      <c r="X6" s="19">
+      <c r="X6" s="20">
         <v>1881385</v>
       </c>
-      <c r="Y6" s="19">
+      <c r="Y6" s="20">
         <v>2054644</v>
       </c>
-      <c r="Z6" s="19">
+      <c r="Z6" s="20">
         <v>2215622.45976</v>
       </c>
-      <c r="AA6" s="18">
+      <c r="AA6" s="17">
         <v>2239026.1090699998</v>
       </c>
-      <c r="AB6" s="18">
+      <c r="AB6" s="17">
         <v>2449384.85427</v>
       </c>
-      <c r="AC6" s="18">
+      <c r="AC6" s="17">
         <v>2557446.5639899997</v>
       </c>
-      <c r="AD6" s="18">
+      <c r="AD6" s="17">
         <v>2769230.4584700004</v>
       </c>
-      <c r="AE6" s="18">
+      <c r="AE6" s="17">
         <v>2960457.9070300004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="AF6" s="17">
+        <v>3211496.3737099995</v>
+      </c>
+      <c r="AI6" s="17"/>
+    </row>
+    <row r="7" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="14">
+      <c r="B7" s="15">
         <v>1155287.7912766379</v>
       </c>
-      <c r="C7" s="14">
+      <c r="C7" s="15">
         <v>1300011.6842594435</v>
       </c>
-      <c r="D7" s="14">
+      <c r="D7" s="15">
         <v>1423061.3755559982</v>
       </c>
-      <c r="E7" s="14">
+      <c r="E7" s="15">
         <v>1507640.9081856206</v>
       </c>
-      <c r="F7" s="14">
+      <c r="F7" s="15">
         <v>1506730.033857797</v>
       </c>
-      <c r="G7" s="14">
+      <c r="G7" s="15">
         <v>1615350.8265285802</v>
       </c>
-      <c r="H7" s="14">
+      <c r="H7" s="15">
         <v>1772356.3367191134</v>
       </c>
-      <c r="I7" s="14">
+      <c r="I7" s="15">
         <v>1918314.4791874127</v>
       </c>
-      <c r="J7" s="14">
+      <c r="J7" s="15">
         <v>2074939.122352785</v>
       </c>
-      <c r="K7" s="14">
+      <c r="K7" s="15">
         <v>2263504.846312155</v>
       </c>
-      <c r="L7" s="14">
+      <c r="L7" s="15">
         <v>2397830.3790745535</v>
       </c>
-      <c r="M7" s="15">
+      <c r="M7" s="16">
         <v>2652163.6974706231</v>
       </c>
-      <c r="N7" s="15">
+      <c r="N7" s="16">
         <v>2996910.7083582287</v>
       </c>
-      <c r="O7" s="15">
+      <c r="O7" s="16">
         <v>3356783.0777401575</v>
       </c>
-      <c r="P7" s="15">
+      <c r="P7" s="16">
         <v>3197522</v>
       </c>
-      <c r="Q7" s="18">
+      <c r="Q7" s="17">
         <v>3228263</v>
       </c>
-      <c r="R7" s="18">
+      <c r="R7" s="17">
         <v>3427499</v>
       </c>
-      <c r="S7" s="19">
+      <c r="S7" s="20">
         <v>3572980</v>
       </c>
-      <c r="T7" s="19">
+      <c r="T7" s="20">
         <v>3863201</v>
       </c>
-      <c r="U7" s="19">
+      <c r="U7" s="20">
         <v>4092035</v>
       </c>
-      <c r="V7" s="19">
+      <c r="V7" s="20">
         <v>4371187.1979999999</v>
       </c>
-      <c r="W7" s="19">
+      <c r="W7" s="20">
         <v>4677915.59</v>
       </c>
-      <c r="X7" s="19">
+      <c r="X7" s="20">
         <v>5100175.7724200003</v>
       </c>
-      <c r="Y7" s="19">
+      <c r="Y7" s="20">
         <v>5570703.2026500003</v>
       </c>
-      <c r="Z7" s="19">
+      <c r="Z7" s="20">
         <v>6006260.2730400003</v>
       </c>
-      <c r="AA7" s="15">
+      <c r="AA7" s="16">
         <v>6045478.4659000002</v>
       </c>
-      <c r="AB7" s="15">
+      <c r="AB7" s="16">
         <v>6430965.987639999</v>
       </c>
-      <c r="AC7" s="18">
+      <c r="AC7" s="17">
         <v>7100829.0305500012</v>
       </c>
-      <c r="AD7" s="18">
+      <c r="AD7" s="17">
         <v>7755801.6929700011</v>
       </c>
-      <c r="AE7" s="18">
+      <c r="AE7" s="17">
         <v>8280841.85396</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="17" t="s">
+      <c r="AF7" s="17">
+        <v>8998283.8436699994</v>
+      </c>
+      <c r="AG7" s="13"/>
+      <c r="AI7" s="17"/>
+    </row>
+    <row r="8" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="14">
+      <c r="B8" s="15">
         <v>62600.411604594039</v>
       </c>
-      <c r="C8" s="14">
+      <c r="C8" s="15">
         <v>72429.031401447253</v>
       </c>
-      <c r="D8" s="14">
+      <c r="D8" s="15">
         <v>84118.269932948286</v>
       </c>
-      <c r="E8" s="14">
+      <c r="E8" s="15">
         <v>95648.542786961421</v>
       </c>
-      <c r="F8" s="14">
+      <c r="F8" s="15">
         <v>96928.334329150894</v>
       </c>
-      <c r="G8" s="14">
+      <c r="G8" s="15">
         <v>111938.12653521873</v>
       </c>
-      <c r="H8" s="14">
+      <c r="H8" s="15">
         <v>106871.83827922726</v>
       </c>
-      <c r="I8" s="14">
+      <c r="I8" s="15">
         <v>110023.60087631945</v>
       </c>
-      <c r="J8" s="14">
+      <c r="J8" s="15">
         <v>114259.80880302728</v>
       </c>
-      <c r="K8" s="14">
+      <c r="K8" s="15">
         <v>152254.79652127728</v>
       </c>
-      <c r="L8" s="14">
+      <c r="L8" s="15">
         <v>177904.10276837277</v>
       </c>
-      <c r="M8" s="15">
+      <c r="M8" s="16">
         <v>247642.89826063861</v>
       </c>
-      <c r="N8" s="15">
+      <c r="N8" s="16">
         <v>247021.54285334927</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O8" s="16">
         <v>277909.21463187941</v>
       </c>
-      <c r="P8" s="15">
+      <c r="P8" s="16">
         <v>272403</v>
       </c>
-      <c r="Q8" s="18">
+      <c r="Q8" s="17">
         <v>266538</v>
       </c>
-      <c r="R8" s="18">
+      <c r="R8" s="17">
         <v>285321</v>
       </c>
-      <c r="S8" s="19">
+      <c r="S8" s="20">
         <v>287658</v>
       </c>
-      <c r="T8" s="19">
+      <c r="T8" s="20">
         <v>310416</v>
       </c>
-      <c r="U8" s="19">
+      <c r="U8" s="20">
         <v>319260</v>
       </c>
-      <c r="V8" s="19">
+      <c r="V8" s="20">
         <v>336773.82199999999</v>
       </c>
-      <c r="W8" s="19">
+      <c r="W8" s="20">
         <v>351545.38</v>
       </c>
-      <c r="X8" s="19">
+      <c r="X8" s="20">
         <v>361836.19428</v>
       </c>
-      <c r="Y8" s="19">
+      <c r="Y8" s="20">
         <v>365876.55287000001</v>
       </c>
-      <c r="Z8" s="19">
+      <c r="Z8" s="20">
         <v>382843.13624999998</v>
       </c>
-      <c r="AA8" s="15">
+      <c r="AA8" s="16">
         <v>383438.96127999999</v>
       </c>
-      <c r="AB8" s="15">
+      <c r="AB8" s="16">
         <v>430901.09811000002</v>
       </c>
-      <c r="AC8" s="18">
+      <c r="AC8" s="17">
         <v>454420.6594</v>
       </c>
-      <c r="AD8" s="18">
+      <c r="AD8" s="17">
         <v>495628.78385000001</v>
       </c>
-      <c r="AE8" s="18">
+      <c r="AE8" s="17">
         <v>545233.2169</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="17" t="s">
+      <c r="AF8" s="17">
+        <v>602382.41587999999</v>
+      </c>
+      <c r="AG8" s="13"/>
+      <c r="AI8" s="17"/>
+    </row>
+    <row r="9" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B9" s="14">
-[...2 lines deleted...]
-      <c r="C9" s="14">
+      <c r="B9" s="15">
+        <v>0</v>
+      </c>
+      <c r="C9" s="15">
         <v>243.70975237336521</v>
       </c>
-      <c r="D9" s="14">
+      <c r="D9" s="15">
         <v>256.52260505875324</v>
       </c>
-      <c r="E9" s="14">
+      <c r="E9" s="15">
         <v>273.21914625240657</v>
       </c>
-      <c r="F9" s="14">
+      <c r="F9" s="15">
         <v>519.58441213569688</v>
       </c>
-      <c r="G9" s="14">
+      <c r="G9" s="15">
         <v>845.01759277700341</v>
       </c>
-      <c r="H9" s="14">
+      <c r="H9" s="15">
         <v>9425.1809068578641</v>
       </c>
-      <c r="I9" s="14">
+      <c r="I9" s="15">
         <v>12805.151696209254</v>
       </c>
-      <c r="J9" s="14">
+      <c r="J9" s="15">
         <v>14370.377746796787</v>
       </c>
-      <c r="K9" s="14">
+      <c r="K9" s="15">
         <v>27436.267675761799</v>
       </c>
-      <c r="L9" s="14">
+      <c r="L9" s="15">
         <v>28430.491933877714</v>
       </c>
-      <c r="M9" s="15">
+      <c r="M9" s="16">
         <v>33919.659264422757</v>
       </c>
-      <c r="N9" s="15">
+      <c r="N9" s="16">
         <v>25159.861913297482</v>
       </c>
-      <c r="O9" s="15">
+      <c r="O9" s="16">
         <v>26523.434906725088</v>
       </c>
-      <c r="P9" s="15">
+      <c r="P9" s="16">
         <v>28326</v>
       </c>
-      <c r="Q9" s="18">
+      <c r="Q9" s="17">
         <v>32313</v>
       </c>
-      <c r="R9" s="18">
+      <c r="R9" s="17">
         <v>35385</v>
       </c>
-      <c r="S9" s="19">
+      <c r="S9" s="20">
         <v>23551</v>
       </c>
-      <c r="T9" s="19">
+      <c r="T9" s="20">
         <v>16891</v>
       </c>
-      <c r="U9" s="19">
+      <c r="U9" s="20">
         <v>14353</v>
       </c>
-      <c r="V9" s="19">
+      <c r="V9" s="20">
         <v>11590.216</v>
       </c>
-      <c r="W9" s="19">
+      <c r="W9" s="20">
         <v>10897.26</v>
       </c>
-      <c r="X9" s="19">
+      <c r="X9" s="20">
         <v>10668.10275</v>
       </c>
-      <c r="Y9" s="19">
+      <c r="Y9" s="20">
         <v>11267.86801</v>
       </c>
-      <c r="Z9" s="19">
+      <c r="Z9" s="20">
         <v>12069.18017</v>
       </c>
-      <c r="AA9" s="15">
+      <c r="AA9" s="16">
         <v>12866.255789999999</v>
       </c>
-      <c r="AB9" s="15">
+      <c r="AB9" s="16">
         <v>29873.090230000002</v>
       </c>
-      <c r="AC9" s="18">
+      <c r="AC9" s="17">
         <v>31234.569179999999</v>
       </c>
-      <c r="AD9" s="18">
+      <c r="AD9" s="17">
         <v>24040.121609999998</v>
       </c>
-      <c r="AE9" s="18">
+      <c r="AE9" s="17">
         <v>20317.241310000001</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="16" t="s">
+      <c r="AF9" s="17">
+        <v>19574.824260000001</v>
+      </c>
+      <c r="AG9" s="13"/>
+      <c r="AI9" s="17"/>
+    </row>
+    <row r="10" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B10" s="14">
-[...2 lines deleted...]
-      <c r="C10" s="14">
+      <c r="B10" s="15">
+        <v>0</v>
+      </c>
+      <c r="C10" s="15">
         <v>30172.973511252734</v>
       </c>
-      <c r="D10" s="14">
+      <c r="D10" s="15">
         <v>45524.663081723425</v>
       </c>
-      <c r="E10" s="14">
+      <c r="E10" s="15">
         <v>66250.215760472667</v>
       </c>
-      <c r="F10" s="14">
+      <c r="F10" s="15">
         <v>72056.363274248157</v>
       </c>
-      <c r="G10" s="14">
+      <c r="G10" s="15">
         <v>293258.01633140811</v>
       </c>
-      <c r="H10" s="14">
+      <c r="H10" s="15">
         <v>165526.75429861248</v>
       </c>
-      <c r="I10" s="14">
+      <c r="I10" s="15">
         <v>117146.61753966672</v>
       </c>
-      <c r="J10" s="14">
+      <c r="J10" s="15">
         <v>130295.45907189802</v>
       </c>
-      <c r="K10" s="14">
+      <c r="K10" s="15">
         <v>218654.68366195317</v>
       </c>
-      <c r="L10" s="14">
+      <c r="L10" s="15">
         <v>229300.13941445929</v>
       </c>
-      <c r="M10" s="15">
+      <c r="M10" s="16">
         <v>146587.499170152</v>
       </c>
-      <c r="N10" s="15">
+      <c r="N10" s="16">
         <v>164834.03040562969</v>
       </c>
-      <c r="O10" s="15">
+      <c r="O10" s="16">
         <v>229632.17818495652</v>
       </c>
-      <c r="P10" s="15">
+      <c r="P10" s="16">
         <v>237655</v>
       </c>
-      <c r="Q10" s="18">
+      <c r="Q10" s="17">
         <v>257017</v>
       </c>
-      <c r="R10" s="18">
+      <c r="R10" s="17">
         <v>343202</v>
       </c>
-      <c r="S10" s="18">
+      <c r="S10" s="17">
         <v>266206</v>
       </c>
-      <c r="T10" s="18">
+      <c r="T10" s="17">
         <v>219768</v>
       </c>
-      <c r="U10" s="18">
+      <c r="U10" s="17">
         <v>220745</v>
       </c>
-      <c r="V10" s="18">
+      <c r="V10" s="17">
         <v>224713</v>
       </c>
-      <c r="W10" s="18">
+      <c r="W10" s="17">
         <v>209593</v>
       </c>
-      <c r="X10" s="18">
+      <c r="X10" s="17">
         <v>210093.43773000001</v>
       </c>
-      <c r="Y10" s="18">
+      <c r="Y10" s="17">
         <v>403401.12566999998</v>
       </c>
-      <c r="Z10" s="18">
+      <c r="Z10" s="17">
         <v>216735.77918000001</v>
       </c>
-      <c r="AA10" s="18">
+      <c r="AA10" s="17">
         <v>289872.34860999999</v>
       </c>
-      <c r="AB10" s="18">
+      <c r="AB10" s="17">
         <v>198938.71727000002</v>
       </c>
-      <c r="AC10" s="18">
+      <c r="AC10" s="17">
         <v>412232.70236999996</v>
       </c>
-      <c r="AD10" s="18">
+      <c r="AD10" s="17">
         <v>257111.79542000001</v>
       </c>
-      <c r="AE10" s="18">
+      <c r="AE10" s="17">
         <v>452882.62292000005</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="16" t="s">
+      <c r="AF10" s="17">
+        <v>195064.53066000005</v>
+      </c>
+      <c r="AI10" s="17"/>
+    </row>
+    <row r="11" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B11" s="14">
+      <c r="B11" s="15">
         <v>160124.14525658896</v>
       </c>
-      <c r="C11" s="14">
+      <c r="C11" s="15">
         <v>112967.86828652991</v>
       </c>
-      <c r="D11" s="14">
+      <c r="D11" s="15">
         <v>20776.073823275572</v>
       </c>
-      <c r="E11" s="14">
+      <c r="E11" s="15">
         <v>37641.140543052505</v>
       </c>
-      <c r="F11" s="14">
+      <c r="F11" s="15">
         <v>37268.17367058355</v>
       </c>
-      <c r="G11" s="14">
+      <c r="G11" s="15">
         <v>30958.573989245175</v>
       </c>
-      <c r="H11" s="14">
+      <c r="H11" s="15">
         <v>156616.01274646487</v>
       </c>
-      <c r="I11" s="14">
+      <c r="I11" s="15">
         <v>245043.91555467038</v>
       </c>
-      <c r="J11" s="14">
+      <c r="J11" s="15">
         <v>280608.74327823141</v>
       </c>
-      <c r="K11" s="14">
+      <c r="K11" s="15">
         <v>153365.46504680338</v>
       </c>
-      <c r="L11" s="14">
+      <c r="L11" s="15">
         <v>150782.08192259175</v>
       </c>
-      <c r="M11" s="15">
+      <c r="M11" s="16">
         <v>160076.74453960033</v>
       </c>
-      <c r="N11" s="15">
+      <c r="N11" s="16">
         <v>184347.40755493593</v>
       </c>
-      <c r="O11" s="15">
+      <c r="O11" s="16">
         <v>206187.18050853087</v>
       </c>
-      <c r="P11" s="15">
+      <c r="P11" s="16">
         <v>233784</v>
       </c>
-      <c r="Q11" s="18">
+      <c r="Q11" s="17">
         <v>219120</v>
       </c>
-      <c r="R11" s="18">
+      <c r="R11" s="17">
         <v>236159</v>
       </c>
-      <c r="S11" s="18">
+      <c r="S11" s="17">
         <v>238528</v>
       </c>
-      <c r="T11" s="18">
+      <c r="T11" s="17">
         <v>262085</v>
       </c>
-      <c r="U11" s="18">
+      <c r="U11" s="17">
         <v>231349</v>
       </c>
-      <c r="V11" s="18">
+      <c r="V11" s="17">
         <v>227107</v>
       </c>
-      <c r="W11" s="18">
+      <c r="W11" s="17">
         <v>230846</v>
       </c>
-      <c r="X11" s="18">
+      <c r="X11" s="17">
         <v>241621</v>
       </c>
-      <c r="Y11" s="18">
+      <c r="Y11" s="17">
         <v>274384.47498000006</v>
       </c>
-      <c r="Z11" s="18">
+      <c r="Z11" s="17">
         <v>281798.66469000001</v>
       </c>
-      <c r="AA11" s="15">
+      <c r="AA11" s="16">
         <v>330658.08169999998</v>
       </c>
-      <c r="AB11" s="15">
+      <c r="AB11" s="16">
         <v>416889.10755999997</v>
       </c>
-      <c r="AC11" s="18">
+      <c r="AC11" s="17">
         <v>430541.22587999998</v>
       </c>
-      <c r="AD11" s="18">
+      <c r="AD11" s="17">
         <v>452510</v>
       </c>
-      <c r="AE11" s="18">
+      <c r="AE11" s="17">
         <v>484288</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="16" t="s">
+      <c r="AF11" s="17">
+        <v>494528.55274000001</v>
+      </c>
+      <c r="AG11" s="13"/>
+      <c r="AI11" s="17"/>
+    </row>
+    <row r="12" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="14">
+      <c r="B12" s="15">
         <v>14482.50680475337</v>
       </c>
-      <c r="C12" s="14">
+      <c r="C12" s="15">
         <v>26193.155413928169</v>
       </c>
-      <c r="D12" s="14">
+      <c r="D12" s="15">
         <v>27554.072893845849</v>
       </c>
-      <c r="E12" s="14">
+      <c r="E12" s="15">
         <v>36273.252340171282</v>
       </c>
-      <c r="F12" s="14">
+      <c r="F12" s="15">
         <v>45533.393082387309</v>
       </c>
-      <c r="G12" s="14">
+      <c r="G12" s="15">
         <v>41230.764124012487</v>
       </c>
-      <c r="H12" s="14">
+      <c r="H12" s="15">
         <v>31150.866361282609</v>
       </c>
-      <c r="I12" s="14">
+      <c r="I12" s="15">
         <v>31006.008099316208</v>
       </c>
-      <c r="J12" s="14">
+      <c r="J12" s="15">
         <v>28345.183562371367</v>
       </c>
-      <c r="K12" s="14">
-[...64 lines deleted...]
-      <c r="A13" s="16" t="s">
+      <c r="K12" s="15">
+        <v>0</v>
+      </c>
+      <c r="L12" s="15">
+        <v>0</v>
+      </c>
+      <c r="M12" s="16">
+        <v>0</v>
+      </c>
+      <c r="N12" s="16">
+        <v>0</v>
+      </c>
+      <c r="O12" s="16">
+        <v>0</v>
+      </c>
+      <c r="P12" s="16">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>0</v>
+      </c>
+      <c r="R12" s="17">
+        <v>0</v>
+      </c>
+      <c r="S12" s="17">
+        <v>0</v>
+      </c>
+      <c r="T12" s="17">
+        <v>0</v>
+      </c>
+      <c r="U12" s="17">
+        <v>0</v>
+      </c>
+      <c r="V12" s="17">
+        <v>0</v>
+      </c>
+      <c r="W12" s="17">
+        <v>0</v>
+      </c>
+      <c r="X12" s="17">
+        <v>0</v>
+      </c>
+      <c r="Y12" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z12" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="17">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="17">
+        <v>0</v>
+      </c>
+      <c r="AC12" s="17">
+        <v>0</v>
+      </c>
+      <c r="AD12" s="17">
+        <v>0</v>
+      </c>
+      <c r="AE12" s="17">
+        <v>0</v>
+      </c>
+      <c r="AF12" s="17">
+        <v>0</v>
+      </c>
+      <c r="AI12" s="17"/>
+    </row>
+    <row r="13" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="20">
-[...26 lines deleted...]
-      <c r="K13" s="14">
+      <c r="B13" s="21">
+        <v>0</v>
+      </c>
+      <c r="C13" s="21">
+        <v>0</v>
+      </c>
+      <c r="D13" s="21">
+        <v>0</v>
+      </c>
+      <c r="E13" s="15">
+        <v>0</v>
+      </c>
+      <c r="F13" s="15">
+        <v>0</v>
+      </c>
+      <c r="G13" s="15">
+        <v>0</v>
+      </c>
+      <c r="H13" s="15">
+        <v>0</v>
+      </c>
+      <c r="I13" s="15">
+        <v>0</v>
+      </c>
+      <c r="J13" s="15">
+        <v>0</v>
+      </c>
+      <c r="K13" s="15">
         <v>152282.44705569939</v>
       </c>
-      <c r="L13" s="14">
+      <c r="L13" s="15">
         <v>155739.36134900083</v>
       </c>
-      <c r="M13" s="15">
+      <c r="M13" s="16">
         <v>161009.8053176658</v>
       </c>
-      <c r="N13" s="15">
+      <c r="N13" s="16">
         <v>187543.35125804954</v>
       </c>
-      <c r="O13" s="15">
+      <c r="O13" s="16">
         <v>132923.48801699528</v>
       </c>
-      <c r="P13" s="15">
+      <c r="P13" s="16">
         <v>1626</v>
       </c>
-      <c r="Q13" s="18">
+      <c r="Q13" s="17">
         <v>1921</v>
       </c>
-      <c r="R13" s="18">
+      <c r="R13" s="17">
         <v>2231</v>
       </c>
-      <c r="S13" s="18">
+      <c r="S13" s="17">
         <v>2306</v>
       </c>
-      <c r="T13" s="18">
+      <c r="T13" s="17">
         <v>2490</v>
       </c>
-      <c r="U13" s="18">
+      <c r="U13" s="17">
         <v>2613</v>
       </c>
-      <c r="V13" s="18">
+      <c r="V13" s="17">
         <v>2846.335</v>
       </c>
-      <c r="W13" s="18">
+      <c r="W13" s="17">
         <v>2731</v>
       </c>
-      <c r="X13" s="18">
+      <c r="X13" s="17">
         <v>2863</v>
       </c>
-      <c r="Y13" s="18">
+      <c r="Y13" s="17">
         <v>3016.1952500000002</v>
       </c>
-      <c r="Z13" s="18">
+      <c r="Z13" s="17">
         <v>3186.3523</v>
       </c>
-      <c r="AA13" s="18">
+      <c r="AA13" s="17">
         <v>3281.5350100000001</v>
       </c>
-      <c r="AB13" s="18">
+      <c r="AB13" s="17">
         <v>3458.7664199999999</v>
       </c>
-      <c r="AC13" s="21">
+      <c r="AC13" s="22">
         <v>3572.2669599999999</v>
       </c>
-      <c r="AD13" s="21">
+      <c r="AD13" s="22">
         <v>4049</v>
       </c>
-      <c r="AE13" s="21">
+      <c r="AE13" s="22">
         <v>4821</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="22" t="s">
+      <c r="AF13" s="22">
+        <v>4963.0541199999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="23">
-        <f t="shared" ref="B14:AE14" si="4">SUM(B15:B16)</f>
+      <c r="B14" s="24">
+        <f t="shared" ref="B14:AF14" si="4">SUM(B15:B16)</f>
         <v>825167.62929031393</v>
       </c>
-      <c r="C14" s="23">
+      <c r="C14" s="24">
         <f t="shared" si="4"/>
         <v>1140675.8281882759</v>
       </c>
-      <c r="D14" s="23">
+      <c r="D14" s="24">
         <f t="shared" si="4"/>
         <v>1246829.980747527</v>
       </c>
-      <c r="E14" s="23">
+      <c r="E14" s="24">
         <f t="shared" si="4"/>
         <v>1314014.4725486289</v>
       </c>
-      <c r="F14" s="23">
+      <c r="F14" s="24">
         <f t="shared" si="4"/>
         <v>1361259.2606531726</v>
       </c>
-      <c r="G14" s="23">
+      <c r="G14" s="24">
         <f t="shared" si="4"/>
         <v>1451516.6014457794</v>
       </c>
-      <c r="H14" s="23">
+      <c r="H14" s="24">
         <f t="shared" si="4"/>
         <v>1589796.9947351774</v>
       </c>
-      <c r="I14" s="23">
+      <c r="I14" s="24">
         <f t="shared" si="4"/>
         <v>1816132.8712394114</v>
       </c>
-      <c r="J14" s="23">
+      <c r="J14" s="24">
         <f t="shared" si="4"/>
         <v>1923404.1243409233</v>
       </c>
-      <c r="K14" s="23">
+      <c r="K14" s="24">
         <f t="shared" si="4"/>
         <v>2046097.789285003</v>
       </c>
-      <c r="L14" s="23">
+      <c r="L14" s="24">
         <f t="shared" si="4"/>
         <v>2348680.5085308366</v>
       </c>
-      <c r="M14" s="24">
+      <c r="M14" s="25">
         <f t="shared" si="4"/>
         <v>2587981.6300815707</v>
       </c>
-      <c r="N14" s="24">
+      <c r="N14" s="25">
         <f t="shared" si="4"/>
         <v>2924534.0237668459</v>
       </c>
-      <c r="O14" s="24">
+      <c r="O14" s="25">
         <f t="shared" si="4"/>
         <v>3246954.376356787</v>
       </c>
-      <c r="P14" s="24">
+      <c r="P14" s="25">
         <f t="shared" si="4"/>
         <v>3337874.3540000003</v>
       </c>
-      <c r="Q14" s="24">
+      <c r="Q14" s="25">
         <f t="shared" si="4"/>
         <v>3513425.6689999998</v>
       </c>
-      <c r="R14" s="24">
+      <c r="R14" s="25">
         <f t="shared" si="4"/>
         <v>3571332.4579702001</v>
       </c>
-      <c r="S14" s="24">
+      <c r="S14" s="25">
         <f t="shared" si="4"/>
         <v>3695912.1251472402</v>
       </c>
-      <c r="T14" s="24">
+      <c r="T14" s="25">
         <f t="shared" si="4"/>
         <v>3859560</v>
       </c>
-      <c r="U14" s="24">
+      <c r="U14" s="25">
         <f t="shared" si="4"/>
         <v>3960311.4259699997</v>
       </c>
-      <c r="V14" s="24">
+      <c r="V14" s="25">
         <f t="shared" si="4"/>
         <v>4228944.1052299999</v>
       </c>
-      <c r="W14" s="24">
+      <c r="W14" s="25">
         <f t="shared" si="4"/>
         <v>4344759.7060900005</v>
       </c>
-      <c r="X14" s="24">
+      <c r="X14" s="25">
         <f t="shared" si="4"/>
         <v>4591437.0962600019</v>
       </c>
-      <c r="Y14" s="24">
+      <c r="Y14" s="25">
         <f t="shared" si="4"/>
         <v>4818898.3962099999</v>
       </c>
-      <c r="Z14" s="24">
+      <c r="Z14" s="25">
         <f t="shared" si="4"/>
         <v>5184692.7056099996</v>
       </c>
-      <c r="AA14" s="24">
+      <c r="AA14" s="25">
         <f t="shared" si="4"/>
         <v>5235517.87304</v>
       </c>
-      <c r="AB14" s="24">
+      <c r="AB14" s="25">
         <f t="shared" si="4"/>
         <v>5631272.3619400002</v>
       </c>
-      <c r="AC14" s="24">
+      <c r="AC14" s="25">
         <f t="shared" si="4"/>
         <v>5977032.1629500007</v>
       </c>
-      <c r="AD14" s="24">
+      <c r="AD14" s="25">
         <f t="shared" si="4"/>
         <v>7244477.554790033</v>
       </c>
-      <c r="AE14" s="24">
+      <c r="AE14" s="25">
         <f t="shared" si="4"/>
         <v>8013864.9100600351</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="AF14" s="25">
+        <f t="shared" si="4"/>
+        <v>8646400.6014999244</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="14">
+      <c r="B15" s="15">
         <v>653355.90519816766</v>
       </c>
-      <c r="C15" s="14">
+      <c r="C15" s="15">
         <v>787924.05231361615</v>
       </c>
-      <c r="D15" s="14">
+      <c r="D15" s="15">
         <v>890327.29204009823</v>
       </c>
-      <c r="E15" s="14">
+      <c r="E15" s="15">
         <v>948549.42574520339</v>
       </c>
-      <c r="F15" s="14">
+      <c r="F15" s="15">
         <v>974934.22579955775</v>
       </c>
-      <c r="G15" s="14">
+      <c r="G15" s="15">
         <v>1062815.6122669971</v>
       </c>
-      <c r="H15" s="14">
+      <c r="H15" s="15">
         <v>1143655.024344153</v>
       </c>
-      <c r="I15" s="14">
+      <c r="I15" s="15">
         <v>1284346.1753620962</v>
       </c>
-      <c r="J15" s="14">
+      <c r="J15" s="15">
         <v>1353273.3790267981</v>
       </c>
-      <c r="K15" s="14">
+      <c r="K15" s="15">
         <v>1444013.4767310629</v>
       </c>
-      <c r="L15" s="14">
+      <c r="L15" s="15">
         <v>1656366.5936400448</v>
       </c>
-      <c r="M15" s="15">
+      <c r="M15" s="16">
         <v>1811439.3215440949</v>
       </c>
-      <c r="N15" s="15">
+      <c r="N15" s="16">
         <v>2034564.9936931555</v>
       </c>
-      <c r="O15" s="15">
+      <c r="O15" s="16">
         <v>2249497.7433819482</v>
       </c>
-      <c r="P15" s="15">
+      <c r="P15" s="16">
         <v>2175492.585</v>
       </c>
-      <c r="Q15" s="15">
+      <c r="Q15" s="16">
         <v>2230622.5090000001</v>
       </c>
-      <c r="R15" s="15">
+      <c r="R15" s="16">
         <v>2373516.4582501999</v>
       </c>
-      <c r="S15" s="15">
+      <c r="S15" s="16">
         <v>2427816.1261672401</v>
       </c>
-      <c r="T15" s="15">
+      <c r="T15" s="16">
         <v>2611115</v>
       </c>
-      <c r="U15" s="15">
+      <c r="U15" s="16">
         <v>2769945.4259699997</v>
       </c>
-      <c r="V15" s="15">
+      <c r="V15" s="16">
         <v>2880079.6557100001</v>
       </c>
-      <c r="W15" s="15">
+      <c r="W15" s="16">
         <v>2952659.7008600007</v>
       </c>
-      <c r="X15" s="15">
+      <c r="X15" s="16">
         <v>3292158.0960400016</v>
       </c>
-      <c r="Y15" s="15">
+      <c r="Y15" s="16">
         <v>3629920.9552200004</v>
       </c>
-      <c r="Z15" s="15">
+      <c r="Z15" s="16">
         <v>3981911.7284300001</v>
       </c>
-      <c r="AA15" s="15">
+      <c r="AA15" s="16">
         <v>4068489.2839800003</v>
       </c>
-      <c r="AB15" s="15">
+      <c r="AB15" s="16">
         <v>4333935.9241500003</v>
       </c>
-      <c r="AC15" s="15">
+      <c r="AC15" s="16">
         <v>4688063.1559700007</v>
       </c>
-      <c r="AD15" s="15">
+      <c r="AD15" s="16">
         <v>5163201.0837400332</v>
       </c>
-      <c r="AE15" s="15">
+      <c r="AE15" s="16">
         <v>5901384.9100600351</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="25" t="s">
+      <c r="AF15" s="16">
+        <v>6329800.6014999272</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="15">
+      <c r="B16" s="16">
         <v>171811.72409214629</v>
       </c>
-      <c r="C16" s="15">
+      <c r="C16" s="16">
         <v>352751.77587465977</v>
       </c>
-      <c r="D16" s="15">
+      <c r="D16" s="16">
         <v>356502.68870742875</v>
       </c>
-      <c r="E16" s="14">
+      <c r="E16" s="15">
         <v>365465.04680342559</v>
       </c>
-      <c r="F16" s="14">
+      <c r="F16" s="15">
         <v>386325.03485361487</v>
       </c>
-      <c r="G16" s="14">
+      <c r="G16" s="15">
         <v>388700.98917878239</v>
       </c>
-      <c r="H16" s="14">
+      <c r="H16" s="15">
         <v>446141.97039102437</v>
       </c>
-      <c r="I16" s="14">
+      <c r="I16" s="15">
         <v>531786.69587731524</v>
       </c>
-      <c r="J16" s="14">
+      <c r="J16" s="15">
         <v>570130.7453141252</v>
       </c>
-      <c r="K16" s="14">
+      <c r="K16" s="15">
         <v>602084.31255394011</v>
       </c>
-      <c r="L16" s="14">
+      <c r="L16" s="15">
         <v>692313.91489079199</v>
       </c>
-      <c r="M16" s="15">
+      <c r="M16" s="16">
         <v>776542.308537476</v>
       </c>
-      <c r="N16" s="26">
+      <c r="N16" s="27">
         <v>889969.03007369058</v>
       </c>
-      <c r="O16" s="26">
+      <c r="O16" s="27">
         <v>997456.63297483895</v>
       </c>
-      <c r="P16" s="26">
+      <c r="P16" s="27">
         <v>1162381.7690000001</v>
       </c>
-      <c r="Q16" s="26">
+      <c r="Q16" s="27">
         <v>1282803.1599999999</v>
       </c>
-      <c r="R16" s="26">
+      <c r="R16" s="27">
         <v>1197815.99972</v>
       </c>
-      <c r="S16" s="26">
+      <c r="S16" s="27">
         <v>1268095.9989799999</v>
       </c>
-      <c r="T16" s="26">
+      <c r="T16" s="27">
         <v>1248445</v>
       </c>
-      <c r="U16" s="26">
+      <c r="U16" s="27">
         <v>1190366</v>
       </c>
-      <c r="V16" s="26">
+      <c r="V16" s="27">
         <v>1348864.44952</v>
       </c>
-      <c r="W16" s="26">
+      <c r="W16" s="27">
         <v>1392100.00523</v>
       </c>
-      <c r="X16" s="26">
+      <c r="X16" s="27">
         <v>1299279.00022</v>
       </c>
-      <c r="Y16" s="26">
+      <c r="Y16" s="27">
         <v>1188977.44099</v>
       </c>
-      <c r="Z16" s="26">
+      <c r="Z16" s="27">
         <v>1202780.9771799999</v>
       </c>
-      <c r="AA16" s="26">
+      <c r="AA16" s="27">
         <v>1167028.5890599997</v>
       </c>
-      <c r="AB16" s="26">
+      <c r="AB16" s="27">
         <v>1297336.4377900001</v>
       </c>
-      <c r="AC16" s="26">
+      <c r="AC16" s="27">
         <v>1288969.0069799998</v>
       </c>
-      <c r="AD16" s="26">
+      <c r="AD16" s="27">
         <v>2081276.4710499998</v>
       </c>
-      <c r="AE16" s="26">
+      <c r="AE16" s="27">
         <v>2112479.9999999995</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="27" t="s">
+      <c r="AF16" s="27">
+        <v>2316599.9999999972</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="27"/>
-[...1 lines deleted...]
-      <c r="D17" s="28">
+      <c r="B17" s="28"/>
+      <c r="C17" s="28"/>
+      <c r="D17" s="29">
         <f t="shared" ref="D17:J17" si="5">D18+D23</f>
         <v>250160.19385248621</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="29">
         <f t="shared" si="5"/>
         <v>266550.58753236406</v>
       </c>
-      <c r="F17" s="28">
+      <c r="F17" s="29">
         <f t="shared" si="5"/>
         <v>263454.09281019715</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="29">
         <f t="shared" si="5"/>
         <v>287477.69368651655</v>
       </c>
-      <c r="H17" s="28">
+      <c r="H17" s="29">
         <f t="shared" si="5"/>
         <v>311805.01516331406</v>
       </c>
-      <c r="I17" s="28">
+      <c r="I17" s="29">
         <f t="shared" si="5"/>
         <v>345754.1708935803</v>
       </c>
-      <c r="J17" s="28">
+      <c r="J17" s="29">
         <f t="shared" si="5"/>
         <v>351388.20288123214</v>
       </c>
-      <c r="K17" s="29">
-[...51 lines deleted...]
-      <c r="A18" s="16" t="s">
+      <c r="K17" s="30">
+        <v>0</v>
+      </c>
+      <c r="L17" s="30">
+        <v>0</v>
+      </c>
+      <c r="M17" s="30">
+        <v>0</v>
+      </c>
+      <c r="N17" s="30">
+        <v>0</v>
+      </c>
+      <c r="O17" s="30">
+        <v>0</v>
+      </c>
+      <c r="P17" s="30">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="30">
+        <v>0</v>
+      </c>
+      <c r="R17" s="30">
+        <v>0</v>
+      </c>
+      <c r="S17" s="30">
+        <v>0</v>
+      </c>
+      <c r="T17" s="30">
+        <v>0</v>
+      </c>
+      <c r="U17" s="30">
+        <v>0</v>
+      </c>
+      <c r="V17" s="30">
+        <v>0</v>
+      </c>
+      <c r="W17" s="30">
+        <v>0</v>
+      </c>
+      <c r="X17" s="30">
+        <v>0</v>
+      </c>
+      <c r="Y17" s="30">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AC17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AD17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AE17" s="30">
+        <v>0</v>
+      </c>
+      <c r="AF17" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B18" s="30"/>
-[...1 lines deleted...]
-      <c r="D18" s="30">
+      <c r="B18" s="31"/>
+      <c r="C18" s="31"/>
+      <c r="D18" s="31">
         <f t="shared" ref="D18:J18" si="6">SUM(D19:D22)</f>
         <v>250160.19385248621</v>
       </c>
-      <c r="E18" s="30">
+      <c r="E18" s="31">
         <f t="shared" si="6"/>
         <v>247482.4404169156</v>
       </c>
-      <c r="F18" s="30">
+      <c r="F18" s="31">
         <f t="shared" si="6"/>
         <v>245177.68704773282</v>
       </c>
-      <c r="G18" s="30">
+      <c r="G18" s="31">
         <f t="shared" si="6"/>
         <v>264946.88972980145</v>
       </c>
-      <c r="H18" s="30">
+      <c r="H18" s="31">
         <f t="shared" si="6"/>
         <v>286411.03654019785</v>
       </c>
-      <c r="I18" s="30">
+      <c r="I18" s="31">
         <f t="shared" si="6"/>
         <v>312589.09753501957</v>
       </c>
-      <c r="J18" s="30">
+      <c r="J18" s="31">
         <f t="shared" si="6"/>
         <v>331666.86583017989</v>
       </c>
-      <c r="K18" s="31">
-[...51 lines deleted...]
-      <c r="A19" s="17" t="s">
+      <c r="K18" s="32">
+        <v>0</v>
+      </c>
+      <c r="L18" s="32">
+        <v>0</v>
+      </c>
+      <c r="M18" s="32">
+        <v>0</v>
+      </c>
+      <c r="N18" s="32">
+        <v>0</v>
+      </c>
+      <c r="O18" s="32">
+        <v>0</v>
+      </c>
+      <c r="P18" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="32">
+        <v>0</v>
+      </c>
+      <c r="R18" s="32">
+        <v>0</v>
+      </c>
+      <c r="S18" s="32">
+        <v>0</v>
+      </c>
+      <c r="T18" s="32">
+        <v>0</v>
+      </c>
+      <c r="U18" s="32">
+        <v>0</v>
+      </c>
+      <c r="V18" s="32">
+        <v>0</v>
+      </c>
+      <c r="W18" s="32">
+        <v>0</v>
+      </c>
+      <c r="X18" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y18" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE18" s="32">
+        <v>0</v>
+      </c>
+      <c r="AF18" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="20"/>
-[...1 lines deleted...]
-      <c r="D19" s="20">
+      <c r="B19" s="21"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21">
         <v>59705.901878775803</v>
       </c>
-      <c r="E19" s="30">
+      <c r="E19" s="31">
         <v>58989.77627298679</v>
       </c>
-      <c r="F19" s="30">
+      <c r="F19" s="31">
         <v>57719.909712540655</v>
       </c>
-      <c r="G19" s="30">
+      <c r="G19" s="31">
         <v>60404.335125804952</v>
       </c>
-      <c r="H19" s="30">
+      <c r="H19" s="31">
         <v>66721.503020646604</v>
       </c>
-      <c r="I19" s="30">
+      <c r="I19" s="31">
         <v>73389.431056230489</v>
       </c>
-      <c r="J19" s="30">
+      <c r="J19" s="31">
         <v>77362.809533293519</v>
       </c>
-      <c r="K19" s="31">
-[...51 lines deleted...]
-      <c r="A20" s="17" t="s">
+      <c r="K19" s="32">
+        <v>0</v>
+      </c>
+      <c r="L19" s="32">
+        <v>0</v>
+      </c>
+      <c r="M19" s="32">
+        <v>0</v>
+      </c>
+      <c r="N19" s="32">
+        <v>0</v>
+      </c>
+      <c r="O19" s="32">
+        <v>0</v>
+      </c>
+      <c r="P19" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="32">
+        <v>0</v>
+      </c>
+      <c r="R19" s="32">
+        <v>0</v>
+      </c>
+      <c r="S19" s="32">
+        <v>0</v>
+      </c>
+      <c r="T19" s="32">
+        <v>0</v>
+      </c>
+      <c r="U19" s="32">
+        <v>0</v>
+      </c>
+      <c r="V19" s="32">
+        <v>0</v>
+      </c>
+      <c r="W19" s="32">
+        <v>0</v>
+      </c>
+      <c r="X19" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y19" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z19" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA19" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB19" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC19" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD19" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE19" s="32">
+        <v>0</v>
+      </c>
+      <c r="AF19" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B20" s="20"/>
-[...1 lines deleted...]
-      <c r="D20" s="20">
+      <c r="B20" s="21"/>
+      <c r="C20" s="21"/>
+      <c r="D20" s="21">
         <v>179122.35278496979</v>
       </c>
-      <c r="E20" s="30">
+      <c r="E20" s="31">
         <v>179200.25891256722</v>
       </c>
-      <c r="F20" s="30">
+      <c r="F20" s="31">
         <v>178304.5542056695</v>
       </c>
-      <c r="G20" s="30">
+      <c r="G20" s="31">
         <v>192329.8479718515</v>
       </c>
-      <c r="H20" s="30">
+      <c r="H20" s="31">
         <v>210201.15139115715</v>
       </c>
-      <c r="I20" s="30">
+      <c r="I20" s="31">
         <v>228786.33580096925</v>
       </c>
-      <c r="J20" s="30">
+      <c r="J20" s="31">
         <v>242678.45050786692</v>
       </c>
-      <c r="K20" s="31">
-[...51 lines deleted...]
-      <c r="A21" s="17" t="s">
+      <c r="K20" s="32">
+        <v>0</v>
+      </c>
+      <c r="L20" s="32">
+        <v>0</v>
+      </c>
+      <c r="M20" s="32">
+        <v>0</v>
+      </c>
+      <c r="N20" s="32">
+        <v>0</v>
+      </c>
+      <c r="O20" s="32">
+        <v>0</v>
+      </c>
+      <c r="P20" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="32">
+        <v>0</v>
+      </c>
+      <c r="R20" s="32">
+        <v>0</v>
+      </c>
+      <c r="S20" s="32">
+        <v>0</v>
+      </c>
+      <c r="T20" s="32">
+        <v>0</v>
+      </c>
+      <c r="U20" s="32">
+        <v>0</v>
+      </c>
+      <c r="V20" s="32">
+        <v>0</v>
+      </c>
+      <c r="W20" s="32">
+        <v>0</v>
+      </c>
+      <c r="X20" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y20" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA20" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB20" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC20" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD20" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE20" s="32">
+        <v>0</v>
+      </c>
+      <c r="AF20" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="20"/>
-[...1 lines deleted...]
-      <c r="D21" s="20">
+      <c r="B21" s="21"/>
+      <c r="C21" s="21"/>
+      <c r="D21" s="21">
         <v>11074.586735710018</v>
       </c>
-      <c r="E21" s="30">
+      <c r="E21" s="31">
         <v>9183.6619531301876</v>
       </c>
-      <c r="F21" s="30">
+      <c r="F21" s="31">
         <v>9005.4106087764703</v>
       </c>
-      <c r="G21" s="30">
+      <c r="G21" s="31">
         <v>11964.316537210383</v>
       </c>
-      <c r="H21" s="30">
+      <c r="H21" s="31">
         <v>9121.8548761866823</v>
       </c>
-      <c r="I21" s="30">
+      <c r="I21" s="31">
         <v>10000.431520945363</v>
       </c>
-      <c r="J21" s="30">
+      <c r="J21" s="31">
         <v>11161.189670052445</v>
       </c>
-      <c r="K21" s="31">
-[...51 lines deleted...]
-      <c r="A22" s="17" t="s">
+      <c r="K21" s="32">
+        <v>0</v>
+      </c>
+      <c r="L21" s="32">
+        <v>0</v>
+      </c>
+      <c r="M21" s="32">
+        <v>0</v>
+      </c>
+      <c r="N21" s="32">
+        <v>0</v>
+      </c>
+      <c r="O21" s="32">
+        <v>0</v>
+      </c>
+      <c r="P21" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="32">
+        <v>0</v>
+      </c>
+      <c r="R21" s="32">
+        <v>0</v>
+      </c>
+      <c r="S21" s="32">
+        <v>0</v>
+      </c>
+      <c r="T21" s="32">
+        <v>0</v>
+      </c>
+      <c r="U21" s="32">
+        <v>0</v>
+      </c>
+      <c r="V21" s="32">
+        <v>0</v>
+      </c>
+      <c r="W21" s="32">
+        <v>0</v>
+      </c>
+      <c r="X21" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y21" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC21" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD21" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE21" s="32">
+        <v>0</v>
+      </c>
+      <c r="AF21" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B22" s="20"/>
-[...1 lines deleted...]
-      <c r="D22" s="20">
+      <c r="B22" s="21"/>
+      <c r="C22" s="21"/>
+      <c r="D22" s="21">
         <v>257.35245303060475</v>
       </c>
-      <c r="E22" s="30">
+      <c r="E22" s="31">
         <v>108.74327823142801</v>
       </c>
-      <c r="F22" s="30">
+      <c r="F22" s="31">
         <v>147.81252074619931</v>
       </c>
-      <c r="G22" s="30">
+      <c r="G22" s="31">
         <v>248.39009493460799</v>
       </c>
-      <c r="H22" s="30">
+      <c r="H22" s="31">
         <v>366.52725220739569</v>
       </c>
-      <c r="I22" s="30">
+      <c r="I22" s="31">
         <v>412.89915687446063</v>
       </c>
-      <c r="J22" s="30">
+      <c r="J22" s="31">
         <v>464.41611896700516</v>
       </c>
-      <c r="K22" s="31">
-[...51 lines deleted...]
-      <c r="A23" s="32" t="s">
+      <c r="K22" s="32">
+        <v>0</v>
+      </c>
+      <c r="L22" s="32">
+        <v>0</v>
+      </c>
+      <c r="M22" s="32">
+        <v>0</v>
+      </c>
+      <c r="N22" s="32">
+        <v>0</v>
+      </c>
+      <c r="O22" s="32">
+        <v>0</v>
+      </c>
+      <c r="P22" s="32">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="32">
+        <v>0</v>
+      </c>
+      <c r="R22" s="32">
+        <v>0</v>
+      </c>
+      <c r="S22" s="32">
+        <v>0</v>
+      </c>
+      <c r="T22" s="32">
+        <v>0</v>
+      </c>
+      <c r="U22" s="32">
+        <v>0</v>
+      </c>
+      <c r="V22" s="32">
+        <v>0</v>
+      </c>
+      <c r="W22" s="32">
+        <v>0</v>
+      </c>
+      <c r="X22" s="32">
+        <v>0</v>
+      </c>
+      <c r="Y22" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="32">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="32">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="32">
+        <v>0</v>
+      </c>
+      <c r="AC22" s="32">
+        <v>0</v>
+      </c>
+      <c r="AD22" s="32">
+        <v>0</v>
+      </c>
+      <c r="AE22" s="32">
+        <v>0</v>
+      </c>
+      <c r="AF22" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="33"/>
-[...4 lines deleted...]
-      <c r="E23" s="34">
+      <c r="B23" s="34"/>
+      <c r="C23" s="34"/>
+      <c r="D23" s="34">
+        <v>0</v>
+      </c>
+      <c r="E23" s="35">
         <v>19068.14711544845</v>
       </c>
-      <c r="F23" s="34">
+      <c r="F23" s="35">
         <v>18276.405762464317</v>
       </c>
-      <c r="G23" s="34">
+      <c r="G23" s="35">
         <v>22530.803956715125</v>
       </c>
-      <c r="H23" s="34">
+      <c r="H23" s="35">
         <v>25393.978623116243</v>
       </c>
-      <c r="I23" s="34">
+      <c r="I23" s="35">
         <v>33165.073358560709</v>
       </c>
-      <c r="J23" s="34">
+      <c r="J23" s="35">
         <v>19721.337051052244</v>
       </c>
-      <c r="K23" s="35">
-[...53 lines deleted...]
-    <row r="24" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K23" s="36">
+        <v>0</v>
+      </c>
+      <c r="L23" s="36">
+        <v>0</v>
+      </c>
+      <c r="M23" s="36">
+        <v>0</v>
+      </c>
+      <c r="N23" s="36">
+        <v>0</v>
+      </c>
+      <c r="O23" s="36">
+        <v>0</v>
+      </c>
+      <c r="P23" s="36">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="36">
+        <v>0</v>
+      </c>
+      <c r="R23" s="36">
+        <v>0</v>
+      </c>
+      <c r="S23" s="36">
+        <v>0</v>
+      </c>
+      <c r="T23" s="36">
+        <v>0</v>
+      </c>
+      <c r="U23" s="36">
+        <v>0</v>
+      </c>
+      <c r="V23" s="36">
+        <v>0</v>
+      </c>
+      <c r="W23" s="36">
+        <v>0</v>
+      </c>
+      <c r="X23" s="36">
+        <v>0</v>
+      </c>
+      <c r="Y23" s="36">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="36">
+        <v>0</v>
+      </c>
+      <c r="AA23" s="36">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="36">
+        <v>0</v>
+      </c>
+      <c r="AC23" s="36">
+        <v>0</v>
+      </c>
+      <c r="AD23" s="36">
+        <v>0</v>
+      </c>
+      <c r="AE23" s="36">
+        <v>0</v>
+      </c>
+      <c r="AF23" s="36">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="37"/>
       <c r="B24" s="37"/>
       <c r="C24" s="37"/>
       <c r="D24" s="37"/>
-      <c r="E24" s="30"/>
-[...5 lines deleted...]
-      <c r="K24" s="31"/>
+      <c r="E24" s="31"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
+      <c r="I24" s="31"/>
+      <c r="J24" s="31"/>
+      <c r="K24" s="32"/>
       <c r="O24" s="38"/>
       <c r="S24" s="39"/>
       <c r="T24" s="39"/>
       <c r="AD24" s="39"/>
-      <c r="AE24" s="39" t="s">
+      <c r="AE24" s="39"/>
+      <c r="AF24" s="39" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="25" spans="1:31" ht="16.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:32" ht="16.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="37"/>
       <c r="B25" s="37"/>
       <c r="C25" s="37"/>
       <c r="D25" s="37"/>
-      <c r="E25" s="30"/>
-[...8 lines deleted...]
-    <row r="26" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E25" s="31"/>
+      <c r="F25" s="31"/>
+      <c r="G25" s="31"/>
+      <c r="H25" s="31"/>
+      <c r="I25" s="31"/>
+      <c r="J25" s="31"/>
+      <c r="K25" s="32"/>
+      <c r="L25" s="32"/>
+    </row>
+    <row r="26" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="1" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
       <c r="O26" s="3"/>
       <c r="P26" s="3"/>
       <c r="Q26" s="3"/>
       <c r="R26" s="3"/>
       <c r="S26" s="3"/>
       <c r="T26" s="3"/>
       <c r="U26" s="3"/>
       <c r="V26" s="3"/>
       <c r="W26" s="3"/>
       <c r="X26" s="3"/>
       <c r="Y26" s="3"/>
       <c r="Z26" s="3"/>
       <c r="AA26" s="3"/>
       <c r="AB26" s="3"/>
       <c r="AC26" s="3"/>
       <c r="AD26" s="3"/>
       <c r="AE26" s="3"/>
-    </row>
-    <row r="27" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF26" s="3"/>
+    </row>
+    <row r="27" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="7"/>
       <c r="B27" s="8">
         <v>1995</v>
       </c>
       <c r="C27" s="8">
         <v>1996</v>
       </c>
       <c r="D27" s="8">
         <v>1997</v>
       </c>
       <c r="E27" s="8">
         <v>1998</v>
       </c>
       <c r="F27" s="8">
         <v>1999</v>
       </c>
       <c r="G27" s="8">
         <v>2000</v>
       </c>
       <c r="H27" s="8">
         <v>2001</v>
       </c>
       <c r="I27" s="8">
         <v>2002</v>
       </c>
@@ -6655,62 +6852,65 @@
       </c>
       <c r="X27" s="9">
         <v>2017</v>
       </c>
       <c r="Y27" s="9">
         <v>2018</v>
       </c>
       <c r="Z27" s="9">
         <v>2019</v>
       </c>
       <c r="AA27" s="9">
         <v>2020</v>
       </c>
       <c r="AB27" s="9">
         <v>2021</v>
       </c>
       <c r="AC27" s="9">
         <v>2022</v>
       </c>
       <c r="AD27" s="9">
         <v>2023</v>
       </c>
       <c r="AE27" s="9">
         <v>2024</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF27" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="B28" s="20">
-[...2 lines deleted...]
-      <c r="C28" s="20">
+      <c r="B28" s="21">
+        <v>0</v>
+      </c>
+      <c r="C28" s="21">
         <v>3338.7771360286793</v>
       </c>
-      <c r="D28" s="20">
+      <c r="D28" s="21">
         <v>3827.2256522605053</v>
       </c>
       <c r="E28" s="40">
         <v>6626.9667396932882</v>
       </c>
       <c r="F28" s="40">
         <v>6722.299674699595</v>
       </c>
       <c r="G28" s="40">
         <v>6297.8490340569606</v>
       </c>
       <c r="H28" s="40">
         <v>4338.4120029210644</v>
       </c>
       <c r="I28" s="40">
         <v>2239.0957976498703</v>
       </c>
       <c r="J28" s="40">
         <v>2694.9810794662412</v>
       </c>
       <c r="K28" s="40">
         <v>2975.8680209785566</v>
       </c>
       <c r="L28" s="40">
         <v>5465.0468034256119</v>
@@ -6750,247 +6950,256 @@
       </c>
       <c r="X28" s="40">
         <v>16874.246749999998</v>
       </c>
       <c r="Y28" s="40">
         <v>15561.13027</v>
       </c>
       <c r="Z28" s="40">
         <v>12982.96099999999</v>
       </c>
       <c r="AA28" s="40">
         <v>9292</v>
       </c>
       <c r="AB28" s="40">
         <v>12450</v>
       </c>
       <c r="AC28" s="40">
         <v>11409</v>
       </c>
       <c r="AD28" s="40">
         <v>4664.5027699999991</v>
       </c>
       <c r="AE28" s="40">
         <v>10994.712289999999</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF28" s="40">
+        <v>14714.352779999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B29" s="20">
+      <c r="B29" s="21">
         <v>216.75629024762662</v>
       </c>
-      <c r="C29" s="20">
+      <c r="C29" s="21">
         <v>3020.6466175396663</v>
       </c>
-      <c r="D29" s="20">
+      <c r="D29" s="21">
         <v>5842.12972183496</v>
       </c>
-      <c r="E29" s="20">
+      <c r="E29" s="21">
         <v>3286.1979685321649</v>
       </c>
-      <c r="F29" s="20">
+      <c r="F29" s="21">
         <v>3087.0344552877909</v>
       </c>
-      <c r="G29" s="20">
+      <c r="G29" s="21">
         <v>4149.2398592577838</v>
       </c>
-      <c r="H29" s="20">
+      <c r="H29" s="21">
         <v>3784.106751643099</v>
       </c>
-      <c r="I29" s="20">
+      <c r="I29" s="21">
         <v>7070.3047201752634</v>
       </c>
-      <c r="J29" s="20">
+      <c r="J29" s="21">
         <v>7999.7344486490074</v>
       </c>
-      <c r="K29" s="20">
+      <c r="K29" s="21">
         <v>9227.9094469893116</v>
       </c>
-      <c r="L29" s="20">
+      <c r="L29" s="21">
         <v>16739.693288189603</v>
       </c>
-      <c r="M29" s="20">
+      <c r="M29" s="21">
         <v>10943.337980481974</v>
       </c>
-      <c r="N29" s="20">
+      <c r="N29" s="21">
         <v>4789.4509725818225</v>
       </c>
-      <c r="O29" s="20">
+      <c r="O29" s="21">
         <v>4156.2450043152085</v>
       </c>
-      <c r="P29" s="20">
+      <c r="P29" s="21">
         <v>3336.9670000000001</v>
       </c>
-      <c r="Q29" s="20">
+      <c r="Q29" s="21">
         <v>3166.2750000000001</v>
       </c>
-      <c r="R29" s="20">
+      <c r="R29" s="21">
         <v>3772.3426099999997</v>
       </c>
-      <c r="S29" s="20">
+      <c r="S29" s="21">
         <v>2008.7300299999999</v>
       </c>
-      <c r="T29" s="20">
+      <c r="T29" s="21">
         <v>1409</v>
       </c>
-      <c r="U29" s="20">
+      <c r="U29" s="21">
         <v>1149</v>
       </c>
-      <c r="V29" s="20">
+      <c r="V29" s="21">
         <v>1230.8905600000001</v>
       </c>
-      <c r="W29" s="20">
+      <c r="W29" s="21">
         <v>1339.61331</v>
       </c>
-      <c r="X29" s="20">
+      <c r="X29" s="21">
         <v>1165.3832500000001</v>
       </c>
-      <c r="Y29" s="20">
+      <c r="Y29" s="21">
         <v>1053.9662699999999</v>
       </c>
-      <c r="Z29" s="20">
+      <c r="Z29" s="21">
         <v>745.96496000000002</v>
       </c>
-      <c r="AA29" s="20">
+      <c r="AA29" s="21">
         <v>658.61721999999986</v>
       </c>
-      <c r="AB29" s="20">
+      <c r="AB29" s="21">
         <v>631.38958999999988</v>
       </c>
-      <c r="AC29" s="20">
+      <c r="AC29" s="21">
         <v>708.73671999999999</v>
       </c>
-      <c r="AD29" s="20">
+      <c r="AD29" s="21">
         <v>727.24014000000011</v>
       </c>
-      <c r="AE29" s="20">
+      <c r="AE29" s="21">
         <v>334.33415000000014</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF29" s="21">
+        <v>352.62122000000005</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B30" s="20">
-[...5 lines deleted...]
-      <c r="D30" s="20">
+      <c r="B30" s="21">
+        <v>0</v>
+      </c>
+      <c r="C30" s="21">
+        <v>0</v>
+      </c>
+      <c r="D30" s="21">
         <v>1276.6049259775609</v>
       </c>
-      <c r="E30" s="33">
+      <c r="E30" s="34">
         <v>2887.8709420434175</v>
       </c>
-      <c r="F30" s="33">
+      <c r="F30" s="34">
         <v>4282.0155347540322</v>
       </c>
-      <c r="G30" s="33">
+      <c r="G30" s="34">
         <v>2921.06486091748</v>
       </c>
-      <c r="H30" s="33">
+      <c r="H30" s="34">
         <v>3584.943238398725</v>
       </c>
-      <c r="I30" s="33">
+      <c r="I30" s="34">
         <v>2589.1256721768568</v>
       </c>
-      <c r="J30" s="33">
+      <c r="J30" s="34">
         <v>1858.8594569474872</v>
       </c>
-      <c r="K30" s="33" t="s">
-[...63 lines deleted...]
-    <row r="31" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="K30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="L30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="M30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="N30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="O30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="P30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="R30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="S30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="T30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="U30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="V30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="W30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="X30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="Y30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AB30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AC30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AD30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AE30" s="34" t="s">
+        <v>0</v>
+      </c>
+      <c r="AF30" s="34" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="41">
-        <f t="shared" ref="B31:AE31" si="7">SUM(B28:B30)</f>
+        <f t="shared" ref="B31:AF31" si="7">SUM(B28:B30)</f>
         <v>216.75629024762662</v>
       </c>
       <c r="C31" s="41">
         <f t="shared" si="7"/>
         <v>6359.423753568346</v>
       </c>
       <c r="D31" s="41">
         <f t="shared" si="7"/>
         <v>10945.960300073026</v>
       </c>
       <c r="E31" s="41">
         <f t="shared" si="7"/>
         <v>12801.03565026887</v>
       </c>
       <c r="F31" s="41">
         <f t="shared" si="7"/>
         <v>14091.349664741418</v>
       </c>
       <c r="G31" s="41">
         <f t="shared" si="7"/>
         <v>13368.153754232224</v>
       </c>
       <c r="H31" s="41">
         <f t="shared" si="7"/>
         <v>11707.46199296289</v>
@@ -7065,94 +7274,99 @@
       </c>
       <c r="Z31" s="41">
         <f t="shared" si="7"/>
         <v>13728.92595999999</v>
       </c>
       <c r="AA31" s="41">
         <f t="shared" si="7"/>
         <v>9950.6172200000001</v>
       </c>
       <c r="AB31" s="41">
         <f t="shared" si="7"/>
         <v>13081.389590000001</v>
       </c>
       <c r="AC31" s="41">
         <f t="shared" si="7"/>
         <v>12117.736720000001</v>
       </c>
       <c r="AD31" s="41">
         <f t="shared" si="7"/>
         <v>5391.742909999999</v>
       </c>
       <c r="AE31" s="41">
         <f t="shared" si="7"/>
         <v>11329.04644</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF31" s="41">
+        <f t="shared" si="7"/>
+        <v>15066.974</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="S32" s="39"/>
       <c r="T32" s="39"/>
       <c r="U32" s="39"/>
     </row>
-    <row r="33" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-    <row r="34" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AC33" s="42"/>
+      <c r="AD33" s="42"/>
+      <c r="AE33" s="42"/>
+      <c r="AF33" s="42"/>
+    </row>
+    <row r="34" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
       <c r="O34" s="4"/>
       <c r="P34" s="5"/>
       <c r="Q34" s="5"/>
       <c r="R34" s="5"/>
       <c r="S34" s="5"/>
       <c r="T34" s="5"/>
       <c r="U34" s="5"/>
       <c r="V34" s="5"/>
       <c r="W34" s="5"/>
       <c r="X34" s="5"/>
       <c r="Y34" s="5"/>
       <c r="Z34" s="5"/>
       <c r="AA34" s="5"/>
       <c r="AB34" s="5"/>
     </row>
-    <row r="35" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="7"/>
       <c r="B35" s="8">
         <v>1995</v>
       </c>
       <c r="C35" s="8">
         <v>1996</v>
       </c>
       <c r="D35" s="8">
         <v>1997</v>
       </c>
       <c r="E35" s="8">
         <v>1998</v>
       </c>
       <c r="F35" s="8">
         <v>1999</v>
       </c>
       <c r="G35" s="8">
         <v>2000</v>
       </c>
       <c r="H35" s="8">
         <v>2001</v>
       </c>
       <c r="I35" s="8">
         <v>2002</v>
       </c>
@@ -7200,659 +7414,687 @@
       </c>
       <c r="X35" s="9">
         <v>2017</v>
       </c>
       <c r="Y35" s="9">
         <v>2018</v>
       </c>
       <c r="Z35" s="9">
         <v>2019</v>
       </c>
       <c r="AA35" s="9">
         <v>2020</v>
       </c>
       <c r="AB35" s="9">
         <v>2021</v>
       </c>
       <c r="AC35" s="9">
         <v>2022</v>
       </c>
       <c r="AD35" s="9">
         <v>2023</v>
       </c>
       <c r="AE35" s="9">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="16" t="s">
+      <c r="AF35" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B36" s="16"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L36:AE36" si="8">SUM(L37:L39)</f>
+      <c r="B36" s="18"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="13"/>
+      <c r="H36" s="13"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="13"/>
+      <c r="L36" s="21">
+        <f t="shared" ref="L36:AF36" si="8">SUM(L37:L39)</f>
         <v>308070.25644360343</v>
       </c>
-      <c r="M36" s="20">
+      <c r="M36" s="21">
         <f t="shared" si="8"/>
         <v>541023.73365199484</v>
       </c>
-      <c r="N36" s="20">
+      <c r="N36" s="21">
         <f t="shared" si="8"/>
         <v>665480.31600610761</v>
       </c>
-      <c r="O36" s="20">
+      <c r="O36" s="21">
         <f t="shared" si="8"/>
         <v>726687.31328420632</v>
       </c>
-      <c r="P36" s="20">
+      <c r="P36" s="21">
         <f t="shared" si="8"/>
         <v>678529</v>
       </c>
-      <c r="Q36" s="20">
+      <c r="Q36" s="21">
         <f t="shared" si="8"/>
         <v>710227</v>
       </c>
-      <c r="R36" s="20">
+      <c r="R36" s="21">
         <f t="shared" si="8"/>
         <v>752443</v>
       </c>
-      <c r="S36" s="20">
+      <c r="S36" s="21">
         <f t="shared" si="8"/>
         <v>728937</v>
       </c>
-      <c r="T36" s="20">
+      <c r="T36" s="21">
         <f t="shared" si="8"/>
         <v>376406</v>
       </c>
-      <c r="U36" s="20">
+      <c r="U36" s="21">
         <f t="shared" si="8"/>
         <v>403264</v>
       </c>
-      <c r="V36" s="20">
+      <c r="V36" s="21">
         <f t="shared" si="8"/>
         <v>413923</v>
       </c>
-      <c r="W36" s="20">
+      <c r="W36" s="21">
         <f t="shared" si="8"/>
         <v>435644</v>
       </c>
-      <c r="X36" s="20">
+      <c r="X36" s="21">
         <f t="shared" si="8"/>
         <v>494419</v>
       </c>
-      <c r="Y36" s="20">
+      <c r="Y36" s="21">
         <f t="shared" si="8"/>
         <v>593261</v>
       </c>
-      <c r="Z36" s="20">
+      <c r="Z36" s="21">
         <f t="shared" si="8"/>
         <v>692139</v>
       </c>
-      <c r="AA36" s="20">
+      <c r="AA36" s="21">
         <f t="shared" si="8"/>
         <v>744618</v>
       </c>
-      <c r="AB36" s="20">
+      <c r="AB36" s="21">
         <f t="shared" si="8"/>
         <v>915890</v>
       </c>
-      <c r="AC36" s="20">
+      <c r="AC36" s="21">
         <f t="shared" si="8"/>
         <v>1037571</v>
       </c>
-      <c r="AD36" s="20">
+      <c r="AD36" s="21">
         <f t="shared" si="8"/>
         <v>1149277</v>
       </c>
-      <c r="AE36" s="20">
+      <c r="AE36" s="21">
         <f t="shared" si="8"/>
         <v>1025707</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="17" t="s">
+      <c r="AF36" s="21">
+        <f t="shared" si="8"/>
+        <v>1052852</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B37" s="17"/>
-[...9 lines deleted...]
-      <c r="L37" s="20">
+      <c r="B37" s="19"/>
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="13"/>
+      <c r="G37" s="13"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="21">
         <v>291985.18841333059</v>
       </c>
-      <c r="M37" s="20">
+      <c r="M37" s="21">
         <v>509491.6683263625</v>
       </c>
-      <c r="N37" s="20">
+      <c r="N37" s="21">
         <v>623117.00856403098</v>
       </c>
-      <c r="O37" s="20">
+      <c r="O37" s="21">
         <v>681485.95897231624</v>
       </c>
-      <c r="P37" s="20">
+      <c r="P37" s="21">
         <v>635965</v>
       </c>
-      <c r="Q37" s="20">
+      <c r="Q37" s="21">
         <v>660495</v>
       </c>
       <c r="R37" s="43">
         <v>705329</v>
       </c>
       <c r="S37" s="43">
         <v>683174</v>
       </c>
       <c r="T37" s="43">
         <v>352545</v>
       </c>
       <c r="U37" s="43">
         <v>380045</v>
       </c>
       <c r="V37" s="43">
         <v>391034</v>
       </c>
       <c r="W37" s="43">
         <v>412086</v>
       </c>
       <c r="X37" s="43">
         <v>470844</v>
       </c>
       <c r="Y37" s="43">
         <v>565160</v>
       </c>
       <c r="Z37" s="43">
         <v>661375</v>
       </c>
       <c r="AA37" s="43">
         <v>712637</v>
       </c>
       <c r="AB37" s="43">
         <v>871605</v>
       </c>
       <c r="AC37" s="43">
         <v>989898</v>
       </c>
       <c r="AD37" s="43">
         <v>1097636</v>
       </c>
       <c r="AE37" s="43">
         <v>978218</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="17" t="s">
+      <c r="AF37" s="43">
+        <v>1003398</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B38" s="17"/>
-[...2 lines deleted...]
-      <c r="L38" s="20">
+      <c r="B38" s="19"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+      <c r="L38" s="21">
         <v>14490.63727876253</v>
       </c>
-      <c r="M38" s="20">
+      <c r="M38" s="21">
         <v>28304.189072561905</v>
       </c>
-      <c r="N38" s="20">
+      <c r="N38" s="21">
         <v>38606.486091747989</v>
       </c>
-      <c r="O38" s="20">
+      <c r="O38" s="21">
         <v>41918.774480515167</v>
       </c>
-      <c r="P38" s="20">
+      <c r="P38" s="21">
         <v>39911</v>
       </c>
-      <c r="Q38" s="20">
+      <c r="Q38" s="21">
         <v>47126</v>
       </c>
       <c r="R38" s="43">
         <v>44870</v>
       </c>
       <c r="S38" s="43">
         <v>43557</v>
       </c>
       <c r="T38" s="43">
         <v>22810</v>
       </c>
       <c r="U38" s="43">
         <v>22390</v>
       </c>
       <c r="V38" s="43">
         <v>22281</v>
       </c>
       <c r="W38" s="43">
         <v>23027</v>
       </c>
       <c r="X38" s="43">
         <v>23052</v>
       </c>
       <c r="Y38" s="43">
         <v>27431</v>
       </c>
       <c r="Z38" s="43">
         <v>30017</v>
       </c>
       <c r="AA38" s="43">
         <v>31112</v>
       </c>
       <c r="AB38" s="43">
         <v>41965</v>
       </c>
       <c r="AC38" s="43">
         <v>45013</v>
       </c>
       <c r="AD38" s="43">
         <v>49536</v>
       </c>
       <c r="AE38" s="43">
         <v>45993</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="17" t="s">
+      <c r="AF38" s="43">
+        <v>48060</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B39" s="17"/>
-[...1 lines deleted...]
-      <c r="D39" s="17"/>
+      <c r="B39" s="19"/>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
       <c r="E39" s="44"/>
       <c r="F39" s="44"/>
       <c r="G39" s="44"/>
       <c r="H39" s="44"/>
       <c r="I39" s="44"/>
       <c r="J39" s="44"/>
       <c r="K39" s="44"/>
-      <c r="L39" s="20">
+      <c r="L39" s="21">
         <v>1594.4307515103233</v>
       </c>
-      <c r="M39" s="20">
+      <c r="M39" s="21">
         <v>3227.8762530704371</v>
       </c>
-      <c r="N39" s="20">
+      <c r="N39" s="21">
         <v>3756.8213503286192</v>
       </c>
-      <c r="O39" s="20">
+      <c r="O39" s="21">
         <v>3282.5798313748919</v>
       </c>
-      <c r="P39" s="20">
+      <c r="P39" s="21">
         <v>2653</v>
       </c>
-      <c r="Q39" s="20">
+      <c r="Q39" s="21">
         <v>2606</v>
       </c>
       <c r="R39" s="43">
         <v>2244</v>
       </c>
       <c r="S39" s="43">
         <v>2206</v>
       </c>
       <c r="T39" s="43">
         <v>1051</v>
       </c>
       <c r="U39" s="43">
         <v>829</v>
       </c>
       <c r="V39" s="43">
         <v>608</v>
       </c>
       <c r="W39" s="43">
         <v>531</v>
       </c>
       <c r="X39" s="43">
         <v>523</v>
       </c>
       <c r="Y39" s="43">
         <v>670</v>
       </c>
       <c r="Z39" s="43">
         <v>747</v>
       </c>
       <c r="AA39" s="43">
         <v>869</v>
       </c>
       <c r="AB39" s="43">
         <v>2320</v>
       </c>
       <c r="AC39" s="43">
         <v>2660</v>
       </c>
       <c r="AD39" s="43">
         <v>2105</v>
       </c>
       <c r="AE39" s="43">
         <v>1496</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="16" t="s">
+      <c r="AF39" s="43">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B40" s="16"/>
-[...1 lines deleted...]
-      <c r="D40" s="16"/>
+      <c r="B40" s="18"/>
+      <c r="C40" s="18"/>
+      <c r="D40" s="18"/>
       <c r="E40" s="44"/>
       <c r="F40" s="44"/>
       <c r="G40" s="44"/>
       <c r="H40" s="44"/>
       <c r="I40" s="44"/>
       <c r="J40" s="44"/>
       <c r="K40" s="44"/>
-      <c r="L40" s="20">
+      <c r="L40" s="21">
         <v>24160.808524862245</v>
       </c>
-      <c r="M40" s="20">
+      <c r="M40" s="21">
         <v>42042.089889132309</v>
       </c>
-      <c r="N40" s="20">
+      <c r="N40" s="21">
         <v>53355.772422492191</v>
       </c>
-      <c r="O40" s="20">
+      <c r="O40" s="21">
         <v>59346.843258315086</v>
       </c>
-      <c r="P40" s="20">
+      <c r="P40" s="21">
         <v>64062</v>
       </c>
-      <c r="Q40" s="20">
+      <c r="Q40" s="21">
         <v>54123</v>
       </c>
-      <c r="R40" s="20">
+      <c r="R40" s="21">
         <v>56514</v>
       </c>
-      <c r="S40" s="20">
+      <c r="S40" s="21">
         <v>48789</v>
       </c>
-      <c r="T40" s="20">
+      <c r="T40" s="21">
         <v>25574</v>
       </c>
-      <c r="U40" s="20">
+      <c r="U40" s="21">
         <v>24376</v>
       </c>
-      <c r="V40" s="20">
+      <c r="V40" s="21">
         <v>21467</v>
       </c>
-      <c r="W40" s="20">
+      <c r="W40" s="21">
         <v>19342</v>
       </c>
-      <c r="X40" s="20">
+      <c r="X40" s="21">
         <v>19695</v>
       </c>
-      <c r="Y40" s="20">
+      <c r="Y40" s="21">
         <v>21035</v>
       </c>
-      <c r="Z40" s="20">
+      <c r="Z40" s="21">
         <v>26965</v>
       </c>
-      <c r="AA40" s="20">
+      <c r="AA40" s="21">
         <v>33287</v>
       </c>
       <c r="AB40" s="43">
         <v>39700</v>
       </c>
       <c r="AC40" s="43">
         <v>47604</v>
       </c>
       <c r="AD40" s="43">
         <v>55435</v>
       </c>
       <c r="AE40" s="43">
         <v>48385</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="16" t="s">
+      <c r="AF40" s="43">
+        <v>50772</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B41" s="16"/>
-[...5 lines deleted...]
-      <c r="M41" s="20">
+      <c r="B41" s="18"/>
+      <c r="C41" s="18"/>
+      <c r="D41" s="18"/>
+      <c r="L41" s="21">
+        <v>0</v>
+      </c>
+      <c r="M41" s="21">
         <v>676.9899754365</v>
       </c>
-      <c r="N41" s="20">
+      <c r="N41" s="21">
         <v>2323.3419637522402</v>
       </c>
-      <c r="O41" s="20">
+      <c r="O41" s="21">
         <v>629.22392617672438</v>
       </c>
-      <c r="P41" s="20">
+      <c r="P41" s="21">
         <v>276</v>
       </c>
-      <c r="Q41" s="20">
+      <c r="Q41" s="21">
         <v>227</v>
       </c>
-      <c r="R41" s="20">
+      <c r="R41" s="21">
         <v>275</v>
       </c>
-      <c r="S41" s="20">
+      <c r="S41" s="21">
         <v>276</v>
       </c>
-      <c r="T41" s="20">
+      <c r="T41" s="21">
         <v>150</v>
       </c>
-      <c r="U41" s="20">
+      <c r="U41" s="21">
         <v>167</v>
       </c>
-      <c r="V41" s="20">
+      <c r="V41" s="21">
         <v>183</v>
       </c>
-      <c r="W41" s="20">
+      <c r="W41" s="21">
         <v>190</v>
       </c>
-      <c r="X41" s="20">
+      <c r="X41" s="21">
         <v>225</v>
       </c>
-      <c r="Y41" s="20">
+      <c r="Y41" s="21">
         <v>279</v>
       </c>
-      <c r="Z41" s="20">
+      <c r="Z41" s="21">
         <v>348</v>
       </c>
-      <c r="AA41" s="20">
+      <c r="AA41" s="21">
         <v>415</v>
       </c>
       <c r="AB41" s="43">
         <v>435</v>
       </c>
       <c r="AC41" s="43">
         <v>591</v>
       </c>
       <c r="AD41" s="43">
         <v>758</v>
       </c>
       <c r="AE41" s="43">
         <v>662</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="16" t="s">
+      <c r="AF41" s="43">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="B42" s="16"/>
-[...2 lines deleted...]
-      <c r="L42" s="20">
+      <c r="B42" s="18"/>
+      <c r="C42" s="18"/>
+      <c r="D42" s="18"/>
+      <c r="L42" s="21">
         <v>19157.538338976297</v>
       </c>
-      <c r="M42" s="20">
+      <c r="M42" s="21">
         <v>21778.098652326891</v>
       </c>
-      <c r="N42" s="20">
+      <c r="N42" s="21">
         <v>28508.132510124142</v>
       </c>
-      <c r="O42" s="20">
+      <c r="O42" s="21">
         <v>28266.791051151828</v>
       </c>
-      <c r="P42" s="20">
+      <c r="P42" s="21">
         <v>37081</v>
       </c>
-      <c r="Q42" s="20">
+      <c r="Q42" s="21">
         <v>35476</v>
       </c>
-      <c r="R42" s="20">
+      <c r="R42" s="21">
         <v>30674</v>
       </c>
-      <c r="S42" s="20">
+      <c r="S42" s="21">
         <v>26803</v>
       </c>
-      <c r="T42" s="20">
+      <c r="T42" s="21">
         <v>11436</v>
       </c>
-      <c r="U42" s="20">
+      <c r="U42" s="21">
         <v>10106</v>
       </c>
-      <c r="V42" s="20">
+      <c r="V42" s="21">
         <v>9037</v>
       </c>
-      <c r="W42" s="20">
+      <c r="W42" s="21">
         <v>10173</v>
       </c>
-      <c r="X42" s="20">
+      <c r="X42" s="21">
         <v>10740</v>
       </c>
-      <c r="Y42" s="20">
+      <c r="Y42" s="21">
         <v>13530</v>
       </c>
-      <c r="Z42" s="20">
+      <c r="Z42" s="21">
         <v>17707</v>
       </c>
-      <c r="AA42" s="20">
+      <c r="AA42" s="21">
         <v>21256</v>
       </c>
       <c r="AB42" s="43">
         <v>20387</v>
       </c>
       <c r="AC42" s="43">
         <v>30079</v>
       </c>
       <c r="AD42" s="43">
         <v>29996</v>
       </c>
       <c r="AE42" s="43">
         <v>33936</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="16" t="s">
+      <c r="AF42" s="43">
+        <v>33377</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B43" s="16"/>
-[...5 lines deleted...]
-      <c r="M43" s="20">
+      <c r="B43" s="18"/>
+      <c r="C43" s="18"/>
+      <c r="D43" s="18"/>
+      <c r="L43" s="21">
+        <v>0</v>
+      </c>
+      <c r="M43" s="21">
         <v>151.82898492996082</v>
       </c>
-      <c r="N43" s="20">
-[...2 lines deleted...]
-      <c r="O43" s="20">
+      <c r="N43" s="21">
+        <v>0</v>
+      </c>
+      <c r="O43" s="21">
         <v>261.36891721436626</v>
       </c>
-      <c r="P43" s="20">
+      <c r="P43" s="21">
         <v>318</v>
       </c>
-      <c r="Q43" s="20">
+      <c r="Q43" s="21">
         <v>149</v>
       </c>
-      <c r="R43" s="20">
+      <c r="R43" s="21">
         <v>45</v>
       </c>
-      <c r="S43" s="20">
+      <c r="S43" s="21">
         <v>52</v>
       </c>
-      <c r="T43" s="20">
+      <c r="T43" s="21">
         <v>61</v>
       </c>
-      <c r="U43" s="20">
+      <c r="U43" s="21">
         <v>53</v>
       </c>
-      <c r="V43" s="20">
+      <c r="V43" s="21">
         <v>16</v>
       </c>
-      <c r="W43" s="20">
+      <c r="W43" s="21">
         <v>11</v>
       </c>
-      <c r="X43" s="20">
+      <c r="X43" s="21">
         <v>4</v>
       </c>
-      <c r="Y43" s="20">
+      <c r="Y43" s="21">
         <v>-1</v>
       </c>
-      <c r="Z43" s="20">
+      <c r="Z43" s="21">
         <v>5</v>
       </c>
-      <c r="AA43" s="20">
-[...2 lines deleted...]
-      <c r="AB43" s="20">
+      <c r="AA43" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="21">
         <v>-1</v>
       </c>
-      <c r="AC43" s="20">
+      <c r="AC43" s="21">
         <v>-1</v>
       </c>
-      <c r="AD43" s="20">
+      <c r="AD43" s="21">
         <v>-3</v>
       </c>
-      <c r="AE43" s="20">
+      <c r="AE43" s="21">
         <v>-4</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF43" s="21">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="45"/>
       <c r="F44" s="45"/>
       <c r="G44" s="45"/>
       <c r="H44" s="45"/>
       <c r="I44" s="45"/>
       <c r="J44" s="45"/>
       <c r="K44" s="45"/>
       <c r="L44" s="41">
-        <f t="shared" ref="L44:AE44" si="9">SUM(L36,L40:L43)</f>
+        <f t="shared" ref="L44:AF44" si="9">SUM(L36,L40:L43)</f>
         <v>351388.60330744192</v>
       </c>
       <c r="M44" s="41">
         <f t="shared" si="9"/>
         <v>605672.74115382042</v>
       </c>
       <c r="N44" s="41">
         <f t="shared" si="9"/>
         <v>749667.56290247617</v>
       </c>
       <c r="O44" s="41">
         <f t="shared" si="9"/>
         <v>815191.54043706425</v>
       </c>
       <c r="P44" s="41">
         <f t="shared" si="9"/>
         <v>780266</v>
       </c>
       <c r="Q44" s="41">
         <f t="shared" si="9"/>
         <v>800202</v>
       </c>
       <c r="R44" s="41">
         <f t="shared" si="9"/>
         <v>839951</v>
@@ -7887,534 +8129,540 @@
       </c>
       <c r="Z44" s="41">
         <f t="shared" si="9"/>
         <v>737164</v>
       </c>
       <c r="AA44" s="41">
         <f t="shared" si="9"/>
         <v>799576</v>
       </c>
       <c r="AB44" s="41">
         <f t="shared" si="9"/>
         <v>976411</v>
       </c>
       <c r="AC44" s="41">
         <f t="shared" si="9"/>
         <v>1115844</v>
       </c>
       <c r="AD44" s="41">
         <f t="shared" si="9"/>
         <v>1235463</v>
       </c>
       <c r="AE44" s="41">
         <f t="shared" si="9"/>
         <v>1108686</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF44" s="41">
+        <f t="shared" si="9"/>
+        <v>1137690</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="46"/>
       <c r="B45" s="46"/>
       <c r="C45" s="46"/>
       <c r="D45" s="46"/>
       <c r="E45" s="44"/>
       <c r="F45" s="44"/>
       <c r="G45" s="44"/>
       <c r="H45" s="44"/>
       <c r="I45" s="44"/>
       <c r="J45" s="44"/>
       <c r="K45" s="44"/>
       <c r="L45" s="44"/>
       <c r="M45" s="44"/>
       <c r="S45" s="39"/>
       <c r="T45" s="39"/>
       <c r="AD45" s="39"/>
-      <c r="AE45" s="39" t="s">
+      <c r="AE45" s="39"/>
+      <c r="AF45" s="39" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="46" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="47" t="s">
         <v>26</v>
       </c>
       <c r="B46" s="48"/>
       <c r="C46" s="48"/>
       <c r="D46" s="48"/>
-      <c r="J46" s="42"/>
+      <c r="J46" s="13"/>
       <c r="K46" s="38"/>
-      <c r="L46" s="20"/>
-[...2 lines deleted...]
-      <c r="O46" s="20"/>
+      <c r="L46" s="21"/>
+      <c r="M46" s="21"/>
+      <c r="N46" s="21"/>
+      <c r="O46" s="21"/>
       <c r="T46" s="39"/>
     </row>
-    <row r="47" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="47" t="s">
         <v>27</v>
       </c>
-      <c r="B47" s="20"/>
-[...19 lines deleted...]
-    <row r="48" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="21"/>
+      <c r="C47" s="21"/>
+      <c r="D47" s="21"/>
+      <c r="E47" s="21"/>
+      <c r="F47" s="21"/>
+      <c r="G47" s="21"/>
+      <c r="H47" s="21"/>
+      <c r="I47" s="21"/>
+      <c r="J47" s="21"/>
+      <c r="K47" s="21"/>
+      <c r="L47" s="21"/>
+      <c r="M47" s="21"/>
+      <c r="N47" s="21"/>
+      <c r="O47" s="21"/>
+      <c r="P47" s="21"/>
+      <c r="Q47" s="21"/>
+      <c r="R47" s="21"/>
+      <c r="S47" s="21"/>
+      <c r="T47" s="21"/>
+    </row>
+    <row r="48" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="47" t="s">
         <v>28</v>
       </c>
-      <c r="B48" s="20"/>
-[...17 lines deleted...]
-      <c r="T48" s="20"/>
+      <c r="B48" s="21"/>
+      <c r="C48" s="21"/>
+      <c r="D48" s="21"/>
+      <c r="E48" s="21"/>
+      <c r="F48" s="21"/>
+      <c r="G48" s="21"/>
+      <c r="H48" s="21"/>
+      <c r="I48" s="21"/>
+      <c r="J48" s="21"/>
+      <c r="K48" s="21"/>
+      <c r="L48" s="21"/>
+      <c r="M48" s="21"/>
+      <c r="N48" s="21"/>
+      <c r="O48" s="21"/>
+      <c r="P48" s="21"/>
+      <c r="Q48" s="21"/>
+      <c r="R48" s="21"/>
+      <c r="S48" s="21"/>
+      <c r="T48" s="21"/>
     </row>
     <row r="49" spans="1:20" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="49"/>
-      <c r="B49" s="20"/>
-[...17 lines deleted...]
-      <c r="T49" s="20"/>
+      <c r="B49" s="21"/>
+      <c r="C49" s="21"/>
+      <c r="D49" s="21"/>
+      <c r="E49" s="21"/>
+      <c r="F49" s="21"/>
+      <c r="G49" s="21"/>
+      <c r="H49" s="21"/>
+      <c r="I49" s="21"/>
+      <c r="J49" s="21"/>
+      <c r="K49" s="21"/>
+      <c r="L49" s="21"/>
+      <c r="M49" s="21"/>
+      <c r="N49" s="21"/>
+      <c r="O49" s="21"/>
+      <c r="P49" s="21"/>
+      <c r="Q49" s="21"/>
+      <c r="R49" s="21"/>
+      <c r="S49" s="21"/>
+      <c r="T49" s="21"/>
     </row>
     <row r="50" spans="1:20" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="49"/>
-      <c r="B50" s="20"/>
-[...17 lines deleted...]
-      <c r="T50" s="20"/>
+      <c r="B50" s="21"/>
+      <c r="C50" s="21"/>
+      <c r="D50" s="21"/>
+      <c r="E50" s="21"/>
+      <c r="F50" s="21"/>
+      <c r="G50" s="21"/>
+      <c r="H50" s="21"/>
+      <c r="I50" s="21"/>
+      <c r="J50" s="21"/>
+      <c r="K50" s="21"/>
+      <c r="L50" s="21"/>
+      <c r="M50" s="21"/>
+      <c r="N50" s="21"/>
+      <c r="O50" s="21"/>
+      <c r="P50" s="21"/>
+      <c r="Q50" s="21"/>
+      <c r="R50" s="21"/>
+      <c r="S50" s="21"/>
+      <c r="T50" s="21"/>
     </row>
     <row r="51" spans="1:20" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="49"/>
-      <c r="B51" s="20"/>
-[...12 lines deleted...]
-      <c r="O51" s="20"/>
+      <c r="B51" s="21"/>
+      <c r="C51" s="21"/>
+      <c r="D51" s="21"/>
+      <c r="E51" s="21"/>
+      <c r="F51" s="21"/>
+      <c r="G51" s="21"/>
+      <c r="H51" s="21"/>
+      <c r="I51" s="21"/>
+      <c r="J51" s="21"/>
+      <c r="K51" s="21"/>
+      <c r="L51" s="21"/>
+      <c r="M51" s="21"/>
+      <c r="N51" s="21"/>
+      <c r="O51" s="21"/>
     </row>
     <row r="52" spans="1:20" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B52" s="20"/>
-[...12 lines deleted...]
-      <c r="O52" s="20"/>
+      <c r="B52" s="21"/>
+      <c r="C52" s="21"/>
+      <c r="D52" s="21"/>
+      <c r="E52" s="21"/>
+      <c r="F52" s="21"/>
+      <c r="G52" s="21"/>
+      <c r="H52" s="21"/>
+      <c r="I52" s="21"/>
+      <c r="J52" s="21"/>
+      <c r="K52" s="21"/>
+      <c r="L52" s="21"/>
+      <c r="M52" s="21"/>
+      <c r="N52" s="21"/>
+      <c r="O52" s="21"/>
     </row>
     <row r="53" spans="1:20" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="20"/>
-[...17 lines deleted...]
-      <c r="T53" s="20"/>
+      <c r="B53" s="21"/>
+      <c r="C53" s="21"/>
+      <c r="D53" s="21"/>
+      <c r="E53" s="21"/>
+      <c r="F53" s="21"/>
+      <c r="G53" s="21"/>
+      <c r="H53" s="21"/>
+      <c r="I53" s="21"/>
+      <c r="J53" s="21"/>
+      <c r="K53" s="21"/>
+      <c r="L53" s="21"/>
+      <c r="M53" s="21"/>
+      <c r="N53" s="21"/>
+      <c r="O53" s="21"/>
+      <c r="P53" s="21"/>
+      <c r="Q53" s="21"/>
+      <c r="R53" s="21"/>
+      <c r="S53" s="21"/>
+      <c r="T53" s="21"/>
     </row>
     <row r="54" spans="1:20" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="20"/>
-[...12 lines deleted...]
-      <c r="O54" s="20"/>
+      <c r="B54" s="21"/>
+      <c r="C54" s="21"/>
+      <c r="D54" s="21"/>
+      <c r="E54" s="21"/>
+      <c r="F54" s="21"/>
+      <c r="G54" s="21"/>
+      <c r="H54" s="21"/>
+      <c r="I54" s="21"/>
+      <c r="J54" s="21"/>
+      <c r="K54" s="21"/>
+      <c r="L54" s="21"/>
+      <c r="M54" s="21"/>
+      <c r="N54" s="21"/>
+      <c r="O54" s="21"/>
     </row>
     <row r="55" spans="1:20" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="20"/>
-[...12 lines deleted...]
-      <c r="O55" s="20"/>
+      <c r="B55" s="21"/>
+      <c r="C55" s="21"/>
+      <c r="D55" s="21"/>
+      <c r="E55" s="21"/>
+      <c r="F55" s="21"/>
+      <c r="G55" s="21"/>
+      <c r="H55" s="21"/>
+      <c r="I55" s="21"/>
+      <c r="J55" s="21"/>
+      <c r="K55" s="21"/>
+      <c r="L55" s="21"/>
+      <c r="M55" s="21"/>
+      <c r="N55" s="21"/>
+      <c r="O55" s="21"/>
     </row>
     <row r="56" spans="1:20" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B56" s="20"/>
-[...12 lines deleted...]
-      <c r="O56" s="20"/>
+      <c r="B56" s="21"/>
+      <c r="C56" s="21"/>
+      <c r="D56" s="21"/>
+      <c r="E56" s="21"/>
+      <c r="F56" s="21"/>
+      <c r="G56" s="21"/>
+      <c r="H56" s="21"/>
+      <c r="I56" s="21"/>
+      <c r="J56" s="21"/>
+      <c r="K56" s="21"/>
+      <c r="L56" s="21"/>
+      <c r="M56" s="21"/>
+      <c r="N56" s="21"/>
+      <c r="O56" s="21"/>
     </row>
     <row r="57" spans="1:20" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B57" s="20"/>
-[...12 lines deleted...]
-      <c r="O57" s="20"/>
+      <c r="B57" s="21"/>
+      <c r="C57" s="21"/>
+      <c r="D57" s="21"/>
+      <c r="E57" s="21"/>
+      <c r="F57" s="21"/>
+      <c r="G57" s="21"/>
+      <c r="H57" s="21"/>
+      <c r="I57" s="21"/>
+      <c r="J57" s="21"/>
+      <c r="K57" s="21"/>
+      <c r="L57" s="21"/>
+      <c r="M57" s="21"/>
+      <c r="N57" s="21"/>
+      <c r="O57" s="21"/>
     </row>
     <row r="58" spans="1:20" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B58" s="20"/>
-[...12 lines deleted...]
-      <c r="O58" s="20"/>
+      <c r="B58" s="21"/>
+      <c r="C58" s="21"/>
+      <c r="D58" s="21"/>
+      <c r="E58" s="21"/>
+      <c r="F58" s="21"/>
+      <c r="G58" s="21"/>
+      <c r="H58" s="21"/>
+      <c r="I58" s="21"/>
+      <c r="J58" s="21"/>
+      <c r="K58" s="21"/>
+      <c r="L58" s="21"/>
+      <c r="M58" s="21"/>
+      <c r="N58" s="21"/>
+      <c r="O58" s="21"/>
     </row>
     <row r="59" spans="1:20" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B59" s="20"/>
-[...12 lines deleted...]
-      <c r="O59" s="20"/>
+      <c r="B59" s="21"/>
+      <c r="C59" s="21"/>
+      <c r="D59" s="21"/>
+      <c r="E59" s="21"/>
+      <c r="F59" s="21"/>
+      <c r="G59" s="21"/>
+      <c r="H59" s="21"/>
+      <c r="I59" s="21"/>
+      <c r="J59" s="21"/>
+      <c r="K59" s="21"/>
+      <c r="L59" s="21"/>
+      <c r="M59" s="21"/>
+      <c r="N59" s="21"/>
+      <c r="O59" s="21"/>
     </row>
     <row r="60" spans="1:20" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B60" s="20"/>
-[...12 lines deleted...]
-      <c r="O60" s="20"/>
+      <c r="B60" s="21"/>
+      <c r="C60" s="21"/>
+      <c r="D60" s="21"/>
+      <c r="E60" s="21"/>
+      <c r="F60" s="21"/>
+      <c r="G60" s="21"/>
+      <c r="H60" s="21"/>
+      <c r="I60" s="21"/>
+      <c r="J60" s="21"/>
+      <c r="K60" s="21"/>
+      <c r="L60" s="21"/>
+      <c r="M60" s="21"/>
+      <c r="N60" s="21"/>
+      <c r="O60" s="21"/>
     </row>
     <row r="61" spans="1:20" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B61" s="20"/>
-[...12 lines deleted...]
-      <c r="O61" s="20"/>
+      <c r="B61" s="21"/>
+      <c r="C61" s="21"/>
+      <c r="D61" s="21"/>
+      <c r="E61" s="21"/>
+      <c r="F61" s="21"/>
+      <c r="G61" s="21"/>
+      <c r="H61" s="21"/>
+      <c r="I61" s="21"/>
+      <c r="J61" s="21"/>
+      <c r="K61" s="21"/>
+      <c r="L61" s="21"/>
+      <c r="M61" s="21"/>
+      <c r="N61" s="21"/>
+      <c r="O61" s="21"/>
     </row>
     <row r="62" spans="1:20" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B62" s="20"/>
-[...12 lines deleted...]
-      <c r="O62" s="20"/>
+      <c r="B62" s="21"/>
+      <c r="C62" s="21"/>
+      <c r="D62" s="21"/>
+      <c r="E62" s="21"/>
+      <c r="F62" s="21"/>
+      <c r="G62" s="21"/>
+      <c r="H62" s="21"/>
+      <c r="I62" s="21"/>
+      <c r="J62" s="21"/>
+      <c r="K62" s="21"/>
+      <c r="L62" s="21"/>
+      <c r="M62" s="21"/>
+      <c r="N62" s="21"/>
+      <c r="O62" s="21"/>
     </row>
     <row r="63" spans="1:20" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B63" s="20"/>
-[...12 lines deleted...]
-      <c r="O63" s="20"/>
+      <c r="B63" s="21"/>
+      <c r="C63" s="21"/>
+      <c r="D63" s="21"/>
+      <c r="E63" s="21"/>
+      <c r="F63" s="21"/>
+      <c r="G63" s="21"/>
+      <c r="H63" s="21"/>
+      <c r="I63" s="21"/>
+      <c r="J63" s="21"/>
+      <c r="K63" s="21"/>
+      <c r="L63" s="21"/>
+      <c r="M63" s="21"/>
+      <c r="N63" s="21"/>
+      <c r="O63" s="21"/>
     </row>
     <row r="64" spans="1:20" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B64" s="20"/>
-[...12 lines deleted...]
-      <c r="O64" s="20"/>
+      <c r="B64" s="21"/>
+      <c r="C64" s="21"/>
+      <c r="D64" s="21"/>
+      <c r="E64" s="21"/>
+      <c r="F64" s="21"/>
+      <c r="G64" s="21"/>
+      <c r="H64" s="21"/>
+      <c r="I64" s="21"/>
+      <c r="J64" s="21"/>
+      <c r="K64" s="21"/>
+      <c r="L64" s="21"/>
+      <c r="M64" s="21"/>
+      <c r="N64" s="21"/>
+      <c r="O64" s="21"/>
     </row>
     <row r="65" spans="4:15" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D65" s="20"/>
-[...6 lines deleted...]
-      <c r="O65" s="20"/>
+      <c r="D65" s="21"/>
+      <c r="I65" s="21"/>
+      <c r="J65" s="21"/>
+      <c r="K65" s="21"/>
+      <c r="L65" s="21"/>
+      <c r="M65" s="21"/>
+      <c r="N65" s="21"/>
+      <c r="O65" s="21"/>
     </row>
     <row r="66" spans="4:15" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="D66" s="20"/>
-[...6 lines deleted...]
-      <c r="O66" s="20"/>
+      <c r="D66" s="21"/>
+      <c r="I66" s="21"/>
+      <c r="J66" s="21"/>
+      <c r="K66" s="21"/>
+      <c r="L66" s="21"/>
+      <c r="M66" s="21"/>
+      <c r="N66" s="21"/>
+      <c r="O66" s="21"/>
     </row>
     <row r="67" spans="4:15" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="I67" s="20"/>
-[...5 lines deleted...]
-      <c r="O67" s="20"/>
+      <c r="I67" s="21"/>
+      <c r="J67" s="21"/>
+      <c r="K67" s="21"/>
+      <c r="L67" s="21"/>
+      <c r="M67" s="21"/>
+      <c r="N67" s="21"/>
+      <c r="O67" s="21"/>
     </row>
     <row r="68" spans="4:15" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="I68" s="20"/>
-[...5 lines deleted...]
-      <c r="O68" s="20"/>
+      <c r="I68" s="21"/>
+      <c r="J68" s="21"/>
+      <c r="K68" s="21"/>
+      <c r="L68" s="21"/>
+      <c r="M68" s="21"/>
+      <c r="N68" s="21"/>
+      <c r="O68" s="21"/>
     </row>
     <row r="69" spans="4:15" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="I69" s="20"/>
-[...5 lines deleted...]
-      <c r="O69" s="20"/>
+      <c r="I69" s="21"/>
+      <c r="J69" s="21"/>
+      <c r="K69" s="21"/>
+      <c r="L69" s="21"/>
+      <c r="M69" s="21"/>
+      <c r="N69" s="21"/>
+      <c r="O69" s="21"/>
     </row>
     <row r="70" spans="4:15" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="I70" s="20"/>
-[...5 lines deleted...]
-      <c r="O70" s="20"/>
+      <c r="I70" s="21"/>
+      <c r="J70" s="21"/>
+      <c r="K70" s="21"/>
+      <c r="L70" s="21"/>
+      <c r="M70" s="21"/>
+      <c r="N70" s="21"/>
+      <c r="O70" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{034C88E8-80DE-4D5D-BE6B-260125EA20F4}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D49D0E0-A59D-4D50-A537-07CD6666FCCF}">
   <sheetPr codeName="Hárok4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AE55"/>
+  <dimension ref="A1:AI55"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="U3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A47" sqref="A47"/>
       <selection pane="topRight" activeCell="A47" sqref="A47"/>
       <selection pane="bottomLeft" activeCell="A47" sqref="A47"/>
-      <selection pane="bottomRight" activeCell="AE3" sqref="AE3"/>
+      <selection pane="bottomRight" activeCell="AI19" sqref="AI19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="37.7265625" style="6" customWidth="1"/>
     <col min="2" max="11" width="8.7265625" style="6" customWidth="1"/>
     <col min="12" max="27" width="9.26953125" style="6" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="10.7265625" style="6" customWidth="1"/>
     <col min="29" max="30" width="12.453125" style="6" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11.08984375" style="6" customWidth="1"/>
-    <col min="32" max="16384" width="9.26953125" style="6"/>
+    <col min="32" max="32" width="11.90625" style="6" customWidth="1"/>
+    <col min="33" max="16384" width="9.26953125" style="6"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:35" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>30</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="50"/>
       <c r="D1" s="50"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
       <c r="N1" s="51"/>
       <c r="O1" s="51"/>
       <c r="P1" s="51"/>
       <c r="Q1" s="51"/>
       <c r="R1" s="5"/>
       <c r="S1" s="52"/>
       <c r="T1" s="52"/>
       <c r="U1" s="52"/>
       <c r="V1" s="52"/>
       <c r="W1" s="52"/>
       <c r="X1" s="52"/>
       <c r="Y1" s="52"/>
       <c r="Z1" s="52"/>
       <c r="AA1" s="52"/>
       <c r="AB1" s="52"/>
     </row>
-    <row r="2" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="9"/>
       <c r="B2" s="9">
         <v>1995</v>
       </c>
       <c r="C2" s="9">
         <v>1996</v>
       </c>
       <c r="D2" s="9">
         <v>1997</v>
       </c>
       <c r="E2" s="9">
         <v>1998</v>
       </c>
       <c r="F2" s="9">
         <v>1999</v>
       </c>
       <c r="G2" s="9">
         <v>2000</v>
       </c>
       <c r="H2" s="9">
         <v>2001</v>
       </c>
       <c r="I2" s="9">
         <v>2002</v>
       </c>
@@ -8462,52 +8710,55 @@
       </c>
       <c r="X2" s="9">
         <v>2017</v>
       </c>
       <c r="Y2" s="9">
         <v>2018</v>
       </c>
       <c r="Z2" s="9">
         <v>2019</v>
       </c>
       <c r="AA2" s="9">
         <v>2020</v>
       </c>
       <c r="AB2" s="9">
         <v>2021</v>
       </c>
       <c r="AC2" s="9">
         <v>2022</v>
       </c>
       <c r="AD2" s="9">
         <v>2023</v>
       </c>
       <c r="AE2" s="9">
         <v>2024</v>
       </c>
-    </row>
-    <row r="3" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF2" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="53" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="54">
         <f t="shared" ref="B3:W3" si="0">+B4+B11+B12+B13</f>
         <v>1753683.8293632013</v>
       </c>
       <c r="C3" s="54">
         <f t="shared" si="0"/>
         <v>1971345.2820177325</v>
       </c>
       <c r="D3" s="54">
         <f t="shared" si="0"/>
         <v>2045888.5661024826</v>
       </c>
       <c r="E3" s="54">
         <f t="shared" si="0"/>
         <v>2191773.4066365776</v>
       </c>
       <c r="F3" s="54">
         <f t="shared" si="0"/>
         <v>2221988.4009270635</v>
       </c>
       <c r="G3" s="54">
         <f t="shared" si="0"/>
@@ -8556,88 +8807,94 @@
       <c r="R3" s="54">
         <f t="shared" si="0"/>
         <v>5621120</v>
       </c>
       <c r="S3" s="54">
         <f t="shared" si="0"/>
         <v>5709884</v>
       </c>
       <c r="T3" s="54">
         <f t="shared" si="0"/>
         <v>6156292</v>
       </c>
       <c r="U3" s="54">
         <f t="shared" si="0"/>
         <v>6407145</v>
       </c>
       <c r="V3" s="54">
         <f t="shared" si="0"/>
         <v>6815021.5709999995</v>
       </c>
       <c r="W3" s="54">
         <f t="shared" si="0"/>
         <v>7257246.7100000009</v>
       </c>
       <c r="X3" s="54">
-        <f t="shared" ref="X3:AE3" si="1">+X4+X11+X13</f>
+        <f t="shared" ref="X3:AF3" si="1">+X4+X11+X13</f>
         <v>7847933.8435804015</v>
       </c>
       <c r="Y3" s="54">
         <f t="shared" si="1"/>
         <v>8731792.4194300026</v>
       </c>
       <c r="Z3" s="54">
         <f t="shared" si="1"/>
         <v>9167759.8453899994</v>
       </c>
       <c r="AA3" s="54">
         <f t="shared" si="1"/>
         <v>9340859.7342300024</v>
       </c>
       <c r="AB3" s="54">
         <f t="shared" si="1"/>
         <v>10071649.304659998</v>
       </c>
       <c r="AC3" s="54">
         <f t="shared" si="1"/>
         <v>11006058.383850001</v>
       </c>
       <c r="AD3" s="54">
         <f t="shared" si="1"/>
         <v>11802557.958210003</v>
       </c>
       <c r="AE3" s="54">
         <f t="shared" si="1"/>
         <v>12823677.997120004</v>
       </c>
-    </row>
-    <row r="4" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF3" s="54">
+        <f t="shared" si="1"/>
+        <v>13591234.327468334</v>
+      </c>
+      <c r="AH3" s="13"/>
+      <c r="AI3" s="13"/>
+    </row>
+    <row r="4" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="37" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="55">
-        <f t="shared" ref="B4:AE4" si="2">B5+B10</f>
+        <f t="shared" ref="B4:AF4" si="2">B5+B10</f>
         <v>1561295.8905928431</v>
       </c>
       <c r="C4" s="55">
         <f t="shared" si="2"/>
         <v>1818012.6214871458</v>
       </c>
       <c r="D4" s="55">
         <f t="shared" si="2"/>
         <v>1992636.6584712123</v>
       </c>
       <c r="E4" s="55">
         <f t="shared" si="2"/>
         <v>2110331.8491449989</v>
       </c>
       <c r="F4" s="55">
         <f t="shared" si="2"/>
         <v>2130754.6331038089</v>
       </c>
       <c r="G4" s="55">
         <f t="shared" si="2"/>
         <v>2549065.6178474803</v>
       </c>
       <c r="H4" s="55">
         <f t="shared" si="2"/>
         <v>2640708.6786720767</v>
@@ -8712,53 +8969,58 @@
       </c>
       <c r="Z4" s="43">
         <f t="shared" si="2"/>
         <v>8882774.8284000009</v>
       </c>
       <c r="AA4" s="43">
         <f t="shared" si="2"/>
         <v>9006920.1992200017</v>
       </c>
       <c r="AB4" s="43">
         <f t="shared" si="2"/>
         <v>9651301.5382399987</v>
       </c>
       <c r="AC4" s="43">
         <f t="shared" si="2"/>
         <v>10571945.11689</v>
       </c>
       <c r="AD4" s="43">
         <f t="shared" si="2"/>
         <v>11345998.899360003</v>
       </c>
       <c r="AE4" s="43">
         <f t="shared" si="2"/>
         <v>12334569.005800003</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="16" t="s">
+      <c r="AF4" s="43">
+        <f t="shared" si="2"/>
+        <v>13091742.720608333</v>
+      </c>
+      <c r="AI4" s="13"/>
+    </row>
+    <row r="5" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="55">
         <f t="shared" ref="B5:W5" si="3">SUM(B6:B9)</f>
         <v>1561295.8905928431</v>
       </c>
       <c r="C5" s="55">
         <f t="shared" si="3"/>
         <v>1784766.9454955852</v>
       </c>
       <c r="D5" s="55">
         <f t="shared" si="3"/>
         <v>1942475.934408816</v>
       </c>
       <c r="E5" s="55">
         <f t="shared" si="3"/>
         <v>2037334.959835358</v>
       </c>
       <c r="F5" s="55">
         <f t="shared" si="3"/>
         <v>2051360.3199893776</v>
       </c>
       <c r="G5" s="55">
         <f t="shared" si="3"/>
         <v>2225943.3047865634</v>
@@ -8806,84 +9068,89 @@
       <c r="R5" s="55">
         <f t="shared" si="3"/>
         <v>5039528</v>
       </c>
       <c r="S5" s="55">
         <f t="shared" si="3"/>
         <v>5202844</v>
       </c>
       <c r="T5" s="55">
         <f t="shared" si="3"/>
         <v>5671949</v>
       </c>
       <c r="U5" s="55">
         <f t="shared" si="3"/>
         <v>5952438</v>
       </c>
       <c r="V5" s="55">
         <f t="shared" si="3"/>
         <v>6360355.2359999996</v>
       </c>
       <c r="W5" s="55">
         <f t="shared" si="3"/>
         <v>6814076.7100000009</v>
       </c>
       <c r="X5" s="55">
-        <f t="shared" ref="X5:AE5" si="4">SUM(X6:X9)</f>
+        <f t="shared" ref="X5:AF5" si="4">SUM(X6:X9)</f>
         <v>7393356.4058504011</v>
       </c>
       <c r="Y5" s="55">
         <f t="shared" si="4"/>
         <v>8050990.6235300004</v>
       </c>
       <c r="Z5" s="55">
         <f t="shared" si="4"/>
         <v>8666039.0492200013</v>
       </c>
       <c r="AA5" s="55">
         <f t="shared" si="4"/>
         <v>8717047.850610001</v>
       </c>
       <c r="AB5" s="55">
         <f t="shared" si="4"/>
         <v>9452362.8209699988</v>
       </c>
       <c r="AC5" s="55">
         <f t="shared" si="4"/>
         <v>10159712.414520001</v>
       </c>
       <c r="AD5" s="55">
         <f t="shared" si="4"/>
         <v>11088887.103940003</v>
       </c>
       <c r="AE5" s="55">
         <f t="shared" si="4"/>
         <v>11881686.382880002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="17" t="s">
+      <c r="AF5" s="55">
+        <f t="shared" si="4"/>
+        <v>12896678.189948333</v>
+      </c>
+      <c r="AI5" s="13"/>
+    </row>
+    <row r="6" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="55">
         <v>343407.68771161122</v>
       </c>
       <c r="C6" s="55">
         <v>393411.80375755165</v>
       </c>
       <c r="D6" s="55">
         <v>424856.53588262631</v>
       </c>
       <c r="E6" s="55">
         <v>441654.55088627763</v>
       </c>
       <c r="F6" s="55">
         <v>444154.25214100775</v>
       </c>
       <c r="G6" s="55">
         <v>481601.50700391695</v>
       </c>
       <c r="H6" s="55">
         <v>563809.43371174391</v>
       </c>
       <c r="I6" s="55">
         <v>606762.59709221276</v>
@@ -8932,53 +9199,56 @@
       </c>
       <c r="X6" s="43">
         <v>1894193</v>
       </c>
       <c r="Y6" s="43">
         <v>2067558</v>
       </c>
       <c r="Z6" s="43">
         <v>2228487.45976</v>
       </c>
       <c r="AA6" s="43">
         <v>2241355.1090699998</v>
       </c>
       <c r="AB6" s="43">
         <v>2473089.85427</v>
       </c>
       <c r="AC6" s="43">
         <v>2559111.5639899997</v>
       </c>
       <c r="AD6" s="43">
         <v>2783707.4584700004</v>
       </c>
       <c r="AE6" s="43">
         <v>2981812.9070300004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="AF6" s="43">
+        <v>3228770.3737099995</v>
+      </c>
+    </row>
+    <row r="7" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="19" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="55">
         <v>1155287.7912766379</v>
       </c>
       <c r="C7" s="55">
         <v>1317583.4495120493</v>
       </c>
       <c r="D7" s="55">
         <v>1432498.5726614881</v>
       </c>
       <c r="E7" s="55">
         <v>1499970.424218283</v>
       </c>
       <c r="F7" s="55">
         <v>1509386.3772156939</v>
       </c>
       <c r="G7" s="55">
         <v>1629950.2423156081</v>
       </c>
       <c r="H7" s="55">
         <v>1777677.2555267874</v>
       </c>
       <c r="I7" s="55">
         <v>1956684.3590254264</v>
@@ -9027,53 +9297,56 @@
       </c>
       <c r="X7" s="43">
         <v>5126298.1088204011</v>
       </c>
       <c r="Y7" s="43">
         <v>5605348.2026500003</v>
       </c>
       <c r="Z7" s="43">
         <v>6040883.2730400013</v>
       </c>
       <c r="AA7" s="55">
         <v>6080012.2559934845</v>
       </c>
       <c r="AB7" s="55">
         <v>6511332.0484549943</v>
       </c>
       <c r="AC7" s="43">
         <v>7113914.168829455</v>
       </c>
       <c r="AD7" s="43">
         <v>7782490.3064043848</v>
       </c>
       <c r="AE7" s="43">
         <v>8330023.6642013714</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="17" t="s">
+      <c r="AF7" s="43">
+        <v>9043906.4191709794</v>
+      </c>
+    </row>
+    <row r="8" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="19" t="s">
         <v>7</v>
       </c>
       <c r="B8" s="55">
         <v>62600.411604594039</v>
       </c>
       <c r="C8" s="55">
         <v>73524.497112129058</v>
       </c>
       <c r="D8" s="55">
         <v>84858.992232622986</v>
       </c>
       <c r="E8" s="55">
         <v>95439.188740622718</v>
       </c>
       <c r="F8" s="55">
         <v>97300.073026621525</v>
       </c>
       <c r="G8" s="55">
         <v>113362.97550288786</v>
       </c>
       <c r="H8" s="55">
         <v>106325.03485361484</v>
       </c>
       <c r="I8" s="55">
         <v>110260.04116045941</v>
@@ -9122,53 +9395,56 @@
       </c>
       <c r="X8" s="43">
         <v>362199.19428</v>
       </c>
       <c r="Y8" s="43">
         <v>366721.55287000001</v>
       </c>
       <c r="Z8" s="43">
         <v>384551.13624999998</v>
       </c>
       <c r="AA8" s="55">
         <v>382562.22975651617</v>
       </c>
       <c r="AB8" s="55">
         <v>436269.82801500434</v>
       </c>
       <c r="AC8" s="43">
         <v>456463.11252054566</v>
       </c>
       <c r="AD8" s="43">
         <v>499020.21745561605</v>
       </c>
       <c r="AE8" s="43">
         <v>549682.57033862837</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="17" t="s">
+      <c r="AF8" s="43">
+        <v>604403.57280735462</v>
+      </c>
+    </row>
+    <row r="9" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="55">
         <v>0</v>
       </c>
       <c r="C9" s="55">
         <v>247.19511385514176</v>
       </c>
       <c r="D9" s="55">
         <v>261.83363207860316</v>
       </c>
       <c r="E9" s="55">
         <v>270.79599017460004</v>
       </c>
       <c r="F9" s="55">
         <v>519.61760605457084</v>
       </c>
       <c r="G9" s="55">
         <v>1028.5799641505678</v>
       </c>
       <c r="H9" s="55">
         <v>10513.576312819494</v>
       </c>
       <c r="I9" s="55">
         <v>12611.896700524463</v>
@@ -9217,53 +9493,56 @@
       </c>
       <c r="X9" s="43">
         <v>10666.10275</v>
       </c>
       <c r="Y9" s="43">
         <v>11362.86801</v>
       </c>
       <c r="Z9" s="43">
         <v>12117.180170000001</v>
       </c>
       <c r="AA9" s="55">
         <v>13118.255789999999</v>
       </c>
       <c r="AB9" s="55">
         <v>31671.090230000002</v>
       </c>
       <c r="AC9" s="43">
         <v>30223.569179999999</v>
       </c>
       <c r="AD9" s="43">
         <v>23669.121609999998</v>
       </c>
       <c r="AE9" s="43">
         <v>20167.241309999998</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="16" t="s">
+      <c r="AF9" s="43">
+        <v>19597.824260000001</v>
+      </c>
+    </row>
+    <row r="10" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B10" s="55">
         <v>0</v>
       </c>
       <c r="C10" s="55">
         <v>33245.675991560543</v>
       </c>
       <c r="D10" s="55">
         <v>50160.724062396104</v>
       </c>
       <c r="E10" s="55">
         <v>72996.889309641207</v>
       </c>
       <c r="F10" s="55">
         <v>79394.313114431177</v>
       </c>
       <c r="G10" s="56">
         <v>323122.31306091713</v>
       </c>
       <c r="H10" s="55">
         <v>182383.37826711079</v>
       </c>
       <c r="I10" s="55">
         <v>129076.38979560835</v>
@@ -9321,53 +9600,56 @@
       <c r="X10" s="43">
         <v>210093.43773000001</v>
       </c>
       <c r="Y10" s="55">
         <v>403401.12566999998</v>
       </c>
       <c r="Z10" s="55">
         <f>'cash rocny'!Z10</f>
         <v>216735.77918000001</v>
       </c>
       <c r="AA10" s="55">
         <v>289872.34860999999</v>
       </c>
       <c r="AB10" s="55">
         <v>198938.71727000002</v>
       </c>
       <c r="AC10" s="55">
         <v>412232.70236999996</v>
       </c>
       <c r="AD10" s="55">
         <v>257111.79542000001</v>
       </c>
       <c r="AE10" s="55">
         <v>452882.62292000005</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="16" t="s">
+      <c r="AF10" s="55">
+        <v>195064.53066000005</v>
+      </c>
+    </row>
+    <row r="11" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B11" s="55">
         <v>176430.58777885471</v>
       </c>
       <c r="C11" s="55">
         <v>124472.09238793154</v>
       </c>
       <c r="D11" s="55">
         <v>22891.83127568672</v>
       </c>
       <c r="E11" s="55">
         <v>41474.373149879211</v>
       </c>
       <c r="F11" s="55">
         <v>41063.42472966254</v>
       </c>
       <c r="G11" s="55">
         <v>34111.279076401072</v>
       </c>
       <c r="H11" s="55">
         <v>172565.20020863233</v>
       </c>
       <c r="I11" s="55">
         <v>269998.26905345195</v>
@@ -9424,53 +9706,56 @@
       </c>
       <c r="X11" s="43">
         <v>241621</v>
       </c>
       <c r="Y11" s="55">
         <v>274384.47498000006</v>
       </c>
       <c r="Z11" s="55">
         <v>281798.66469000001</v>
       </c>
       <c r="AA11" s="55">
         <v>330658</v>
       </c>
       <c r="AB11" s="55">
         <v>416889</v>
       </c>
       <c r="AC11" s="55">
         <v>430541</v>
       </c>
       <c r="AD11" s="55">
         <v>452510.05885000003</v>
       </c>
       <c r="AE11" s="55">
         <v>484288.34416999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="16" t="s">
+      <c r="AF11" s="55">
+        <v>494528.55274000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B12" s="55">
         <v>15957.350991503623</v>
       </c>
       <c r="C12" s="55">
         <v>28860.5681426554</v>
       </c>
       <c r="D12" s="55">
         <v>30360.076355583791</v>
       </c>
       <c r="E12" s="55">
         <v>39967.184341699358</v>
       </c>
       <c r="F12" s="55">
         <v>50170.343093591997</v>
       </c>
       <c r="G12" s="55">
         <v>45429.550536017647</v>
       </c>
       <c r="H12" s="55">
         <v>34323.15378255229</v>
       </c>
       <c r="I12" s="55">
         <v>34163.543698374153</v>
@@ -9531,53 +9816,57 @@
       <c r="Y12" s="43">
         <v>0</v>
       </c>
       <c r="Z12" s="43">
         <v>0</v>
       </c>
       <c r="AA12" s="55">
         <v>0</v>
       </c>
       <c r="AB12" s="55">
         <f>'cash rocny'!AB12</f>
         <v>0</v>
       </c>
       <c r="AC12" s="55">
         <f>'cash rocny'!AC12</f>
         <v>0</v>
       </c>
       <c r="AD12" s="55">
         <f>'cash rocny'!AD12</f>
         <v>0</v>
       </c>
       <c r="AE12" s="55">
         <f>'cash rocny'!AE12</f>
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="16" t="s">
+      <c r="AF12" s="55">
+        <f>'cash rocny'!AF12</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="55">
         <v>0</v>
       </c>
       <c r="C13" s="55">
         <v>0</v>
       </c>
       <c r="D13" s="55">
         <v>0</v>
       </c>
       <c r="E13" s="55">
         <v>0</v>
       </c>
       <c r="F13" s="55">
         <v>0</v>
       </c>
       <c r="G13" s="55">
         <v>0</v>
       </c>
       <c r="H13" s="55">
         <v>0</v>
       </c>
       <c r="I13" s="55">
         <v>0</v>
@@ -9637,112 +9926,115 @@
       </c>
       <c r="Y13" s="43">
         <v>3016.1952500000002</v>
       </c>
       <c r="Z13" s="43">
         <v>3186.3523</v>
       </c>
       <c r="AA13" s="43">
         <v>3281.5350100000001</v>
       </c>
       <c r="AB13" s="43">
         <f>'cash rocny'!AB13</f>
         <v>3458.7664199999999</v>
       </c>
       <c r="AC13" s="57">
         <f>'cash rocny'!AC13</f>
         <v>3572.2669599999999</v>
       </c>
       <c r="AD13" s="57">
         <f>'cash rocny'!AD13</f>
         <v>4049</v>
       </c>
       <c r="AE13" s="57">
         <v>4820.6471500000007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="27" t="s">
+      <c r="AF13" s="57">
+        <v>4963.0541199999998</v>
+      </c>
+    </row>
+    <row r="14" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="28">
-        <f t="shared" ref="B14:AE14" si="5">SUM(B15:B16)</f>
+      <c r="B14" s="29">
+        <f t="shared" ref="B14:AF14" si="5">SUM(B15:B16)</f>
         <v>842664.29101531813</v>
       </c>
-      <c r="C14" s="28">
+      <c r="C14" s="29">
         <f t="shared" si="5"/>
         <v>1176598.7463010307</v>
       </c>
-      <c r="D14" s="28">
+      <c r="D14" s="29">
         <f t="shared" si="5"/>
         <v>1283134.877758065</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="29">
         <f t="shared" si="5"/>
         <v>1351232.0625007725</v>
       </c>
-      <c r="F14" s="28">
+      <c r="F14" s="29">
         <f t="shared" si="5"/>
         <v>1410201.7987039948</v>
       </c>
-      <c r="G14" s="28">
+      <c r="G14" s="29">
         <f t="shared" si="5"/>
         <v>1489596.3231052049</v>
       </c>
-      <c r="H14" s="28">
+      <c r="H14" s="29">
         <f t="shared" si="5"/>
         <v>1641486.907733734</v>
       </c>
-      <c r="I14" s="28">
+      <c r="I14" s="29">
         <f t="shared" si="5"/>
         <v>1895945.0962479198</v>
       </c>
-      <c r="J14" s="28">
+      <c r="J14" s="29">
         <f t="shared" si="5"/>
         <v>1972433.2995150061</v>
       </c>
-      <c r="K14" s="28">
+      <c r="K14" s="29">
         <f t="shared" si="5"/>
         <v>2116785.1603107629</v>
       </c>
-      <c r="L14" s="28">
+      <c r="L14" s="29">
         <f t="shared" si="5"/>
         <v>2434687.18094033</v>
       </c>
-      <c r="M14" s="28">
+      <c r="M14" s="29">
         <f t="shared" si="5"/>
         <v>2686887.2864870019</v>
       </c>
-      <c r="N14" s="28">
+      <c r="N14" s="29">
         <f t="shared" si="5"/>
         <v>3033123.8145520138</v>
       </c>
-      <c r="O14" s="28">
+      <c r="O14" s="29">
         <f t="shared" si="5"/>
         <v>3331851.2745236438</v>
       </c>
-      <c r="P14" s="28">
+      <c r="P14" s="29">
         <f t="shared" si="5"/>
         <v>3349717.1486299997</v>
       </c>
       <c r="Q14" s="58">
         <f t="shared" si="5"/>
         <v>3526051.3279999997</v>
       </c>
       <c r="R14" s="58">
         <f t="shared" si="5"/>
         <v>3583083.5074302005</v>
       </c>
       <c r="S14" s="58">
         <f t="shared" si="5"/>
         <v>3694431.0189972399</v>
       </c>
       <c r="T14" s="58">
         <f t="shared" si="5"/>
         <v>3884646</v>
       </c>
       <c r="U14" s="58">
         <f t="shared" si="5"/>
         <v>3968920.3553999998</v>
       </c>
       <c r="V14" s="58">
         <f t="shared" si="5"/>
@@ -9762,52 +10054,56 @@
       </c>
       <c r="Z14" s="58">
         <f t="shared" si="5"/>
         <v>5204787.5440100003</v>
       </c>
       <c r="AA14" s="58">
         <f t="shared" si="5"/>
         <v>5237904.4063300006</v>
       </c>
       <c r="AB14" s="58">
         <f t="shared" si="5"/>
         <v>5677014.92741</v>
       </c>
       <c r="AC14" s="58">
         <f t="shared" si="5"/>
         <v>5996291.9270000029</v>
       </c>
       <c r="AD14" s="58">
         <f t="shared" si="5"/>
         <v>7285586.2535800263</v>
       </c>
       <c r="AE14" s="58">
         <f t="shared" si="5"/>
         <v>8070460.3685400411</v>
       </c>
-    </row>
-    <row r="15" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF14" s="58">
+        <f t="shared" si="5"/>
+        <v>10994473.520609912</v>
+      </c>
+    </row>
+    <row r="15" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="37" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="55">
         <v>653355.90519816766</v>
       </c>
       <c r="C15" s="55">
         <v>787924.05231361615</v>
       </c>
       <c r="D15" s="55">
         <v>890327.29204009823</v>
       </c>
       <c r="E15" s="55">
         <v>948549.42574520339</v>
       </c>
       <c r="F15" s="55">
         <v>984534.87093561632</v>
       </c>
       <c r="G15" s="55">
         <v>1061311.4827324951</v>
       </c>
       <c r="H15" s="55">
         <v>1149911.5120132947</v>
       </c>
       <c r="I15" s="55">
@@ -9857,52 +10153,55 @@
       </c>
       <c r="X15" s="55">
         <v>3329078.3611100018</v>
       </c>
       <c r="Y15" s="55">
         <v>3650635.2304200004</v>
       </c>
       <c r="Z15" s="55">
         <v>4002006.5668300004</v>
       </c>
       <c r="AA15" s="55">
         <v>4070875.8172700005</v>
       </c>
       <c r="AB15" s="55">
         <v>4379678.4896200001</v>
       </c>
       <c r="AC15" s="55">
         <v>4707322.9200200029</v>
       </c>
       <c r="AD15" s="55">
         <v>5204309.7825300265</v>
       </c>
       <c r="AE15" s="55">
         <v>5957980.3685400411</v>
       </c>
-    </row>
-    <row r="16" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF15" s="55">
+        <v>8677873.5206099153</v>
+      </c>
+    </row>
+    <row r="16" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="37" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="59">
         <v>189308.38581715044</v>
       </c>
       <c r="C16" s="59">
         <v>388674.69398741465</v>
       </c>
       <c r="D16" s="59">
         <v>392807.58571796672</v>
       </c>
       <c r="E16" s="59">
         <v>402682.63675556926</v>
       </c>
       <c r="F16" s="59">
         <v>425666.92776837846</v>
       </c>
       <c r="G16" s="59">
         <v>428284.84037270991</v>
       </c>
       <c r="H16" s="59">
         <v>491575.39572043932</v>
       </c>
       <c r="I16" s="59">
@@ -9955,82 +10254,85 @@
       </c>
       <c r="X16" s="59">
         <v>1299279.00022</v>
       </c>
       <c r="Y16" s="59">
         <v>1188977.44099</v>
       </c>
       <c r="Z16" s="59">
         <v>1202780.9771799999</v>
       </c>
       <c r="AA16" s="59">
         <v>1167028.5890599997</v>
       </c>
       <c r="AB16" s="59">
         <v>1297336.4377900001</v>
       </c>
       <c r="AC16" s="59">
         <v>1288969.0069800001</v>
       </c>
       <c r="AD16" s="59">
         <v>2081276.4710499998</v>
       </c>
       <c r="AE16" s="59">
         <v>2112479.9999999995</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="27" t="s">
+      <c r="AF16" s="59">
+        <v>2316599.9999999972</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="28"/>
-[...2 lines deleted...]
-        <f t="shared" ref="D17:AE17" si="6">SUM(D19:D23)</f>
+      <c r="B17" s="29"/>
+      <c r="C17" s="29"/>
+      <c r="D17" s="29">
+        <f t="shared" ref="D17:AF17" si="6">SUM(D19:D23)</f>
         <v>8303.7971802591201</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="29">
         <f t="shared" si="6"/>
         <v>8861.585254388141</v>
       </c>
-      <c r="F17" s="28">
+      <c r="F17" s="29">
         <f t="shared" si="6"/>
         <v>8787.4437949472322</v>
       </c>
-      <c r="G17" s="28">
+      <c r="G17" s="29">
         <f t="shared" si="6"/>
         <v>9132.8195660965303</v>
       </c>
-      <c r="H17" s="28">
+      <c r="H17" s="29">
         <f t="shared" si="6"/>
         <v>10986.642600656784</v>
       </c>
-      <c r="I17" s="28">
+      <c r="I17" s="29">
         <f t="shared" si="6"/>
         <v>11547.113377118896</v>
       </c>
-      <c r="J17" s="28">
+      <c r="J17" s="29">
         <f t="shared" si="6"/>
         <v>11694.802914748252</v>
       </c>
       <c r="K17" s="60">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="L17" s="60">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="M17" s="60">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="N17" s="60">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="O17" s="60">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="P17" s="60">
         <f t="shared" si="6"/>
@@ -10074,53 +10376,57 @@
       </c>
       <c r="Z17" s="60">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AA17" s="60">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AB17" s="60">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AC17" s="60">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AD17" s="60">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="AE17" s="60">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="16" t="s">
+      <c r="AF17" s="60">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="55"/>
       <c r="C18" s="55"/>
       <c r="D18" s="55">
         <f t="shared" ref="D18:J18" si="7">SUM(D19:D22)</f>
         <v>8303.7971802591201</v>
       </c>
       <c r="E18" s="55">
         <f t="shared" si="7"/>
         <v>8228.6387259592611</v>
       </c>
       <c r="F18" s="55">
         <f t="shared" si="7"/>
         <v>8180.7782647585482</v>
       </c>
       <c r="G18" s="55">
         <f t="shared" si="7"/>
         <v>8384.9338873899269</v>
       </c>
       <c r="H18" s="55">
         <f t="shared" si="7"/>
         <v>10143.716934351391</v>
       </c>
       <c r="I18" s="55">
@@ -10172,58 +10478,61 @@
       </c>
       <c r="X18" s="61">
         <v>0</v>
       </c>
       <c r="Y18" s="61">
         <v>0</v>
       </c>
       <c r="Z18" s="61">
         <v>0</v>
       </c>
       <c r="AA18" s="61">
         <v>0</v>
       </c>
       <c r="AB18" s="61">
         <v>0</v>
       </c>
       <c r="AC18" s="61">
         <v>0</v>
       </c>
       <c r="AD18" s="61">
         <v>0</v>
       </c>
       <c r="AE18" s="61">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="17" t="s">
+      <c r="AF18" s="61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="B19" s="20"/>
-[...1 lines deleted...]
-      <c r="D19" s="20">
+      <c r="B19" s="21"/>
+      <c r="C19" s="21"/>
+      <c r="D19" s="21">
         <v>1981.872863266806</v>
       </c>
       <c r="E19" s="55">
         <v>2066.4498138335266</v>
       </c>
       <c r="F19" s="55">
         <v>1934.9687959312837</v>
       </c>
       <c r="G19" s="55">
         <v>1899.3034583479825</v>
       </c>
       <c r="H19" s="55">
         <v>2369.5803919759537</v>
       </c>
       <c r="I19" s="55">
         <v>2467.6482255903411</v>
       </c>
       <c r="J19" s="55">
         <v>2793.6716555035446</v>
       </c>
       <c r="K19" s="61">
         <v>0</v>
       </c>
       <c r="L19" s="61">
         <v>0</v>
@@ -10263,58 +10572,61 @@
       </c>
       <c r="X19" s="61">
         <v>0</v>
       </c>
       <c r="Y19" s="61">
         <v>0</v>
       </c>
       <c r="Z19" s="61">
         <v>0</v>
       </c>
       <c r="AA19" s="61">
         <v>0</v>
       </c>
       <c r="AB19" s="61">
         <v>0</v>
       </c>
       <c r="AC19" s="61">
         <v>0</v>
       </c>
       <c r="AD19" s="61">
         <v>0</v>
       </c>
       <c r="AE19" s="61">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="17" t="s">
+      <c r="AF19" s="61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="B20" s="20"/>
-[...1 lines deleted...]
-      <c r="D20" s="20">
+      <c r="B20" s="21"/>
+      <c r="C20" s="21"/>
+      <c r="D20" s="21">
         <v>5945.7728468754494</v>
       </c>
       <c r="E20" s="55">
         <v>5857.9686179318414</v>
       </c>
       <c r="F20" s="55">
         <v>5933.5061039017737</v>
       </c>
       <c r="G20" s="55">
         <v>6092.0545204641367</v>
       </c>
       <c r="H20" s="55">
         <v>7452.4301068905879</v>
       </c>
       <c r="I20" s="55">
         <v>7629.9885460044998</v>
       </c>
       <c r="J20" s="55">
         <v>7874.3542980642187</v>
       </c>
       <c r="K20" s="61">
         <v>0</v>
       </c>
       <c r="L20" s="61">
         <v>0</v>
@@ -10354,58 +10666,61 @@
       </c>
       <c r="X20" s="61">
         <v>0</v>
       </c>
       <c r="Y20" s="61">
         <v>0</v>
       </c>
       <c r="Z20" s="61">
         <v>0</v>
       </c>
       <c r="AA20" s="61">
         <v>0</v>
       </c>
       <c r="AB20" s="61">
         <v>0</v>
       </c>
       <c r="AC20" s="61">
         <v>0</v>
       </c>
       <c r="AD20" s="61">
         <v>0</v>
       </c>
       <c r="AE20" s="61">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="17" t="s">
+      <c r="AF20" s="61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B21" s="20"/>
-[...1 lines deleted...]
-      <c r="D21" s="20">
+      <c r="B21" s="21"/>
+      <c r="C21" s="21"/>
+      <c r="D21" s="21">
         <v>367.60893366892446</v>
       </c>
       <c r="E21" s="55">
         <v>300.66246494193945</v>
       </c>
       <c r="F21" s="55">
         <v>307.24593653699094</v>
       </c>
       <c r="G21" s="55">
         <v>385.35400647868249</v>
       </c>
       <c r="H21" s="55">
         <v>309.05735533234906</v>
       </c>
       <c r="I21" s="55">
         <v>334.82489787994319</v>
       </c>
       <c r="J21" s="55">
         <v>347.29437872365838</v>
       </c>
       <c r="K21" s="61">
         <v>0</v>
       </c>
       <c r="L21" s="61">
         <v>0</v>
@@ -10445,58 +10760,61 @@
       </c>
       <c r="X21" s="61">
         <v>0</v>
       </c>
       <c r="Y21" s="61">
         <v>0</v>
       </c>
       <c r="Z21" s="61">
         <v>0</v>
       </c>
       <c r="AA21" s="61">
         <v>0</v>
       </c>
       <c r="AB21" s="61">
         <v>0</v>
       </c>
       <c r="AC21" s="61">
         <v>0</v>
       </c>
       <c r="AD21" s="61">
         <v>0</v>
       </c>
       <c r="AE21" s="61">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="17" t="s">
+      <c r="AF21" s="61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B22" s="20"/>
-[...1 lines deleted...]
-      <c r="D22" s="20">
+      <c r="B22" s="21"/>
+      <c r="C22" s="21"/>
+      <c r="D22" s="21">
         <v>8.5425364479388168</v>
       </c>
       <c r="E22" s="55">
         <v>3.5578292519533656</v>
       </c>
       <c r="F22" s="55">
         <v>5.0574283884998268</v>
       </c>
       <c r="G22" s="55">
         <v>8.2219020991254297</v>
       </c>
       <c r="H22" s="55">
         <v>12.649080152500659</v>
       </c>
       <c r="I22" s="55">
         <v>13.772953127722843</v>
       </c>
       <c r="J22" s="55">
         <v>24.854120296163536</v>
       </c>
       <c r="K22" s="61">
         <v>0</v>
       </c>
       <c r="L22" s="61">
         <v>0</v>
@@ -10536,58 +10854,61 @@
       </c>
       <c r="X22" s="61">
         <v>0</v>
       </c>
       <c r="Y22" s="61">
         <v>0</v>
       </c>
       <c r="Z22" s="61">
         <v>0</v>
       </c>
       <c r="AA22" s="61">
         <v>0</v>
       </c>
       <c r="AB22" s="61">
         <v>0</v>
       </c>
       <c r="AC22" s="61">
         <v>0</v>
       </c>
       <c r="AD22" s="61">
         <v>0</v>
       </c>
       <c r="AE22" s="61">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="32" t="s">
+      <c r="AF22" s="61">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="B23" s="33"/>
-[...1 lines deleted...]
-      <c r="D23" s="33">
+      <c r="B23" s="34"/>
+      <c r="C23" s="34"/>
+      <c r="D23" s="34">
         <v>0</v>
       </c>
       <c r="E23" s="59">
         <v>632.94652842888036</v>
       </c>
       <c r="F23" s="59">
         <v>606.66553018868478</v>
       </c>
       <c r="G23" s="59">
         <v>747.88567870660302</v>
       </c>
       <c r="H23" s="59">
         <v>842.92566630539216</v>
       </c>
       <c r="I23" s="59">
         <v>1100.8787545163882</v>
       </c>
       <c r="J23" s="59">
         <v>654.62846216066669</v>
       </c>
       <c r="K23" s="62">
         <v>0</v>
       </c>
       <c r="L23" s="62">
         <v>0</v>
@@ -10627,100 +10948,105 @@
       </c>
       <c r="X23" s="62">
         <v>0</v>
       </c>
       <c r="Y23" s="62">
         <v>0</v>
       </c>
       <c r="Z23" s="62">
         <v>0</v>
       </c>
       <c r="AA23" s="62">
         <v>0</v>
       </c>
       <c r="AB23" s="62">
         <v>0</v>
       </c>
       <c r="AC23" s="62">
         <v>0</v>
       </c>
       <c r="AD23" s="62">
         <v>0</v>
       </c>
       <c r="AE23" s="62">
         <v>0</v>
       </c>
-    </row>
-    <row r="24" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF23" s="62">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K24" s="38"/>
       <c r="Q24" s="38"/>
       <c r="S24" s="39"/>
       <c r="Z24" s="39"/>
       <c r="AA24" s="39"/>
       <c r="AB24" s="39"/>
       <c r="AC24" s="39"/>
       <c r="AD24" s="39"/>
-      <c r="AE24" s="39" t="s">
+      <c r="AE24" s="39"/>
+      <c r="AF24" s="39" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="26" spans="1:31" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:32" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="63" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="64"/>
       <c r="C26" s="64"/>
       <c r="D26" s="64"/>
       <c r="E26" s="65"/>
       <c r="F26" s="65"/>
       <c r="G26" s="65"/>
       <c r="H26" s="65"/>
       <c r="I26" s="65"/>
       <c r="J26" s="65"/>
       <c r="K26" s="65"/>
       <c r="L26" s="65"/>
       <c r="M26" s="66"/>
       <c r="N26" s="66"/>
       <c r="O26" s="66"/>
       <c r="P26" s="66"/>
       <c r="Q26" s="66"/>
       <c r="R26" s="66"/>
       <c r="S26" s="67"/>
       <c r="T26" s="67"/>
       <c r="U26" s="67"/>
       <c r="V26" s="67"/>
       <c r="W26" s="67"/>
       <c r="X26" s="67"/>
       <c r="Y26" s="67"/>
       <c r="Z26" s="67"/>
       <c r="AA26" s="67"/>
       <c r="AB26" s="67"/>
       <c r="AC26" s="67"/>
       <c r="AD26" s="67"/>
       <c r="AE26" s="67"/>
-    </row>
-    <row r="27" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF26" s="67"/>
+    </row>
+    <row r="27" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="68"/>
       <c r="B27" s="69">
         <v>1995</v>
       </c>
       <c r="C27" s="69">
         <v>1996</v>
       </c>
       <c r="D27" s="69">
         <v>1997</v>
       </c>
       <c r="E27" s="69">
         <v>1998</v>
       </c>
       <c r="F27" s="69">
         <v>1999</v>
       </c>
       <c r="G27" s="69">
         <v>2000</v>
       </c>
       <c r="H27" s="69">
         <v>2001</v>
       </c>
       <c r="I27" s="69">
         <v>2002</v>
       </c>
@@ -10768,52 +11094,55 @@
       </c>
       <c r="X27" s="9">
         <v>2017</v>
       </c>
       <c r="Y27" s="9">
         <v>2018</v>
       </c>
       <c r="Z27" s="9">
         <v>2019</v>
       </c>
       <c r="AA27" s="9">
         <v>2020</v>
       </c>
       <c r="AB27" s="9">
         <v>2021</v>
       </c>
       <c r="AC27" s="9">
         <v>2022</v>
       </c>
       <c r="AD27" s="9">
         <v>2023</v>
       </c>
       <c r="AE27" s="9">
         <v>2024</v>
       </c>
-    </row>
-    <row r="28" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF27" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="40">
         <f>'cash rocny'!B28</f>
         <v>0</v>
       </c>
       <c r="C28" s="40">
         <f>'cash rocny'!C28</f>
         <v>3338.7771360286793</v>
       </c>
       <c r="D28" s="40">
         <f>'cash rocny'!D28</f>
         <v>3827.2256522605053</v>
       </c>
       <c r="E28" s="40">
         <f>'cash rocny'!E28</f>
         <v>6626.9667396932882</v>
       </c>
       <c r="F28" s="40">
         <f>'cash rocny'!F28</f>
         <v>6722.299674699595</v>
       </c>
       <c r="G28" s="40">
         <f>'cash rocny'!G28</f>
@@ -10857,327 +11186,337 @@
       </c>
       <c r="Q28" s="40">
         <f>'cash rocny'!Q28</f>
         <v>1825</v>
       </c>
       <c r="R28" s="40">
         <f>'cash rocny'!R28</f>
         <v>6746</v>
       </c>
       <c r="S28" s="40">
         <f>'cash rocny'!S28</f>
         <v>16360</v>
       </c>
       <c r="T28" s="40">
         <f>'cash rocny'!T28</f>
         <v>14645</v>
       </c>
       <c r="U28" s="40">
         <f>'cash rocny'!U28</f>
         <v>17460</v>
       </c>
       <c r="V28" s="40">
         <f>'cash rocny'!V28</f>
         <v>19357.13</v>
       </c>
-      <c r="W28" s="42">
+      <c r="W28" s="13">
         <f>'cash rocny'!W28</f>
         <v>15461.21</v>
       </c>
-      <c r="X28" s="42">
+      <c r="X28" s="13">
         <v>16874.246749999998</v>
       </c>
-      <c r="Y28" s="42">
+      <c r="Y28" s="13">
         <v>15561</v>
       </c>
-      <c r="Z28" s="42">
+      <c r="Z28" s="13">
         <v>12983</v>
       </c>
-      <c r="AA28" s="42">
+      <c r="AA28" s="13">
         <v>9503</v>
       </c>
-      <c r="AB28" s="42">
+      <c r="AB28" s="13">
         <v>12586</v>
       </c>
-      <c r="AC28" s="42">
+      <c r="AC28" s="13">
         <v>11803</v>
       </c>
-      <c r="AD28" s="42">
+      <c r="AD28" s="13">
         <v>4155</v>
       </c>
-      <c r="AE28" s="42">
+      <c r="AE28" s="13">
         <v>10994.712289999999</v>
       </c>
-    </row>
-    <row r="29" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF28" s="40">
+        <v>14714.352779999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="B29" s="20">
+      <c r="B29" s="21">
         <f>'cash rocny'!B29</f>
         <v>216.75629024762662</v>
       </c>
-      <c r="C29" s="20">
+      <c r="C29" s="21">
         <f>'cash rocny'!C29</f>
         <v>3020.6466175396663</v>
       </c>
-      <c r="D29" s="20">
+      <c r="D29" s="21">
         <f>'cash rocny'!D29</f>
         <v>5842.12972183496</v>
       </c>
-      <c r="E29" s="20">
+      <c r="E29" s="21">
         <f>'cash rocny'!E29</f>
         <v>3286.1979685321649</v>
       </c>
-      <c r="F29" s="20">
+      <c r="F29" s="21">
         <f>'cash rocny'!F29</f>
         <v>3087.0344552877909</v>
       </c>
-      <c r="G29" s="20">
+      <c r="G29" s="21">
         <f>'cash rocny'!G29</f>
         <v>4149.2398592577838</v>
       </c>
-      <c r="H29" s="20">
+      <c r="H29" s="21">
         <f>'cash rocny'!H29</f>
         <v>3784.106751643099</v>
       </c>
-      <c r="I29" s="20">
+      <c r="I29" s="21">
         <f>'cash rocny'!I29</f>
         <v>7070.3047201752634</v>
       </c>
-      <c r="J29" s="20">
+      <c r="J29" s="21">
         <f>'cash rocny'!J29</f>
         <v>7999.7344486490074</v>
       </c>
-      <c r="K29" s="20">
+      <c r="K29" s="21">
         <f>'cash rocny'!K29</f>
         <v>9227.9094469893116</v>
       </c>
-      <c r="L29" s="20">
+      <c r="L29" s="21">
         <f>'cash rocny'!L29</f>
         <v>16739.693288189603</v>
       </c>
-      <c r="M29" s="20">
+      <c r="M29" s="21">
         <f>'cash rocny'!M29</f>
         <v>10943.337980481974</v>
       </c>
-      <c r="N29" s="20">
+      <c r="N29" s="21">
         <f>'cash rocny'!N29</f>
         <v>4789.4509725818225</v>
       </c>
-      <c r="O29" s="20">
+      <c r="O29" s="21">
         <f>'cash rocny'!O29</f>
         <v>4156.2450043152085</v>
       </c>
-      <c r="P29" s="20">
+      <c r="P29" s="21">
         <f>'cash rocny'!P29</f>
         <v>3336.9670000000001</v>
       </c>
-      <c r="Q29" s="20">
+      <c r="Q29" s="21">
         <f>'cash rocny'!Q29</f>
         <v>3166.2750000000001</v>
       </c>
-      <c r="R29" s="20">
+      <c r="R29" s="21">
         <f>'cash rocny'!R29</f>
         <v>3772.3426099999997</v>
       </c>
-      <c r="S29" s="20">
+      <c r="S29" s="21">
         <f>'cash rocny'!S29</f>
         <v>2008.7300299999999</v>
       </c>
-      <c r="T29" s="20">
+      <c r="T29" s="21">
         <f>'cash rocny'!T29</f>
         <v>1409</v>
       </c>
-      <c r="U29" s="20">
+      <c r="U29" s="21">
         <f>'cash rocny'!U29</f>
         <v>1149</v>
       </c>
-      <c r="V29" s="20">
+      <c r="V29" s="21">
         <f>'cash rocny'!V29</f>
         <v>1230.8905600000001</v>
       </c>
-      <c r="W29" s="42">
+      <c r="W29" s="13">
         <f>'cash rocny'!W29</f>
         <v>1339.61331</v>
       </c>
-      <c r="X29" s="42">
+      <c r="X29" s="13">
         <v>1165.3832500000001</v>
       </c>
-      <c r="Y29" s="42">
+      <c r="Y29" s="13">
         <v>1053.9662699999999</v>
       </c>
-      <c r="Z29" s="42">
+      <c r="Z29" s="13">
         <v>745.96496000000002</v>
       </c>
-      <c r="AA29" s="42">
+      <c r="AA29" s="13">
         <v>658.61721999999986</v>
       </c>
-      <c r="AB29" s="42">
+      <c r="AB29" s="13">
         <v>631.38958999999988</v>
       </c>
-      <c r="AC29" s="42">
+      <c r="AC29" s="13">
         <v>708.73671999999999</v>
       </c>
-      <c r="AD29" s="42">
+      <c r="AD29" s="13">
         <v>727.24014000000011</v>
       </c>
-      <c r="AE29" s="42">
+      <c r="AE29" s="13">
         <v>334.33415000000014</v>
       </c>
-    </row>
-    <row r="30" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF29" s="21">
+        <v>352.62122000000005</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="B30" s="20">
+      <c r="B30" s="21">
         <f>'cash rocny'!B30</f>
         <v>0</v>
       </c>
-      <c r="C30" s="20">
+      <c r="C30" s="21">
         <f>'cash rocny'!C30</f>
         <v>0</v>
       </c>
-      <c r="D30" s="20">
+      <c r="D30" s="21">
         <f>'cash rocny'!D30</f>
         <v>1276.6049259775609</v>
       </c>
-      <c r="E30" s="20">
+      <c r="E30" s="21">
         <f>'cash rocny'!E30</f>
         <v>2887.8709420434175</v>
       </c>
-      <c r="F30" s="20">
+      <c r="F30" s="21">
         <f>'cash rocny'!F30</f>
         <v>4282.0155347540322</v>
       </c>
-      <c r="G30" s="20">
+      <c r="G30" s="21">
         <f>'cash rocny'!G30</f>
         <v>2921.06486091748</v>
       </c>
-      <c r="H30" s="20">
+      <c r="H30" s="21">
         <f>'cash rocny'!H30</f>
         <v>3584.943238398725</v>
       </c>
-      <c r="I30" s="20">
+      <c r="I30" s="21">
         <f>'cash rocny'!I30</f>
         <v>2589.1256721768568</v>
       </c>
-      <c r="J30" s="20">
+      <c r="J30" s="21">
         <f>'cash rocny'!J30</f>
         <v>1858.8594569474872</v>
       </c>
-      <c r="K30" s="20" t="str">
+      <c r="K30" s="21" t="str">
         <f>'cash rocny'!K30</f>
         <v>-</v>
       </c>
-      <c r="L30" s="20" t="str">
+      <c r="L30" s="21" t="str">
         <f>'cash rocny'!L30</f>
         <v>-</v>
       </c>
-      <c r="M30" s="20" t="str">
+      <c r="M30" s="21" t="str">
         <f>'cash rocny'!M30</f>
         <v>-</v>
       </c>
-      <c r="N30" s="20" t="str">
+      <c r="N30" s="21" t="str">
         <f>'cash rocny'!N30</f>
         <v>-</v>
       </c>
-      <c r="O30" s="20" t="str">
+      <c r="O30" s="21" t="str">
         <f>'cash rocny'!O30</f>
         <v>-</v>
       </c>
-      <c r="P30" s="20" t="str">
+      <c r="P30" s="21" t="str">
         <f>'cash rocny'!P30</f>
         <v>-</v>
       </c>
-      <c r="Q30" s="33" t="str">
+      <c r="Q30" s="34" t="str">
         <f>'cash rocny'!Q30</f>
         <v>-</v>
       </c>
-      <c r="R30" s="33" t="str">
+      <c r="R30" s="34" t="str">
         <f>'cash rocny'!R30</f>
         <v>-</v>
       </c>
-      <c r="S30" s="33" t="str">
+      <c r="S30" s="34" t="str">
         <f>'cash rocny'!S30</f>
         <v>-</v>
       </c>
-      <c r="T30" s="33" t="str">
+      <c r="T30" s="34" t="str">
         <f>'cash rocny'!T30</f>
         <v>-</v>
       </c>
-      <c r="U30" s="33" t="str">
+      <c r="U30" s="34" t="str">
         <f>'cash rocny'!U30</f>
         <v>-</v>
       </c>
       <c r="V30" s="62" t="str">
         <f>'cash rocny'!V30</f>
         <v>-</v>
       </c>
       <c r="W30" s="62" t="str">
         <f>'cash rocny'!W30</f>
         <v>-</v>
       </c>
       <c r="X30" s="62" t="str">
         <f>'cash rocny'!X30</f>
         <v>-</v>
       </c>
       <c r="Y30" s="62" t="str">
         <f>'cash rocny'!Y30</f>
         <v>-</v>
       </c>
       <c r="Z30" s="62" t="str">
         <f>'cash rocny'!Z30</f>
         <v>-</v>
       </c>
       <c r="AA30" s="62" t="str">
         <f>'cash rocny'!AA30</f>
         <v>-</v>
       </c>
       <c r="AB30" s="62" t="str">
         <f>'cash rocny'!AB30</f>
         <v>-</v>
       </c>
       <c r="AC30" s="62" t="str">
         <f>'cash rocny'!AC30</f>
         <v>-</v>
       </c>
       <c r="AD30" s="62" t="str">
         <f>'cash rocny'!AD30</f>
         <v>-</v>
       </c>
       <c r="AE30" s="62" t="str">
         <f>'cash rocny'!AE30</f>
         <v>-</v>
       </c>
-    </row>
-    <row r="31" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF30" s="62" t="str">
+        <f>'cash rocny'!AF30</f>
+        <v>-</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="41">
-        <f t="shared" ref="B31:AE31" si="8">SUM(B28:B30)</f>
+        <f t="shared" ref="B31:AF31" si="8">SUM(B28:B30)</f>
         <v>216.75629024762662</v>
       </c>
       <c r="C31" s="41">
         <f t="shared" si="8"/>
         <v>6359.423753568346</v>
       </c>
       <c r="D31" s="41">
         <f t="shared" si="8"/>
         <v>10945.960300073026</v>
       </c>
       <c r="E31" s="41">
         <f t="shared" si="8"/>
         <v>12801.03565026887</v>
       </c>
       <c r="F31" s="41">
         <f t="shared" si="8"/>
         <v>14091.349664741418</v>
       </c>
       <c r="G31" s="41">
         <f t="shared" si="8"/>
         <v>13368.153754232224</v>
       </c>
       <c r="H31" s="41">
         <f t="shared" si="8"/>
         <v>11707.46199296289</v>
@@ -11252,98 +11591,103 @@
       </c>
       <c r="Z31" s="41">
         <f t="shared" si="8"/>
         <v>13728.964959999999</v>
       </c>
       <c r="AA31" s="41">
         <f t="shared" si="8"/>
         <v>10161.61722</v>
       </c>
       <c r="AB31" s="41">
         <f t="shared" si="8"/>
         <v>13217.389590000001</v>
       </c>
       <c r="AC31" s="41">
         <f t="shared" si="8"/>
         <v>12511.736720000001</v>
       </c>
       <c r="AD31" s="41">
         <f t="shared" si="8"/>
         <v>4882.2401399999999</v>
       </c>
       <c r="AE31" s="41">
         <f t="shared" si="8"/>
         <v>11329.04644</v>
       </c>
-    </row>
-    <row r="32" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF31" s="41">
+        <f t="shared" si="8"/>
+        <v>15066.974</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="Q32" s="38"/>
       <c r="S32" s="39"/>
       <c r="T32" s="39"/>
       <c r="U32" s="39" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="33" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="M33" s="38"/>
-      <c r="AC33" s="36"/>
-[...3 lines deleted...]
-    <row r="34" spans="1:31" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="AC33" s="42"/>
+      <c r="AD33" s="42"/>
+      <c r="AE33" s="42"/>
+      <c r="AF33" s="42"/>
+    </row>
+    <row r="34" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="63" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="71"/>
       <c r="C34" s="71"/>
       <c r="D34" s="71"/>
       <c r="E34" s="72"/>
       <c r="F34" s="72"/>
       <c r="G34" s="72"/>
       <c r="H34" s="72"/>
       <c r="I34" s="72"/>
       <c r="J34" s="72"/>
       <c r="K34" s="72"/>
       <c r="L34" s="72"/>
       <c r="M34" s="73"/>
       <c r="N34" s="73"/>
       <c r="O34" s="73"/>
       <c r="P34" s="73"/>
       <c r="Q34" s="73"/>
       <c r="R34" s="73"/>
       <c r="S34" s="73"/>
       <c r="T34" s="73"/>
       <c r="U34" s="73"/>
       <c r="V34" s="73"/>
       <c r="W34" s="73"/>
       <c r="X34" s="73"/>
       <c r="Y34" s="73"/>
       <c r="Z34" s="73"/>
       <c r="AA34" s="73"/>
       <c r="AB34" s="73"/>
     </row>
-    <row r="35" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="68"/>
       <c r="B35" s="68"/>
       <c r="C35" s="68"/>
       <c r="D35" s="68"/>
       <c r="E35" s="69">
         <v>1998</v>
       </c>
       <c r="F35" s="69">
         <v>1999</v>
       </c>
       <c r="G35" s="69">
         <v>2000</v>
       </c>
       <c r="H35" s="69">
         <v>2001</v>
       </c>
       <c r="I35" s="69">
         <v>2002</v>
       </c>
       <c r="J35" s="69">
         <v>2003</v>
       </c>
       <c r="K35" s="69">
         <v>2004</v>
       </c>
@@ -11385,744 +11729,772 @@
       </c>
       <c r="X35" s="9">
         <v>2017</v>
       </c>
       <c r="Y35" s="9">
         <v>2018</v>
       </c>
       <c r="Z35" s="9">
         <v>2019</v>
       </c>
       <c r="AA35" s="9">
         <v>2020</v>
       </c>
       <c r="AB35" s="9">
         <v>2021</v>
       </c>
       <c r="AC35" s="9">
         <v>2022</v>
       </c>
       <c r="AD35" s="9">
         <v>2023</v>
       </c>
       <c r="AE35" s="9">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="16" t="s">
+      <c r="AF35" s="9">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B36" s="16"/>
-[...10 lines deleted...]
-        <f t="shared" ref="L36:AE36" si="9">SUM(L37:L39)</f>
+      <c r="B36" s="18"/>
+      <c r="C36" s="18"/>
+      <c r="D36" s="18"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="13"/>
+      <c r="G36" s="13"/>
+      <c r="H36" s="13"/>
+      <c r="I36" s="13"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="13"/>
+      <c r="L36" s="21">
+        <f t="shared" ref="L36:AF36" si="9">SUM(L37:L39)</f>
         <v>330640.75813616137</v>
       </c>
-      <c r="M36" s="20">
+      <c r="M36" s="21">
         <f t="shared" si="9"/>
         <v>600422.07703246374</v>
       </c>
-      <c r="N36" s="20">
+      <c r="N36" s="21">
         <f t="shared" si="9"/>
         <v>704945.16364601988</v>
       </c>
-      <c r="O36" s="20">
+      <c r="O36" s="21">
         <f t="shared" si="9"/>
         <v>754979.47981105524</v>
       </c>
-      <c r="P36" s="20">
+      <c r="P36" s="21">
         <f t="shared" si="9"/>
         <v>693139</v>
       </c>
-      <c r="Q36" s="20">
+      <c r="Q36" s="21">
         <f t="shared" si="9"/>
         <v>722048.00000000012</v>
       </c>
-      <c r="R36" s="20">
+      <c r="R36" s="21">
         <f t="shared" si="9"/>
         <v>758427.99999999988</v>
       </c>
-      <c r="S36" s="20">
+      <c r="S36" s="21">
         <f t="shared" si="9"/>
         <v>646607</v>
       </c>
-      <c r="T36" s="20">
+      <c r="T36" s="21">
         <f t="shared" si="9"/>
         <v>385975</v>
       </c>
-      <c r="U36" s="20">
+      <c r="U36" s="21">
         <f t="shared" si="9"/>
         <v>406636</v>
       </c>
-      <c r="V36" s="20">
+      <c r="V36" s="21">
         <f t="shared" si="9"/>
         <v>413520.44321773457</v>
       </c>
-      <c r="W36" s="20">
+      <c r="W36" s="21">
         <f t="shared" si="9"/>
         <v>435329.10295341926</v>
       </c>
-      <c r="X36" s="20">
+      <c r="X36" s="21">
         <f t="shared" si="9"/>
         <v>504292.33640040108</v>
       </c>
-      <c r="Y36" s="20">
+      <c r="Y36" s="21">
         <f t="shared" si="9"/>
         <v>601596.45083540399</v>
       </c>
-      <c r="Z36" s="20">
+      <c r="Z36" s="21">
         <f t="shared" si="9"/>
         <v>714172</v>
       </c>
-      <c r="AA36" s="20">
+      <c r="AA36" s="21">
         <f t="shared" si="9"/>
         <v>712733</v>
       </c>
-      <c r="AB36" s="20">
+      <c r="AB36" s="21">
         <f t="shared" si="9"/>
         <v>939483</v>
       </c>
-      <c r="AC36" s="20">
+      <c r="AC36" s="21">
         <f t="shared" si="9"/>
         <v>1095892.9692057143</v>
       </c>
-      <c r="AD36" s="20">
+      <c r="AD36" s="21">
         <f t="shared" si="9"/>
         <v>1201647.102872381</v>
       </c>
-      <c r="AE36" s="20">
+      <c r="AE36" s="21">
         <f t="shared" si="9"/>
         <v>990006.4936823009</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="17" t="s">
+      <c r="AF36" s="21">
+        <f t="shared" si="9"/>
+        <v>1062558.059460802</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B37" s="17"/>
-[...9 lines deleted...]
-      <c r="L37" s="20">
+      <c r="B37" s="19"/>
+      <c r="C37" s="19"/>
+      <c r="D37" s="19"/>
+      <c r="E37" s="13"/>
+      <c r="F37" s="13"/>
+      <c r="G37" s="13"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="13"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="21">
         <v>312849.3087734846</v>
       </c>
-      <c r="M37" s="20">
+      <c r="M37" s="21">
         <v>565775.10303923523</v>
       </c>
-      <c r="N37" s="20">
+      <c r="N37" s="21">
         <v>660069.59335632366</v>
       </c>
-      <c r="O37" s="20">
+      <c r="O37" s="21">
         <v>708018.29810153053</v>
       </c>
-      <c r="P37" s="20">
+      <c r="P37" s="21">
         <v>647452.88898513257</v>
       </c>
       <c r="Q37" s="74">
         <v>670410.86859786941</v>
       </c>
-      <c r="R37" s="18">
+      <c r="R37" s="17">
         <v>711304.92485116876</v>
       </c>
-      <c r="S37" s="18">
+      <c r="S37" s="17">
         <v>606068</v>
       </c>
-      <c r="T37" s="18">
+      <c r="T37" s="17">
         <v>362202</v>
       </c>
-      <c r="U37" s="18">
+      <c r="U37" s="17">
         <v>383299</v>
       </c>
-      <c r="V37" s="18">
+      <c r="V37" s="17">
         <v>390742.10244646244</v>
       </c>
-      <c r="W37" s="18">
+      <c r="W37" s="17">
         <v>412030.67977198464</v>
       </c>
-      <c r="X37" s="18">
+      <c r="X37" s="17">
         <v>479198.33640040108</v>
       </c>
-      <c r="Y37" s="18">
+      <c r="Y37" s="17">
         <v>573546.84644472005</v>
       </c>
-      <c r="Z37" s="18">
+      <c r="Z37" s="17">
         <v>682568</v>
       </c>
-      <c r="AA37" s="18">
+      <c r="AA37" s="17">
         <v>681829</v>
       </c>
-      <c r="AB37" s="18">
+      <c r="AB37" s="17">
         <v>896277</v>
       </c>
-      <c r="AC37" s="18">
+      <c r="AC37" s="17">
         <v>1044385.8153488621</v>
       </c>
-      <c r="AD37" s="18">
+      <c r="AD37" s="17">
         <v>1148912.5749565838</v>
       </c>
-      <c r="AE37" s="18">
+      <c r="AE37" s="17">
         <v>944213.98554743</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="17" t="s">
+      <c r="AF37" s="17">
+        <v>1012047.4236669572</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="19" t="s">
         <v>7</v>
       </c>
-      <c r="B38" s="17"/>
-[...2 lines deleted...]
-      <c r="L38" s="20">
+      <c r="B38" s="19"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="19"/>
+      <c r="L38" s="21">
         <v>16052.618227112791</v>
       </c>
-      <c r="M38" s="20">
+      <c r="M38" s="21">
         <v>31058.068187943965</v>
       </c>
-      <c r="N38" s="20">
+      <c r="N38" s="21">
         <v>40895.958905410072</v>
       </c>
-      <c r="O38" s="20">
+      <c r="O38" s="21">
         <v>43550.800974612393</v>
       </c>
-      <c r="P38" s="20">
+      <c r="P38" s="21">
         <v>42943.616854051586</v>
       </c>
       <c r="Q38" s="74">
         <v>48943.042424332874</v>
       </c>
-      <c r="R38" s="18">
+      <c r="R38" s="17">
         <v>44830.324005250528</v>
       </c>
-      <c r="S38" s="18">
+      <c r="S38" s="17">
         <v>38616</v>
       </c>
-      <c r="T38" s="18">
+      <c r="T38" s="17">
         <v>22753</v>
       </c>
-      <c r="U38" s="18">
+      <c r="U38" s="17">
         <v>22547</v>
       </c>
-      <c r="V38" s="18">
+      <c r="V38" s="17">
         <v>22208.918295515803</v>
       </c>
-      <c r="W38" s="18">
+      <c r="W38" s="17">
         <v>22771.373107020463</v>
       </c>
-      <c r="X38" s="18">
+      <c r="X38" s="17">
         <v>24540</v>
       </c>
-      <c r="Y38" s="18">
+      <c r="Y38" s="17">
         <v>27381.27728433413</v>
       </c>
-      <c r="Z38" s="18">
+      <c r="Z38" s="17">
         <v>30820</v>
       </c>
-      <c r="AA38" s="18">
+      <c r="AA38" s="17">
         <v>30046</v>
       </c>
-      <c r="AB38" s="18">
+      <c r="AB38" s="17">
         <v>40731</v>
       </c>
-      <c r="AC38" s="18">
+      <c r="AC38" s="17">
         <v>48785.153856852136</v>
       </c>
-      <c r="AD38" s="18">
+      <c r="AD38" s="17">
         <v>50700.527915797269</v>
       </c>
-      <c r="AE38" s="18">
+      <c r="AE38" s="17">
         <v>44354.999324417629</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="17" t="s">
+      <c r="AF38" s="17">
+        <v>49099.176934826231</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B39" s="17"/>
-[...1 lines deleted...]
-      <c r="D39" s="17"/>
+      <c r="B39" s="19"/>
+      <c r="C39" s="19"/>
+      <c r="D39" s="19"/>
       <c r="E39" s="44"/>
       <c r="F39" s="44"/>
       <c r="G39" s="44"/>
       <c r="H39" s="44"/>
       <c r="I39" s="44"/>
       <c r="J39" s="44"/>
       <c r="K39" s="44"/>
-      <c r="L39" s="20">
+      <c r="L39" s="21">
         <v>1738.8311355639646</v>
       </c>
-      <c r="M39" s="20">
+      <c r="M39" s="21">
         <v>3588.9058052844716</v>
       </c>
-      <c r="N39" s="20">
+      <c r="N39" s="21">
         <v>3979.6113842861801</v>
       </c>
-      <c r="O39" s="20">
+      <c r="O39" s="21">
         <v>3410.3807349123572</v>
       </c>
-      <c r="P39" s="20">
+      <c r="P39" s="21">
         <v>2742.4941608158756</v>
       </c>
       <c r="Q39" s="74">
         <v>2694.088977797825</v>
       </c>
-      <c r="R39" s="18">
+      <c r="R39" s="17">
         <v>2292.7511435807</v>
       </c>
-      <c r="S39" s="18">
+      <c r="S39" s="17">
         <v>1923</v>
       </c>
-      <c r="T39" s="18">
+      <c r="T39" s="17">
         <v>1020</v>
       </c>
-      <c r="U39" s="18">
+      <c r="U39" s="17">
         <v>790</v>
       </c>
-      <c r="V39" s="18">
+      <c r="V39" s="17">
         <v>569.42247575631666</v>
       </c>
-      <c r="W39" s="18">
+      <c r="W39" s="17">
         <v>527.05007441416478</v>
       </c>
-      <c r="X39" s="18">
+      <c r="X39" s="17">
         <v>554</v>
       </c>
-      <c r="Y39" s="18">
+      <c r="Y39" s="17">
         <v>668.32710634971465</v>
       </c>
-      <c r="Z39" s="18">
+      <c r="Z39" s="17">
         <v>784</v>
       </c>
-      <c r="AA39" s="18">
+      <c r="AA39" s="17">
         <v>858</v>
       </c>
-      <c r="AB39" s="18">
+      <c r="AB39" s="17">
         <v>2475</v>
       </c>
-      <c r="AC39" s="18">
+      <c r="AC39" s="17">
         <v>2722</v>
       </c>
-      <c r="AD39" s="18">
+      <c r="AD39" s="17">
         <v>2034</v>
       </c>
-      <c r="AE39" s="18">
+      <c r="AE39" s="17">
         <v>1437.508810453246</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="16" t="s">
+      <c r="AF39" s="17">
+        <v>1411.458859018614</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B40" s="16"/>
-[...1 lines deleted...]
-      <c r="D40" s="16"/>
+      <c r="B40" s="18"/>
+      <c r="C40" s="18"/>
+      <c r="D40" s="18"/>
       <c r="E40" s="44"/>
       <c r="F40" s="44"/>
       <c r="G40" s="44"/>
       <c r="H40" s="44"/>
       <c r="I40" s="44"/>
       <c r="J40" s="44"/>
       <c r="K40" s="44"/>
-      <c r="L40" s="20">
+      <c r="L40" s="21">
         <f>'cash rocny'!L40</f>
         <v>24160.808524862245</v>
       </c>
-      <c r="M40" s="20">
+      <c r="M40" s="21">
         <f>'cash rocny'!M40</f>
         <v>42042.089889132309</v>
       </c>
-      <c r="N40" s="20">
+      <c r="N40" s="21">
         <f>'cash rocny'!N40</f>
         <v>53355.772422492191</v>
       </c>
-      <c r="O40" s="20">
+      <c r="O40" s="21">
         <f>'cash rocny'!O40</f>
         <v>59346.843258315086</v>
       </c>
-      <c r="P40" s="20">
+      <c r="P40" s="21">
         <f>'cash rocny'!P40</f>
         <v>64062</v>
       </c>
-      <c r="Q40" s="20">
+      <c r="Q40" s="21">
         <f>'cash rocny'!Q40</f>
         <v>54123</v>
       </c>
-      <c r="R40" s="20">
+      <c r="R40" s="21">
         <f>'cash rocny'!R40</f>
         <v>56514</v>
       </c>
-      <c r="S40" s="20">
+      <c r="S40" s="21">
         <f>'cash rocny'!S40</f>
         <v>48789</v>
       </c>
-      <c r="T40" s="20">
+      <c r="T40" s="21">
         <f>'cash rocny'!T40</f>
         <v>25574</v>
       </c>
-      <c r="U40" s="20">
+      <c r="U40" s="21">
         <f>'cash rocny'!U40</f>
         <v>24376</v>
       </c>
-      <c r="V40" s="20">
+      <c r="V40" s="21">
         <f>'cash rocny'!V40</f>
         <v>21467</v>
       </c>
-      <c r="W40" s="20">
+      <c r="W40" s="21">
         <f>'cash rocny'!W40</f>
         <v>19342</v>
       </c>
-      <c r="X40" s="20">
+      <c r="X40" s="21">
         <v>19695</v>
       </c>
-      <c r="Y40" s="20">
+      <c r="Y40" s="21">
         <v>21035</v>
       </c>
-      <c r="Z40" s="20">
+      <c r="Z40" s="21">
         <v>26965</v>
       </c>
-      <c r="AA40" s="20">
+      <c r="AA40" s="21">
         <v>33287</v>
       </c>
-      <c r="AB40" s="20">
+      <c r="AB40" s="21">
         <f>'cash rocny'!AB40</f>
         <v>39700</v>
       </c>
-      <c r="AC40" s="20">
+      <c r="AC40" s="21">
         <f>'cash rocny'!AC40</f>
         <v>47604</v>
       </c>
-      <c r="AD40" s="20">
+      <c r="AD40" s="21">
         <f>'cash rocny'!AD40</f>
         <v>55435</v>
       </c>
-      <c r="AE40" s="20">
+      <c r="AE40" s="21">
         <v>48385</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="16" t="s">
+      <c r="AF40" s="21">
+        <v>50772</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="B41" s="16"/>
-[...2 lines deleted...]
-      <c r="L41" s="20">
+      <c r="B41" s="18"/>
+      <c r="C41" s="18"/>
+      <c r="D41" s="18"/>
+      <c r="L41" s="21">
         <f>'cash rocny'!L41</f>
         <v>0</v>
       </c>
-      <c r="M41" s="20">
+      <c r="M41" s="21">
         <f>'cash rocny'!M41</f>
         <v>676.9899754365</v>
       </c>
-      <c r="N41" s="20">
+      <c r="N41" s="21">
         <f>'cash rocny'!N41</f>
         <v>2323.3419637522402</v>
       </c>
-      <c r="O41" s="20">
+      <c r="O41" s="21">
         <f>'cash rocny'!O41</f>
         <v>629.22392617672438</v>
       </c>
-      <c r="P41" s="20">
+      <c r="P41" s="21">
         <f>'cash rocny'!P41</f>
         <v>276</v>
       </c>
-      <c r="Q41" s="20">
+      <c r="Q41" s="21">
         <f>'cash rocny'!Q41</f>
         <v>227</v>
       </c>
-      <c r="R41" s="20">
+      <c r="R41" s="21">
         <f>'cash rocny'!R41</f>
         <v>275</v>
       </c>
-      <c r="S41" s="20">
+      <c r="S41" s="21">
         <f>'cash rocny'!S41</f>
         <v>276</v>
       </c>
-      <c r="T41" s="20">
+      <c r="T41" s="21">
         <f>'cash rocny'!T41</f>
         <v>150</v>
       </c>
-      <c r="U41" s="20">
+      <c r="U41" s="21">
         <f>'cash rocny'!U41</f>
         <v>167</v>
       </c>
-      <c r="V41" s="20">
+      <c r="V41" s="21">
         <f>'cash rocny'!V41</f>
         <v>183</v>
       </c>
-      <c r="W41" s="20">
+      <c r="W41" s="21">
         <f>'cash rocny'!W41</f>
         <v>190</v>
       </c>
-      <c r="X41" s="20">
+      <c r="X41" s="21">
         <v>225</v>
       </c>
-      <c r="Y41" s="20">
+      <c r="Y41" s="21">
         <v>279</v>
       </c>
-      <c r="Z41" s="20">
+      <c r="Z41" s="21">
         <v>348</v>
       </c>
-      <c r="AA41" s="20">
+      <c r="AA41" s="21">
         <v>415</v>
       </c>
-      <c r="AB41" s="20">
+      <c r="AB41" s="21">
         <f>'cash rocny'!AB41</f>
         <v>435</v>
       </c>
-      <c r="AC41" s="20">
+      <c r="AC41" s="21">
         <f>'cash rocny'!AC41</f>
         <v>591</v>
       </c>
-      <c r="AD41" s="20">
+      <c r="AD41" s="21">
         <f>'cash rocny'!AD41</f>
         <v>758</v>
       </c>
-      <c r="AE41" s="20">
+      <c r="AE41" s="21">
         <v>662</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="16" t="s">
+      <c r="AF41" s="21">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="B42" s="16"/>
-[...2 lines deleted...]
-      <c r="L42" s="20">
+      <c r="B42" s="18"/>
+      <c r="C42" s="18"/>
+      <c r="D42" s="18"/>
+      <c r="L42" s="21">
         <f>'cash rocny'!L42</f>
         <v>19157.538338976297</v>
       </c>
-      <c r="M42" s="20">
+      <c r="M42" s="21">
         <f>'cash rocny'!M42</f>
         <v>21778.098652326891</v>
       </c>
-      <c r="N42" s="20">
+      <c r="N42" s="21">
         <f>'cash rocny'!N42</f>
         <v>28508.132510124142</v>
       </c>
-      <c r="O42" s="20">
+      <c r="O42" s="21">
         <f>'cash rocny'!O42</f>
         <v>28266.791051151828</v>
       </c>
-      <c r="P42" s="20">
+      <c r="P42" s="21">
         <f>'cash rocny'!P42</f>
         <v>37081</v>
       </c>
-      <c r="Q42" s="20">
+      <c r="Q42" s="21">
         <f>'cash rocny'!Q42</f>
         <v>35476</v>
       </c>
-      <c r="R42" s="20">
+      <c r="R42" s="21">
         <f>'cash rocny'!R42</f>
         <v>30674</v>
       </c>
-      <c r="S42" s="20">
+      <c r="S42" s="21">
         <f>'cash rocny'!S42</f>
         <v>26803</v>
       </c>
-      <c r="T42" s="20">
+      <c r="T42" s="21">
         <f>'cash rocny'!T42</f>
         <v>11436</v>
       </c>
-      <c r="U42" s="20">
+      <c r="U42" s="21">
         <f>'cash rocny'!U42</f>
         <v>10106</v>
       </c>
-      <c r="V42" s="20">
+      <c r="V42" s="21">
         <f>'cash rocny'!V42</f>
         <v>9037</v>
       </c>
-      <c r="W42" s="20">
+      <c r="W42" s="21">
         <f>'cash rocny'!W42</f>
         <v>10173</v>
       </c>
-      <c r="X42" s="20">
+      <c r="X42" s="21">
         <v>10740</v>
       </c>
-      <c r="Y42" s="20">
+      <c r="Y42" s="21">
         <v>13530</v>
       </c>
-      <c r="Z42" s="20">
+      <c r="Z42" s="21">
         <v>17707</v>
       </c>
-      <c r="AA42" s="20">
+      <c r="AA42" s="21">
         <v>21256</v>
       </c>
-      <c r="AB42" s="20">
+      <c r="AB42" s="21">
         <f>'cash rocny'!AB42</f>
         <v>20387</v>
       </c>
-      <c r="AC42" s="20">
+      <c r="AC42" s="21">
         <f>'cash rocny'!AC42</f>
         <v>30079</v>
       </c>
-      <c r="AD42" s="20">
+      <c r="AD42" s="21">
         <f>'cash rocny'!AD42</f>
         <v>29996</v>
       </c>
-      <c r="AE42" s="20">
+      <c r="AE42" s="21">
         <v>33936</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="16" t="s">
+      <c r="AF42" s="21">
+        <v>33377</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="B43" s="16"/>
-[...2 lines deleted...]
-      <c r="L43" s="20">
+      <c r="B43" s="18"/>
+      <c r="C43" s="18"/>
+      <c r="D43" s="18"/>
+      <c r="L43" s="21">
         <f>'cash rocny'!L43</f>
         <v>0</v>
       </c>
-      <c r="M43" s="20">
+      <c r="M43" s="21">
         <f>'cash rocny'!M43</f>
         <v>151.82898492996082</v>
       </c>
-      <c r="N43" s="20">
+      <c r="N43" s="21">
         <f>'cash rocny'!N43</f>
         <v>0</v>
       </c>
-      <c r="O43" s="20">
+      <c r="O43" s="21">
         <f>'cash rocny'!O43</f>
         <v>261.36891721436626</v>
       </c>
-      <c r="P43" s="20">
+      <c r="P43" s="21">
         <f>'cash rocny'!P43</f>
         <v>318</v>
       </c>
-      <c r="Q43" s="20">
+      <c r="Q43" s="21">
         <f>'cash rocny'!Q43</f>
         <v>149</v>
       </c>
-      <c r="R43" s="20">
+      <c r="R43" s="21">
         <f>'cash rocny'!R43</f>
         <v>45</v>
       </c>
-      <c r="S43" s="20">
+      <c r="S43" s="21">
         <f>'cash rocny'!S43</f>
         <v>52</v>
       </c>
-      <c r="T43" s="20">
+      <c r="T43" s="21">
         <f>'cash rocny'!T43</f>
         <v>61</v>
       </c>
-      <c r="U43" s="20">
+      <c r="U43" s="21">
         <f>'cash rocny'!U43</f>
         <v>53</v>
       </c>
-      <c r="V43" s="20">
+      <c r="V43" s="21">
         <f>'cash rocny'!V43</f>
         <v>16</v>
       </c>
-      <c r="W43" s="20">
+      <c r="W43" s="21">
         <f>'cash rocny'!W43</f>
         <v>11</v>
       </c>
-      <c r="X43" s="20">
+      <c r="X43" s="21">
         <v>4</v>
       </c>
-      <c r="Y43" s="20">
+      <c r="Y43" s="21">
         <v>-1</v>
       </c>
-      <c r="Z43" s="20">
+      <c r="Z43" s="21">
         <v>5</v>
       </c>
-      <c r="AA43" s="20">
-[...2 lines deleted...]
-      <c r="AB43" s="20">
+      <c r="AA43" s="21">
+        <v>0</v>
+      </c>
+      <c r="AB43" s="21">
         <f>'cash rocny'!AB43</f>
         <v>-1</v>
       </c>
-      <c r="AC43" s="20">
+      <c r="AC43" s="21">
         <f>'cash rocny'!AC43</f>
         <v>-1</v>
       </c>
-      <c r="AD43" s="20">
+      <c r="AD43" s="21">
         <f>'cash rocny'!AD43</f>
         <v>-3</v>
       </c>
-      <c r="AE43" s="20">
+      <c r="AE43" s="21">
         <v>-4</v>
       </c>
-    </row>
-    <row r="44" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF43" s="21">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="45">
         <f t="shared" ref="E44:L44" si="10">SUM(E36,E40:E43)</f>
         <v>0</v>
       </c>
       <c r="F44" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="G44" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="H44" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="I44" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J44" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K44" s="45">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L44" s="41">
         <f t="shared" si="10"/>
         <v>373959.10499999986</v>
       </c>
       <c r="M44" s="41">
-        <f t="shared" ref="M44:AE44" si="11">SUM(M36,M40:M42)</f>
+        <f t="shared" ref="M44:AF44" si="11">SUM(M36,M40:M42)</f>
         <v>664919.25554935937</v>
       </c>
       <c r="N44" s="41">
         <f t="shared" si="11"/>
         <v>789132.41054238845</v>
       </c>
       <c r="O44" s="41">
         <f t="shared" si="11"/>
         <v>843222.33804669883</v>
       </c>
       <c r="P44" s="41">
         <f t="shared" si="11"/>
         <v>794558</v>
       </c>
       <c r="Q44" s="41">
         <f t="shared" si="11"/>
         <v>811874.00000000012</v>
       </c>
       <c r="R44" s="41">
         <f t="shared" si="11"/>
         <v>845890.99999999988</v>
       </c>
       <c r="S44" s="41">
         <f t="shared" si="11"/>
         <v>722475</v>
@@ -12153,328 +12525,333 @@
       </c>
       <c r="Z44" s="41">
         <f t="shared" si="11"/>
         <v>759192</v>
       </c>
       <c r="AA44" s="41">
         <f t="shared" si="11"/>
         <v>767691</v>
       </c>
       <c r="AB44" s="41">
         <f t="shared" si="11"/>
         <v>1000005</v>
       </c>
       <c r="AC44" s="41">
         <f t="shared" si="11"/>
         <v>1174166.9692057143</v>
       </c>
       <c r="AD44" s="41">
         <f t="shared" si="11"/>
         <v>1287836.102872381</v>
       </c>
       <c r="AE44" s="41">
         <f t="shared" si="11"/>
         <v>1072989.4936823009</v>
       </c>
-    </row>
-    <row r="45" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AF44" s="41">
+        <f t="shared" si="11"/>
+        <v>1147398.059460802</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="46"/>
       <c r="B45" s="46"/>
       <c r="C45" s="46"/>
       <c r="D45" s="46"/>
       <c r="E45" s="44"/>
       <c r="F45" s="44"/>
       <c r="G45" s="44"/>
       <c r="H45" s="75"/>
       <c r="I45" s="75"/>
       <c r="J45" s="75"/>
       <c r="K45" s="75"/>
       <c r="L45" s="44"/>
       <c r="M45" s="44"/>
       <c r="Q45" s="38"/>
       <c r="S45" s="39"/>
       <c r="T45" s="39"/>
       <c r="Z45" s="39"/>
       <c r="AD45" s="39"/>
-      <c r="AE45" s="39" t="s">
+      <c r="AE45" s="39"/>
+      <c r="AF45" s="39" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="46" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="76"/>
       <c r="B46" s="48"/>
       <c r="C46" s="48"/>
       <c r="D46" s="48"/>
-      <c r="J46" s="42"/>
+      <c r="J46" s="13"/>
       <c r="K46" s="38"/>
       <c r="L46" s="38"/>
-      <c r="W46" s="42"/>
-[...9 lines deleted...]
-      <c r="G47" s="20"/>
+      <c r="W46" s="13"/>
+      <c r="X46" s="13"/>
+      <c r="Y46" s="13"/>
+    </row>
+    <row r="47" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="21"/>
+      <c r="C47" s="21"/>
+      <c r="D47" s="21"/>
+      <c r="E47" s="21"/>
+      <c r="F47" s="21"/>
+      <c r="G47" s="21"/>
       <c r="H47" s="77"/>
       <c r="I47" s="77"/>
       <c r="J47" s="77"/>
       <c r="K47" s="77"/>
-      <c r="L47" s="20"/>
-[...7 lines deleted...]
-    <row r="48" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="L47" s="21"/>
+      <c r="M47" s="21"/>
+      <c r="N47" s="21"/>
+      <c r="O47" s="21"/>
+      <c r="W47" s="13"/>
+      <c r="X47" s="13"/>
+      <c r="Y47" s="13"/>
+    </row>
+    <row r="48" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="49"/>
-      <c r="B48" s="20"/>
-[...4 lines deleted...]
-      <c r="G48" s="20"/>
+      <c r="B48" s="21"/>
+      <c r="C48" s="21"/>
+      <c r="D48" s="21"/>
+      <c r="E48" s="21"/>
+      <c r="F48" s="21"/>
+      <c r="G48" s="21"/>
       <c r="H48" s="77"/>
       <c r="I48" s="77"/>
       <c r="J48" s="77"/>
       <c r="K48" s="77"/>
-      <c r="L48" s="20"/>
-[...16 lines deleted...]
-      <c r="AE48" s="42"/>
+      <c r="L48" s="21"/>
+      <c r="M48" s="21"/>
+      <c r="N48" s="21"/>
+      <c r="O48" s="21"/>
+      <c r="P48" s="21"/>
+      <c r="Q48" s="21"/>
+      <c r="R48" s="21"/>
+      <c r="S48" s="21"/>
+      <c r="T48" s="21"/>
+      <c r="W48" s="13"/>
+      <c r="X48" s="13"/>
+      <c r="Y48" s="13"/>
+      <c r="Z48" s="13"/>
+      <c r="AA48" s="13"/>
+      <c r="AB48" s="13"/>
+      <c r="AC48" s="13"/>
+      <c r="AD48" s="13"/>
+      <c r="AE48" s="13"/>
     </row>
     <row r="49" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="49"/>
-      <c r="B49" s="20"/>
-[...26 lines deleted...]
-      <c r="AE49" s="42"/>
+      <c r="B49" s="21"/>
+      <c r="C49" s="21"/>
+      <c r="D49" s="21"/>
+      <c r="E49" s="21"/>
+      <c r="F49" s="21"/>
+      <c r="G49" s="21"/>
+      <c r="H49" s="21"/>
+      <c r="I49" s="21"/>
+      <c r="J49" s="21"/>
+      <c r="K49" s="21"/>
+      <c r="L49" s="21"/>
+      <c r="M49" s="21"/>
+      <c r="N49" s="21"/>
+      <c r="O49" s="21"/>
+      <c r="P49" s="21"/>
+      <c r="Q49" s="21"/>
+      <c r="R49" s="21"/>
+      <c r="S49" s="21"/>
+      <c r="T49" s="21"/>
+      <c r="W49" s="13"/>
+      <c r="X49" s="13"/>
+      <c r="Y49" s="13"/>
+      <c r="Z49" s="13"/>
+      <c r="AA49" s="13"/>
+      <c r="AB49" s="13"/>
+      <c r="AC49" s="13"/>
+      <c r="AD49" s="13"/>
+      <c r="AE49" s="13"/>
     </row>
     <row r="50" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="49"/>
-      <c r="B50" s="20"/>
-[...25 lines deleted...]
-      <c r="AE50" s="42"/>
+      <c r="B50" s="21"/>
+      <c r="C50" s="21"/>
+      <c r="D50" s="21"/>
+      <c r="E50" s="21"/>
+      <c r="F50" s="21"/>
+      <c r="G50" s="21"/>
+      <c r="H50" s="21"/>
+      <c r="I50" s="21"/>
+      <c r="J50" s="21"/>
+      <c r="K50" s="21"/>
+      <c r="L50" s="21"/>
+      <c r="M50" s="21"/>
+      <c r="N50" s="21"/>
+      <c r="O50" s="21"/>
+      <c r="P50" s="21"/>
+      <c r="Q50" s="21"/>
+      <c r="R50" s="21"/>
+      <c r="S50" s="21"/>
+      <c r="T50" s="21"/>
+      <c r="X50" s="13"/>
+      <c r="Y50" s="13"/>
+      <c r="Z50" s="13"/>
+      <c r="AA50" s="13"/>
+      <c r="AB50" s="13"/>
+      <c r="AC50" s="13"/>
+      <c r="AD50" s="13"/>
+      <c r="AE50" s="13"/>
     </row>
     <row r="51" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="49"/>
-      <c r="B51" s="20"/>
-[...25 lines deleted...]
-      <c r="AE51" s="42"/>
+      <c r="B51" s="21"/>
+      <c r="C51" s="21"/>
+      <c r="D51" s="21"/>
+      <c r="E51" s="21"/>
+      <c r="F51" s="21"/>
+      <c r="G51" s="21"/>
+      <c r="H51" s="21"/>
+      <c r="I51" s="21"/>
+      <c r="J51" s="21"/>
+      <c r="K51" s="21"/>
+      <c r="L51" s="21"/>
+      <c r="M51" s="21"/>
+      <c r="N51" s="21"/>
+      <c r="O51" s="21"/>
+      <c r="P51" s="21"/>
+      <c r="Q51" s="21"/>
+      <c r="R51" s="21"/>
+      <c r="S51" s="21"/>
+      <c r="T51" s="21"/>
+      <c r="X51" s="13"/>
+      <c r="Y51" s="13"/>
+      <c r="Z51" s="13"/>
+      <c r="AA51" s="13"/>
+      <c r="AB51" s="13"/>
+      <c r="AC51" s="13"/>
+      <c r="AD51" s="13"/>
+      <c r="AE51" s="13"/>
     </row>
     <row r="52" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B52" s="20"/>
-[...17 lines deleted...]
-      <c r="T52" s="20"/>
+      <c r="B52" s="21"/>
+      <c r="C52" s="21"/>
+      <c r="D52" s="21"/>
+      <c r="E52" s="21"/>
+      <c r="F52" s="21"/>
+      <c r="G52" s="21"/>
+      <c r="H52" s="21"/>
+      <c r="I52" s="21"/>
+      <c r="J52" s="21"/>
+      <c r="K52" s="21"/>
+      <c r="L52" s="21"/>
+      <c r="M52" s="21"/>
+      <c r="N52" s="21"/>
+      <c r="O52" s="21"/>
+      <c r="P52" s="21"/>
+      <c r="Q52" s="21"/>
+      <c r="R52" s="21"/>
+      <c r="S52" s="21"/>
+      <c r="T52" s="21"/>
     </row>
     <row r="53" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B53" s="20"/>
-[...17 lines deleted...]
-      <c r="T53" s="20"/>
+      <c r="B53" s="21"/>
+      <c r="C53" s="21"/>
+      <c r="D53" s="21"/>
+      <c r="E53" s="21"/>
+      <c r="F53" s="21"/>
+      <c r="G53" s="21"/>
+      <c r="H53" s="21"/>
+      <c r="I53" s="21"/>
+      <c r="J53" s="21"/>
+      <c r="K53" s="21"/>
+      <c r="L53" s="21"/>
+      <c r="M53" s="21"/>
+      <c r="N53" s="21"/>
+      <c r="O53" s="21"/>
+      <c r="P53" s="21"/>
+      <c r="Q53" s="21"/>
+      <c r="R53" s="21"/>
+      <c r="S53" s="21"/>
+      <c r="T53" s="21"/>
     </row>
     <row r="54" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B54" s="20"/>
-[...17 lines deleted...]
-      <c r="T54" s="20"/>
+      <c r="B54" s="21"/>
+      <c r="C54" s="21"/>
+      <c r="D54" s="21"/>
+      <c r="E54" s="21"/>
+      <c r="F54" s="21"/>
+      <c r="G54" s="21"/>
+      <c r="H54" s="21"/>
+      <c r="I54" s="21"/>
+      <c r="J54" s="21"/>
+      <c r="K54" s="21"/>
+      <c r="L54" s="21"/>
+      <c r="M54" s="21"/>
+      <c r="N54" s="21"/>
+      <c r="O54" s="21"/>
+      <c r="P54" s="21"/>
+      <c r="Q54" s="21"/>
+      <c r="R54" s="21"/>
+      <c r="S54" s="21"/>
+      <c r="T54" s="21"/>
     </row>
     <row r="55" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B55" s="42"/>
-[...17 lines deleted...]
-      <c r="T55" s="42"/>
+      <c r="B55" s="13"/>
+      <c r="C55" s="13"/>
+      <c r="D55" s="13"/>
+      <c r="E55" s="13"/>
+      <c r="F55" s="13"/>
+      <c r="G55" s="13"/>
+      <c r="H55" s="13"/>
+      <c r="I55" s="13"/>
+      <c r="J55" s="13"/>
+      <c r="K55" s="13"/>
+      <c r="L55" s="13"/>
+      <c r="M55" s="13"/>
+      <c r="N55" s="13"/>
+      <c r="O55" s="13"/>
+      <c r="P55" s="13"/>
+      <c r="Q55" s="13"/>
+      <c r="R55" s="13"/>
+      <c r="S55" s="13"/>
+      <c r="T55" s="13"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9E176784-2FA1-4E4A-BCB0-D6137D065F2D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78DCCA41-BFA1-4040-B884-780DFD8F1591}">
   <sheetPr codeName="Hárok5"/>
   <dimension ref="A1:T380"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B327" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="B342" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A47" sqref="A47"/>
       <selection pane="topRight" activeCell="A47" sqref="A47"/>
       <selection pane="bottomLeft" activeCell="A47" sqref="A47"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="38.453125" style="152" customWidth="1"/>
     <col min="2" max="2" width="27.453125" style="87" customWidth="1"/>
     <col min="3" max="3" width="20.7265625" style="87" customWidth="1"/>
     <col min="4" max="4" width="6.7265625" style="87" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8" style="87" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.453125" style="87" customWidth="1"/>
     <col min="7" max="7" width="10.26953125" style="155" customWidth="1"/>
     <col min="8" max="8" width="14.7265625" style="155" customWidth="1"/>
     <col min="9" max="10" width="10.26953125" style="87" customWidth="1"/>
     <col min="11" max="11" width="9.26953125" style="87"/>
     <col min="12" max="12" width="18" style="156" customWidth="1"/>
     <col min="13" max="13" width="12.54296875" style="156" customWidth="1"/>
     <col min="14" max="14" width="10.7265625" style="156" customWidth="1"/>
     <col min="15" max="16384" width="9.26953125" style="87"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
@@ -27147,55 +27524,55 @@
       </c>
       <c r="B337" s="135">
         <v>926813</v>
       </c>
       <c r="C337" s="135">
         <v>16563</v>
       </c>
       <c r="D337" s="135">
         <v>33660</v>
       </c>
       <c r="E337" s="135">
         <v>108809</v>
       </c>
       <c r="F337" s="147">
         <v>4871</v>
       </c>
       <c r="G337" s="135">
         <v>429864.05931000243</v>
       </c>
       <c r="H337" s="147">
         <v>227285.52786</v>
       </c>
       <c r="I337" s="148"/>
       <c r="J337" s="148"/>
       <c r="L337" s="110">
-        <f t="shared" ref="L337:L373" si="17">B338+C337+D337</f>
+        <f t="shared" ref="L337:L375" si="17">B338+C337+D337</f>
         <v>1206564</v>
       </c>
       <c r="M337" s="132">
-        <f t="shared" ref="M337:M362" si="18">E339+F337</f>
+        <f t="shared" ref="M337:M364" si="18">E339+F337</f>
         <v>161314</v>
       </c>
       <c r="N337" s="112">
         <f t="shared" si="15"/>
         <v>768095.34320999973</v>
       </c>
     </row>
     <row r="338" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A338" s="145" t="s">
         <v>368</v>
       </c>
       <c r="B338" s="137">
         <v>1156341</v>
       </c>
       <c r="C338" s="137">
         <v>19407</v>
       </c>
       <c r="D338" s="137">
         <v>42209</v>
       </c>
       <c r="E338" s="137">
         <v>52268</v>
       </c>
       <c r="F338" s="150">
         <v>4591</v>
@@ -28210,115 +28587,154 @@
       </c>
       <c r="C363" s="132">
         <v>44857</v>
       </c>
       <c r="D363" s="132">
         <v>-9852</v>
       </c>
       <c r="E363" s="132">
         <v>115103</v>
       </c>
       <c r="F363" s="132">
         <v>4182</v>
       </c>
       <c r="G363" s="136">
         <v>540034.09314999112</v>
       </c>
       <c r="H363" s="110">
         <v>170901.16200000001</v>
       </c>
       <c r="I363" s="127"/>
       <c r="J363" s="108"/>
       <c r="L363" s="110">
         <f t="shared" si="17"/>
         <v>1097616</v>
       </c>
-      <c r="M363" s="132"/>
+      <c r="M363" s="132">
+        <f t="shared" si="18"/>
+        <v>103534</v>
+      </c>
       <c r="N363" s="112">
         <f t="shared" si="15"/>
         <v>721229.59759999975</v>
       </c>
     </row>
     <row r="364" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A364" s="144" t="s">
         <v>394</v>
       </c>
       <c r="B364" s="135">
         <v>1062611</v>
       </c>
       <c r="C364" s="135">
         <v>13230</v>
       </c>
       <c r="D364" s="135">
         <v>0</v>
       </c>
       <c r="E364" s="135">
         <v>87956</v>
       </c>
       <c r="F364" s="147">
         <v>200.03920000000016</v>
       </c>
       <c r="G364" s="135">
         <v>550328.43559999974</v>
       </c>
       <c r="H364" s="147">
         <v>170901.16200000001</v>
       </c>
       <c r="I364" s="148"/>
       <c r="J364" s="148"/>
       <c r="K364" s="149"/>
-      <c r="L364" s="110"/>
-[...1 lines deleted...]
-      <c r="N364" s="112"/>
+      <c r="L364" s="110">
+        <f t="shared" si="17"/>
+        <v>1091586</v>
+      </c>
+      <c r="M364" s="132">
+        <f t="shared" si="18"/>
+        <v>91452.039199999999</v>
+      </c>
+      <c r="N364" s="112">
+        <f t="shared" ref="N364:N401" si="19">G365+H364</f>
+        <v>726332.19325999671</v>
+      </c>
     </row>
     <row r="365" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A365" s="144" t="s">
         <v>395</v>
       </c>
-      <c r="B365" s="135"/>
-[...5 lines deleted...]
-      <c r="H365" s="147"/>
+      <c r="B365" s="135">
+        <v>1078356</v>
+      </c>
+      <c r="C365" s="135">
+        <v>14234</v>
+      </c>
+      <c r="D365" s="135">
+        <v>-1.0392000000001644</v>
+      </c>
+      <c r="E365" s="135">
+        <v>99352</v>
+      </c>
+      <c r="F365" s="147">
+        <v>396.96079999999984</v>
+      </c>
+      <c r="G365" s="135">
+        <v>555431.0312599967</v>
+      </c>
+      <c r="H365" s="147">
+        <v>170901.16200000001</v>
+      </c>
       <c r="I365" s="148"/>
       <c r="J365" s="148"/>
       <c r="K365" s="149"/>
-      <c r="L365" s="110"/>
+      <c r="L365" s="110">
+        <f t="shared" si="17"/>
+        <v>1152099.9608</v>
+      </c>
       <c r="M365" s="132"/>
       <c r="N365" s="112"/>
     </row>
     <row r="366" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A366" s="144" t="s">
         <v>396</v>
       </c>
-      <c r="B366" s="135"/>
-[...3 lines deleted...]
-      <c r="F366" s="147"/>
+      <c r="B366" s="135">
+        <v>1137867</v>
+      </c>
+      <c r="C366" s="135">
+        <v>8797</v>
+      </c>
+      <c r="D366" s="135">
+        <v>-1</v>
+      </c>
+      <c r="E366" s="135">
+        <v>91252</v>
+      </c>
+      <c r="F366" s="147">
+        <v>398</v>
+      </c>
       <c r="G366" s="135"/>
       <c r="H366" s="147"/>
       <c r="I366" s="148"/>
       <c r="J366" s="148"/>
       <c r="K366" s="149"/>
       <c r="L366" s="110"/>
       <c r="M366" s="132"/>
       <c r="N366" s="112"/>
     </row>
     <row r="367" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A367" s="144" t="s">
         <v>397</v>
       </c>
       <c r="B367" s="135"/>
       <c r="C367" s="135"/>
       <c r="D367" s="135"/>
       <c r="E367" s="135"/>
       <c r="F367" s="147"/>
       <c r="G367" s="135"/>
       <c r="H367" s="147"/>
       <c r="I367" s="148"/>
       <c r="J367" s="148"/>
       <c r="K367" s="149"/>
       <c r="L367" s="110"/>
       <c r="M367" s="132"/>
@@ -28515,60 +28931,60 @@
         <vt:lpstr>Pomenované rozsahy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>cash rocny</vt:lpstr>
       <vt:lpstr>akrual rocny</vt:lpstr>
       <vt:lpstr>cash mesacny</vt:lpstr>
       <vt:lpstr>'cash mesacny'!Oblasť_tlače</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo financii Slovenskej republiky</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Antalicova Jana</dc:creator>
+  <dc:creator>Antalicová Jana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SetDate">
-    <vt:lpwstr>2026-04-14T10:25:29Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-12T09:31:21Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SiteId">
     <vt:lpwstr>579df390-dbff-49fd-8f10-624670566482</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ActionId">
-    <vt:lpwstr>ed86cc1e-6f74-4620-a897-11975578da81</vt:lpwstr>
+    <vt:lpwstr>4893f2aa-2b03-451b-b6a3-bf0b0a59565f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>