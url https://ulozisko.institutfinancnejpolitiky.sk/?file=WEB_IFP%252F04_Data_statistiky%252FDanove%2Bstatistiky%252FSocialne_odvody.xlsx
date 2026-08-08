--- v3 (2026-06-23)
+++ v4 (2026-08-08)
@@ -12,85 +12,89 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\IFP_NEW\1_DANE\1_03_Databazy\02_Danove_prijmy_web\2015\novy_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{88BE2949-E572-4453-B2AF-3483653712F8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4413799B-4E97-4352-9DA6-C1BC5F4B8DCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" activeTab="2" xr2:uid="{239A338E-B919-46CC-978A-23BABA48D783}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" activeTab="2" xr2:uid="{CEC7563D-B157-4D02-AA84-F76D97120026}"/>
   </bookViews>
   <sheets>
     <sheet name="cash rocny" sheetId="1" r:id="rId1"/>
     <sheet name="akrual rocny" sheetId="2" r:id="rId2"/>
     <sheet name="cash mesacny" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'cash mesacny'!$A$1:$I$137</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="L365" i="3" l="1"/>
+  <c r="N366" i="3" l="1"/>
+  <c r="L366" i="3"/>
+  <c r="N365" i="3"/>
+  <c r="M365" i="3"/>
+  <c r="L365" i="3"/>
   <c r="N364" i="3"/>
   <c r="M364" i="3"/>
   <c r="L364" i="3"/>
   <c r="N363" i="3"/>
   <c r="M363" i="3"/>
   <c r="L363" i="3"/>
   <c r="N362" i="3"/>
   <c r="M362" i="3"/>
   <c r="L362" i="3"/>
   <c r="N361" i="3"/>
   <c r="M361" i="3"/>
   <c r="L361" i="3"/>
   <c r="N360" i="3"/>
   <c r="M360" i="3"/>
   <c r="L360" i="3"/>
   <c r="N359" i="3"/>
   <c r="M359" i="3"/>
   <c r="L359" i="3"/>
   <c r="N358" i="3"/>
   <c r="M358" i="3"/>
   <c r="L358" i="3"/>
   <c r="N357" i="3"/>
   <c r="M357" i="3"/>
   <c r="L357" i="3"/>
   <c r="N356" i="3"/>
@@ -1061,74 +1065,75 @@
   <c r="P41" i="2"/>
   <c r="O41" i="2"/>
   <c r="N41" i="2"/>
   <c r="M41" i="2"/>
   <c r="L41" i="2"/>
   <c r="AD40" i="2"/>
   <c r="AC40" i="2"/>
   <c r="AB40" i="2"/>
   <c r="W40" i="2"/>
   <c r="V40" i="2"/>
   <c r="U40" i="2"/>
   <c r="T40" i="2"/>
   <c r="S40" i="2"/>
   <c r="R40" i="2"/>
   <c r="Q40" i="2"/>
   <c r="P40" i="2"/>
   <c r="O40" i="2"/>
   <c r="N40" i="2"/>
   <c r="M40" i="2"/>
   <c r="L40" i="2"/>
   <c r="AF36" i="2"/>
   <c r="AF44" i="2" s="1"/>
   <c r="AE36" i="2"/>
   <c r="AE44" i="2" s="1"/>
   <c r="AD36" i="2"/>
-  <c r="AD44" i="2" s="1"/>
   <c r="AC36" i="2"/>
   <c r="AB36" i="2"/>
   <c r="AA36" i="2"/>
   <c r="AA44" i="2" s="1"/>
   <c r="Z36" i="2"/>
   <c r="Z44" i="2" s="1"/>
   <c r="Y36" i="2"/>
   <c r="Y44" i="2" s="1"/>
   <c r="X36" i="2"/>
   <c r="X44" i="2" s="1"/>
   <c r="W36" i="2"/>
+  <c r="W44" i="2" s="1"/>
   <c r="V36" i="2"/>
+  <c r="V44" i="2" s="1"/>
   <c r="U36" i="2"/>
   <c r="T36" i="2"/>
   <c r="S36" i="2"/>
-  <c r="S44" i="2" s="1"/>
   <c r="R36" i="2"/>
-  <c r="R44" i="2" s="1"/>
   <c r="Q36" i="2"/>
   <c r="Q44" i="2" s="1"/>
   <c r="P36" i="2"/>
   <c r="O36" i="2"/>
+  <c r="O44" i="2" s="1"/>
   <c r="N36" i="2"/>
+  <c r="N44" i="2" s="1"/>
   <c r="M36" i="2"/>
   <c r="L36" i="2"/>
   <c r="AF30" i="2"/>
   <c r="AF31" i="2" s="1"/>
   <c r="AE30" i="2"/>
   <c r="AE31" i="2" s="1"/>
   <c r="AD30" i="2"/>
   <c r="AD31" i="2" s="1"/>
   <c r="AC30" i="2"/>
   <c r="AC31" i="2" s="1"/>
   <c r="AB30" i="2"/>
   <c r="AB31" i="2" s="1"/>
   <c r="AA30" i="2"/>
   <c r="AA31" i="2" s="1"/>
   <c r="Z30" i="2"/>
   <c r="Z31" i="2" s="1"/>
   <c r="Y30" i="2"/>
   <c r="Y31" i="2" s="1"/>
   <c r="X30" i="2"/>
   <c r="X31" i="2" s="1"/>
   <c r="W30" i="2"/>
   <c r="V30" i="2"/>
   <c r="U30" i="2"/>
   <c r="T30" i="2"/>
   <c r="S30" i="2"/>
@@ -1150,289 +1155,280 @@
   <c r="C30" i="2"/>
   <c r="B30" i="2"/>
   <c r="W29" i="2"/>
   <c r="V29" i="2"/>
   <c r="U29" i="2"/>
   <c r="T29" i="2"/>
   <c r="S29" i="2"/>
   <c r="R29" i="2"/>
   <c r="Q29" i="2"/>
   <c r="P29" i="2"/>
   <c r="O29" i="2"/>
   <c r="N29" i="2"/>
   <c r="M29" i="2"/>
   <c r="L29" i="2"/>
   <c r="K29" i="2"/>
   <c r="J29" i="2"/>
   <c r="I29" i="2"/>
   <c r="H29" i="2"/>
   <c r="G29" i="2"/>
   <c r="F29" i="2"/>
   <c r="E29" i="2"/>
   <c r="D29" i="2"/>
   <c r="C29" i="2"/>
   <c r="B29" i="2"/>
   <c r="W28" i="2"/>
-  <c r="W31" i="2" s="1"/>
   <c r="V28" i="2"/>
   <c r="U28" i="2"/>
   <c r="T28" i="2"/>
-  <c r="T31" i="2" s="1"/>
   <c r="S28" i="2"/>
-  <c r="S31" i="2" s="1"/>
   <c r="R28" i="2"/>
   <c r="Q28" i="2"/>
   <c r="P28" i="2"/>
+  <c r="P31" i="2" s="1"/>
   <c r="O28" i="2"/>
-  <c r="O31" i="2" s="1"/>
   <c r="N28" i="2"/>
+  <c r="N31" i="2" s="1"/>
   <c r="M28" i="2"/>
   <c r="L28" i="2"/>
-  <c r="L31" i="2" s="1"/>
   <c r="K28" i="2"/>
-  <c r="K31" i="2" s="1"/>
   <c r="J28" i="2"/>
   <c r="I28" i="2"/>
   <c r="H28" i="2"/>
+  <c r="H31" i="2" s="1"/>
   <c r="G28" i="2"/>
   <c r="G31" i="2" s="1"/>
   <c r="F28" i="2"/>
+  <c r="F31" i="2" s="1"/>
   <c r="E28" i="2"/>
   <c r="D28" i="2"/>
-  <c r="D31" i="2" s="1"/>
   <c r="C28" i="2"/>
-  <c r="C31" i="2" s="1"/>
   <c r="B28" i="2"/>
-  <c r="B31" i="2" s="1"/>
   <c r="J18" i="2"/>
   <c r="I18" i="2"/>
   <c r="H18" i="2"/>
   <c r="G18" i="2"/>
   <c r="F18" i="2"/>
   <c r="E18" i="2"/>
   <c r="D18" i="2"/>
   <c r="AF17" i="2"/>
   <c r="AE17" i="2"/>
   <c r="AD17" i="2"/>
   <c r="AC17" i="2"/>
   <c r="AB17" i="2"/>
   <c r="AA17" i="2"/>
   <c r="Z17" i="2"/>
   <c r="Y17" i="2"/>
   <c r="X17" i="2"/>
   <c r="W17" i="2"/>
   <c r="V17" i="2"/>
   <c r="U17" i="2"/>
   <c r="T17" i="2"/>
   <c r="S17" i="2"/>
   <c r="R17" i="2"/>
   <c r="Q17" i="2"/>
   <c r="P17" i="2"/>
   <c r="O17" i="2"/>
   <c r="N17" i="2"/>
   <c r="M17" i="2"/>
   <c r="L17" i="2"/>
   <c r="K17" i="2"/>
   <c r="J17" i="2"/>
   <c r="I17" i="2"/>
   <c r="H17" i="2"/>
   <c r="G17" i="2"/>
   <c r="F17" i="2"/>
   <c r="E17" i="2"/>
   <c r="D17" i="2"/>
   <c r="S16" i="2"/>
   <c r="Q16" i="2"/>
   <c r="Q14" i="2" s="1"/>
   <c r="P16" i="2"/>
+  <c r="P14" i="2" s="1"/>
   <c r="AF14" i="2"/>
   <c r="AE14" i="2"/>
   <c r="AD14" i="2"/>
   <c r="AC14" i="2"/>
   <c r="AB14" i="2"/>
   <c r="AA14" i="2"/>
   <c r="Z14" i="2"/>
   <c r="Y14" i="2"/>
   <c r="X14" i="2"/>
   <c r="W14" i="2"/>
   <c r="V14" i="2"/>
   <c r="U14" i="2"/>
   <c r="T14" i="2"/>
   <c r="S14" i="2"/>
   <c r="R14" i="2"/>
-  <c r="P14" i="2"/>
   <c r="O14" i="2"/>
   <c r="N14" i="2"/>
   <c r="M14" i="2"/>
   <c r="L14" i="2"/>
   <c r="K14" i="2"/>
   <c r="J14" i="2"/>
   <c r="I14" i="2"/>
   <c r="H14" i="2"/>
   <c r="G14" i="2"/>
   <c r="F14" i="2"/>
   <c r="E14" i="2"/>
   <c r="D14" i="2"/>
   <c r="C14" i="2"/>
   <c r="B14" i="2"/>
   <c r="AD13" i="2"/>
-  <c r="AD3" i="2" s="1"/>
   <c r="AC13" i="2"/>
   <c r="AB13" i="2"/>
   <c r="W13" i="2"/>
   <c r="V13" i="2"/>
   <c r="U13" i="2"/>
   <c r="T13" i="2"/>
   <c r="S13" i="2"/>
   <c r="R13" i="2"/>
   <c r="Q13" i="2"/>
   <c r="P13" i="2"/>
   <c r="AF12" i="2"/>
   <c r="AE12" i="2"/>
   <c r="AD12" i="2"/>
   <c r="AC12" i="2"/>
   <c r="AB12" i="2"/>
   <c r="W12" i="2"/>
   <c r="V12" i="2"/>
   <c r="U12" i="2"/>
   <c r="T12" i="2"/>
   <c r="S12" i="2"/>
   <c r="R12" i="2"/>
   <c r="Q12" i="2"/>
   <c r="P12" i="2"/>
   <c r="W11" i="2"/>
   <c r="V11" i="2"/>
   <c r="U11" i="2"/>
   <c r="T11" i="2"/>
   <c r="S11" i="2"/>
   <c r="R11" i="2"/>
   <c r="Q11" i="2"/>
   <c r="P11" i="2"/>
   <c r="Z10" i="2"/>
-  <c r="Z4" i="2" s="1"/>
-  <c r="Z3" i="2" s="1"/>
   <c r="W10" i="2"/>
   <c r="V10" i="2"/>
   <c r="U10" i="2"/>
   <c r="T10" i="2"/>
+  <c r="T4" i="2" s="1"/>
+  <c r="T3" i="2" s="1"/>
   <c r="S10" i="2"/>
   <c r="R10" i="2"/>
   <c r="Q10" i="2"/>
   <c r="P10" i="2"/>
-  <c r="P4" i="2" s="1"/>
-  <c r="P3" i="2" s="1"/>
   <c r="AF5" i="2"/>
   <c r="AE5" i="2"/>
   <c r="AD5" i="2"/>
+  <c r="AD4" i="2" s="1"/>
+  <c r="AD3" i="2" s="1"/>
   <c r="AC5" i="2"/>
   <c r="AC4" i="2" s="1"/>
-  <c r="AC3" i="2" s="1"/>
   <c r="AB5" i="2"/>
   <c r="AA5" i="2"/>
   <c r="Z5" i="2"/>
   <c r="Y5" i="2"/>
-  <c r="Y4" i="2" s="1"/>
-  <c r="Y3" i="2" s="1"/>
   <c r="X5" i="2"/>
   <c r="W5" i="2"/>
   <c r="V5" i="2"/>
   <c r="U5" i="2"/>
+  <c r="U4" i="2" s="1"/>
   <c r="T5" i="2"/>
-  <c r="T4" i="2" s="1"/>
   <c r="S5" i="2"/>
+  <c r="S4" i="2" s="1"/>
   <c r="R5" i="2"/>
+  <c r="R4" i="2" s="1"/>
+  <c r="R3" i="2" s="1"/>
   <c r="Q5" i="2"/>
   <c r="Q4" i="2" s="1"/>
-  <c r="Q3" i="2" s="1"/>
   <c r="P5" i="2"/>
   <c r="O5" i="2"/>
-  <c r="O4" i="2" s="1"/>
-  <c r="O3" i="2" s="1"/>
   <c r="N5" i="2"/>
   <c r="M5" i="2"/>
+  <c r="M4" i="2" s="1"/>
+  <c r="M3" i="2" s="1"/>
   <c r="L5" i="2"/>
   <c r="K5" i="2"/>
   <c r="K4" i="2" s="1"/>
   <c r="K3" i="2" s="1"/>
   <c r="J5" i="2"/>
+  <c r="J4" i="2" s="1"/>
+  <c r="J3" i="2" s="1"/>
   <c r="I5" i="2"/>
   <c r="I4" i="2" s="1"/>
   <c r="I3" i="2" s="1"/>
   <c r="H5" i="2"/>
   <c r="H4" i="2" s="1"/>
   <c r="H3" i="2" s="1"/>
   <c r="G5" i="2"/>
   <c r="F5" i="2"/>
+  <c r="F4" i="2" s="1"/>
+  <c r="F3" i="2" s="1"/>
   <c r="E5" i="2"/>
   <c r="E4" i="2" s="1"/>
   <c r="E3" i="2" s="1"/>
   <c r="D5" i="2"/>
-  <c r="D4" i="2" s="1"/>
-  <c r="D3" i="2" s="1"/>
   <c r="C5" i="2"/>
   <c r="C4" i="2" s="1"/>
   <c r="C3" i="2" s="1"/>
   <c r="B5" i="2"/>
+  <c r="B4" i="2" s="1"/>
+  <c r="B3" i="2" s="1"/>
   <c r="AF4" i="2"/>
   <c r="AF3" i="2" s="1"/>
   <c r="AE4" i="2"/>
-  <c r="AD4" i="2"/>
   <c r="AB4" i="2"/>
-  <c r="AB3" i="2" s="1"/>
   <c r="AA4" i="2"/>
-  <c r="AA3" i="2" s="1"/>
+  <c r="Z4" i="2"/>
+  <c r="Z3" i="2" s="1"/>
+  <c r="Y4" i="2"/>
+  <c r="Y3" i="2" s="1"/>
   <c r="X4" i="2"/>
   <c r="X3" i="2" s="1"/>
   <c r="W4" i="2"/>
-  <c r="W3" i="2" s="1"/>
-[...1 lines deleted...]
-  <c r="R4" i="2"/>
+  <c r="O4" i="2"/>
+  <c r="O3" i="2" s="1"/>
   <c r="N4" i="2"/>
-  <c r="M4" i="2"/>
-  <c r="M3" i="2" s="1"/>
+  <c r="N3" i="2" s="1"/>
   <c r="L4" i="2"/>
-  <c r="J4" i="2"/>
-  <c r="J3" i="2" s="1"/>
+  <c r="L3" i="2" s="1"/>
   <c r="G4" i="2"/>
-  <c r="F4" i="2"/>
-[...2 lines deleted...]
-  <c r="B3" i="2" s="1"/>
+  <c r="D4" i="2"/>
+  <c r="D3" i="2" s="1"/>
   <c r="AE3" i="2"/>
-  <c r="V3" i="2"/>
-[...1 lines deleted...]
-  <c r="L3" i="2"/>
+  <c r="AA3" i="2"/>
   <c r="G3" i="2"/>
-  <c r="AB44" i="1"/>
   <c r="AF36" i="1"/>
   <c r="AF44" i="1" s="1"/>
   <c r="AE36" i="1"/>
   <c r="AE44" i="1" s="1"/>
   <c r="AD36" i="1"/>
   <c r="AD44" i="1" s="1"/>
   <c r="AC36" i="1"/>
   <c r="AC44" i="1" s="1"/>
   <c r="AB36" i="1"/>
+  <c r="AB44" i="1" s="1"/>
   <c r="AA36" i="1"/>
   <c r="AA44" i="1" s="1"/>
   <c r="Z36" i="1"/>
   <c r="Z44" i="1" s="1"/>
   <c r="Y36" i="1"/>
   <c r="Y44" i="1" s="1"/>
   <c r="X36" i="1"/>
   <c r="X44" i="1" s="1"/>
   <c r="W36" i="1"/>
   <c r="W44" i="1" s="1"/>
   <c r="V36" i="1"/>
   <c r="V44" i="1" s="1"/>
   <c r="U36" i="1"/>
   <c r="U44" i="1" s="1"/>
   <c r="T36" i="1"/>
   <c r="T44" i="1" s="1"/>
   <c r="S36" i="1"/>
   <c r="S44" i="1" s="1"/>
   <c r="R36" i="1"/>
   <c r="R44" i="1" s="1"/>
   <c r="Q36" i="1"/>
   <c r="Q44" i="1" s="1"/>
   <c r="P36" i="1"/>
   <c r="P44" i="1" s="1"/>
   <c r="O36" i="1"/>
@@ -1453,318 +1449,326 @@
   <c r="Y31" i="1"/>
   <c r="X31" i="1"/>
   <c r="W31" i="1"/>
   <c r="V31" i="1"/>
   <c r="U31" i="1"/>
   <c r="T31" i="1"/>
   <c r="S31" i="1"/>
   <c r="R31" i="1"/>
   <c r="Q31" i="1"/>
   <c r="P31" i="1"/>
   <c r="O31" i="1"/>
   <c r="N31" i="1"/>
   <c r="M31" i="1"/>
   <c r="L31" i="1"/>
   <c r="K31" i="1"/>
   <c r="J31" i="1"/>
   <c r="I31" i="1"/>
   <c r="H31" i="1"/>
   <c r="G31" i="1"/>
   <c r="F31" i="1"/>
   <c r="E31" i="1"/>
   <c r="D31" i="1"/>
   <c r="C31" i="1"/>
   <c r="B31" i="1"/>
   <c r="J18" i="1"/>
+  <c r="J17" i="1" s="1"/>
   <c r="I18" i="1"/>
-  <c r="I17" i="1" s="1"/>
   <c r="H18" i="1"/>
   <c r="G18" i="1"/>
-  <c r="G17" i="1" s="1"/>
   <c r="F18" i="1"/>
+  <c r="F17" i="1" s="1"/>
   <c r="E18" i="1"/>
   <c r="E17" i="1" s="1"/>
   <c r="D18" i="1"/>
-  <c r="D17" i="1" s="1"/>
-  <c r="J17" i="1"/>
+  <c r="I17" i="1"/>
   <c r="H17" i="1"/>
-  <c r="F17" i="1"/>
+  <c r="G17" i="1"/>
+  <c r="D17" i="1"/>
   <c r="AF14" i="1"/>
   <c r="AE14" i="1"/>
   <c r="AD14" i="1"/>
   <c r="AC14" i="1"/>
   <c r="AB14" i="1"/>
   <c r="AA14" i="1"/>
   <c r="Z14" i="1"/>
   <c r="Y14" i="1"/>
   <c r="X14" i="1"/>
   <c r="W14" i="1"/>
   <c r="V14" i="1"/>
   <c r="U14" i="1"/>
   <c r="T14" i="1"/>
   <c r="S14" i="1"/>
   <c r="R14" i="1"/>
   <c r="Q14" i="1"/>
   <c r="P14" i="1"/>
   <c r="O14" i="1"/>
   <c r="N14" i="1"/>
   <c r="M14" i="1"/>
   <c r="L14" i="1"/>
   <c r="K14" i="1"/>
   <c r="J14" i="1"/>
   <c r="I14" i="1"/>
   <c r="H14" i="1"/>
   <c r="G14" i="1"/>
   <c r="F14" i="1"/>
   <c r="E14" i="1"/>
   <c r="D14" i="1"/>
   <c r="C14" i="1"/>
   <c r="B14" i="1"/>
   <c r="AF5" i="1"/>
-  <c r="AF4" i="1" s="1"/>
-  <c r="AF3" i="1" s="1"/>
   <c r="AE5" i="1"/>
-  <c r="AE4" i="1" s="1"/>
-  <c r="AE3" i="1" s="1"/>
   <c r="AD5" i="1"/>
   <c r="AC5" i="1"/>
+  <c r="AC4" i="1" s="1"/>
+  <c r="AC3" i="1" s="1"/>
   <c r="AB5" i="1"/>
   <c r="AB4" i="1" s="1"/>
   <c r="AB3" i="1" s="1"/>
   <c r="AA5" i="1"/>
   <c r="Z5" i="1"/>
-  <c r="Z4" i="1" s="1"/>
-  <c r="Z3" i="1" s="1"/>
   <c r="Y5" i="1"/>
   <c r="X5" i="1"/>
-  <c r="X4" i="1" s="1"/>
-  <c r="X3" i="1" s="1"/>
   <c r="W5" i="1"/>
-  <c r="W4" i="1" s="1"/>
-  <c r="W3" i="1" s="1"/>
   <c r="V5" i="1"/>
   <c r="U5" i="1"/>
+  <c r="U4" i="1" s="1"/>
+  <c r="U3" i="1" s="1"/>
   <c r="T5" i="1"/>
   <c r="T4" i="1" s="1"/>
   <c r="T3" i="1" s="1"/>
   <c r="S5" i="1"/>
   <c r="R5" i="1"/>
-  <c r="R4" i="1" s="1"/>
-  <c r="R3" i="1" s="1"/>
   <c r="Q5" i="1"/>
   <c r="P5" i="1"/>
-  <c r="P4" i="1" s="1"/>
-  <c r="P3" i="1" s="1"/>
   <c r="O5" i="1"/>
-  <c r="O4" i="1" s="1"/>
-  <c r="O3" i="1" s="1"/>
   <c r="N5" i="1"/>
+  <c r="N4" i="1" s="1"/>
+  <c r="N3" i="1" s="1"/>
   <c r="M5" i="1"/>
+  <c r="M4" i="1" s="1"/>
+  <c r="M3" i="1" s="1"/>
   <c r="L5" i="1"/>
   <c r="L4" i="1" s="1"/>
   <c r="L3" i="1" s="1"/>
   <c r="K5" i="1"/>
+  <c r="K4" i="1" s="1"/>
+  <c r="K3" i="1" s="1"/>
   <c r="J5" i="1"/>
   <c r="J4" i="1" s="1"/>
   <c r="J3" i="1" s="1"/>
   <c r="I5" i="1"/>
   <c r="H5" i="1"/>
-  <c r="H4" i="1" s="1"/>
-  <c r="H3" i="1" s="1"/>
   <c r="G5" i="1"/>
-  <c r="G4" i="1" s="1"/>
-  <c r="G3" i="1" s="1"/>
   <c r="F5" i="1"/>
   <c r="E5" i="1"/>
+  <c r="E4" i="1" s="1"/>
+  <c r="E3" i="1" s="1"/>
   <c r="D5" i="1"/>
   <c r="D4" i="1" s="1"/>
   <c r="D3" i="1" s="1"/>
   <c r="C5" i="1"/>
+  <c r="C4" i="1" s="1"/>
+  <c r="C3" i="1" s="1"/>
   <c r="B5" i="1"/>
   <c r="B4" i="1" s="1"/>
   <c r="B3" i="1" s="1"/>
+  <c r="AF4" i="1"/>
+  <c r="AE4" i="1"/>
   <c r="AD4" i="1"/>
   <c r="AD3" i="1" s="1"/>
-  <c r="AC4" i="1"/>
   <c r="AA4" i="1"/>
   <c r="AA3" i="1" s="1"/>
+  <c r="Z4" i="1"/>
+  <c r="Z3" i="1" s="1"/>
   <c r="Y4" i="1"/>
   <c r="Y3" i="1" s="1"/>
+  <c r="X4" i="1"/>
+  <c r="W4" i="1"/>
+  <c r="W3" i="1" s="1"/>
   <c r="V4" i="1"/>
-  <c r="V3" i="1" s="1"/>
-  <c r="U4" i="1"/>
   <c r="S4" i="1"/>
   <c r="S3" i="1" s="1"/>
+  <c r="R4" i="1"/>
+  <c r="R3" i="1" s="1"/>
   <c r="Q4" i="1"/>
-  <c r="Q3" i="1" s="1"/>
-[...4 lines deleted...]
-  <c r="K3" i="1" s="1"/>
+  <c r="P4" i="1"/>
+  <c r="O4" i="1"/>
   <c r="I4" i="1"/>
+  <c r="I3" i="1" s="1"/>
+  <c r="H4" i="1"/>
+  <c r="G4" i="1"/>
+  <c r="G3" i="1" s="1"/>
   <c r="F4" i="1"/>
   <c r="F3" i="1" s="1"/>
-  <c r="E4" i="1"/>
-[...7 lines deleted...]
-  <c r="E31" i="2" l="1"/>
+  <c r="AF3" i="1"/>
+  <c r="AE3" i="1"/>
+  <c r="X3" i="1"/>
+  <c r="V3" i="1"/>
+  <c r="Q3" i="1"/>
+  <c r="P3" i="1"/>
+  <c r="O3" i="1"/>
+  <c r="H3" i="1"/>
+  <c r="AC3" i="2" l="1"/>
+  <c r="R44" i="2"/>
+  <c r="D31" i="2"/>
+  <c r="L31" i="2"/>
+  <c r="T31" i="2"/>
+  <c r="S44" i="2"/>
+  <c r="L44" i="2"/>
+  <c r="T44" i="2"/>
+  <c r="M44" i="2"/>
+  <c r="U44" i="2"/>
+  <c r="C31" i="2"/>
+  <c r="K31" i="2"/>
+  <c r="S31" i="2"/>
+  <c r="Q31" i="2"/>
+  <c r="AB3" i="2"/>
+  <c r="V4" i="2"/>
+  <c r="V3" i="2" s="1"/>
+  <c r="S3" i="2"/>
+  <c r="B31" i="2"/>
+  <c r="J31" i="2"/>
+  <c r="R31" i="2"/>
+  <c r="E31" i="2"/>
   <c r="M31" i="2"/>
   <c r="U31" i="2"/>
-  <c r="L44" i="2"/>
-[...4 lines deleted...]
-  <c r="N31" i="2"/>
+  <c r="AC44" i="2"/>
+  <c r="Q3" i="2"/>
+  <c r="I31" i="2"/>
+  <c r="AB44" i="2"/>
+  <c r="AD44" i="2"/>
+  <c r="P4" i="2"/>
+  <c r="P3" i="2" s="1"/>
+  <c r="U3" i="2"/>
+  <c r="W3" i="2"/>
   <c r="V31" i="2"/>
-  <c r="J31" i="2"/>
-[...7 lines deleted...]
-  <c r="U3" i="2" s="1"/>
+  <c r="O31" i="2"/>
+  <c r="W31" i="2"/>
   <c r="P44" i="2"/>
-  <c r="N44" i="2"/>
-[...7 lines deleted...]
-  <c r="AB44" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Porubsky Marek</author>
     <author>jremeta</author>
   </authors>
   <commentList>
-    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{4FB62E46-7691-412D-A1B1-70C96CCBDCFD}">
+    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{201B2F55-FA58-4412-809B-53FF9F7CF251}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Porubsky Marek:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho:
 59 068 tis. eur  oddĺženie nemocníc</t>
         </r>
       </text>
     </comment>
-    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{B4FE122A-9B4E-4257-8EE8-BCAF352709FC}">
+    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{2B82BA0A-59F1-47FE-A222-7F40C6425CAF}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>jremeta:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho 10 400 tis. eur oddĺženie nemocníc </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Porubsky Marek</author>
     <author>jremeta</author>
   </authors>
   <commentList>
-    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{B6752348-59BF-45DD-82CF-EE6B98B9E524}">
+    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{F280471A-A56E-4762-BCB7-C7057AD1FE59}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Porubsky Marek:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho:
 59 mil. oddĺženie nemocníc</t>
         </r>
       </text>
     </comment>
-    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{7A7344D1-B686-4656-9524-8F7D21F90A39}">
+    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{15D450C7-3CAE-41C6-8735-57962650C400}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>jremeta:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho oddĺženie nemocníc 10 400 tisl. eur</t>
         </r>
       </text>
     </comment>
@@ -4349,51 +4353,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{990A74AF-82FB-4B7C-A908-5FD5254E7343}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A3DC95D-C231-4C55-A9F0-B111E0FC95BD}">
   <sheetPr codeName="Hárok3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI70"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="S3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A47" sqref="A47"/>
       <selection pane="topRight" activeCell="A47" sqref="A47"/>
       <selection pane="bottomLeft" activeCell="A47" sqref="A47"/>
       <selection pane="bottomRight" activeCell="AF28" sqref="AF28:AF29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="30.54296875" style="6" customWidth="1"/>
     <col min="2" max="20" width="9.6328125" style="6" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.7265625" style="6" customWidth="1"/>
     <col min="22" max="24" width="9.6328125" style="6" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7265625" style="6" customWidth="1"/>
     <col min="26" max="26" width="11.453125" style="6" customWidth="1"/>
     <col min="27" max="27" width="10.453125" style="6" customWidth="1"/>
     <col min="28" max="28" width="10.7265625" style="6" customWidth="1"/>
     <col min="29" max="30" width="13.54296875" style="6" customWidth="1"/>
     <col min="31" max="32" width="15.08984375" style="6" customWidth="1"/>
@@ -8560,51 +8564,51 @@
       <c r="L69" s="21"/>
       <c r="M69" s="21"/>
       <c r="N69" s="21"/>
       <c r="O69" s="21"/>
     </row>
     <row r="70" spans="4:15" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I70" s="21"/>
       <c r="J70" s="21"/>
       <c r="K70" s="21"/>
       <c r="L70" s="21"/>
       <c r="M70" s="21"/>
       <c r="N70" s="21"/>
       <c r="O70" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0D49D0E0-A59D-4D50-A537-07CD6666FCCF}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49DBF215-F011-4A87-98EE-BD5B86C0CF24}">
   <sheetPr codeName="Hárok4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI55"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="U3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A47" sqref="A47"/>
       <selection pane="topRight" activeCell="A47" sqref="A47"/>
       <selection pane="bottomLeft" activeCell="A47" sqref="A47"/>
       <selection pane="bottomRight" activeCell="AI19" sqref="AI19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="37.7265625" style="6" customWidth="1"/>
     <col min="2" max="11" width="8.7265625" style="6" customWidth="1"/>
     <col min="12" max="27" width="9.26953125" style="6" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="10.7265625" style="6" customWidth="1"/>
     <col min="29" max="30" width="12.453125" style="6" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11.08984375" style="6" customWidth="1"/>
     <col min="32" max="32" width="11.90625" style="6" customWidth="1"/>
     <col min="33" max="16384" width="9.26953125" style="6"/>
   </cols>
   <sheetData>
@@ -12802,51 +12806,51 @@
       <c r="H55" s="13"/>
       <c r="I55" s="13"/>
       <c r="J55" s="13"/>
       <c r="K55" s="13"/>
       <c r="L55" s="13"/>
       <c r="M55" s="13"/>
       <c r="N55" s="13"/>
       <c r="O55" s="13"/>
       <c r="P55" s="13"/>
       <c r="Q55" s="13"/>
       <c r="R55" s="13"/>
       <c r="S55" s="13"/>
       <c r="T55" s="13"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78DCCA41-BFA1-4040-B884-780DFD8F1591}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B430469-6E46-434C-9BB6-C7A19C1CBD17}">
   <sheetPr codeName="Hárok5"/>
   <dimension ref="A1:T380"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B342" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A47" sqref="A47"/>
       <selection pane="topRight" activeCell="A47" sqref="A47"/>
       <selection pane="bottomLeft" activeCell="A47" sqref="A47"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="38.453125" style="152" customWidth="1"/>
     <col min="2" max="2" width="27.453125" style="87" customWidth="1"/>
     <col min="3" max="3" width="20.7265625" style="87" customWidth="1"/>
     <col min="4" max="4" width="6.7265625" style="87" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8" style="87" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.453125" style="87" customWidth="1"/>
     <col min="7" max="7" width="10.26953125" style="155" customWidth="1"/>
     <col min="8" max="8" width="14.7265625" style="155" customWidth="1"/>
     <col min="9" max="10" width="10.26953125" style="87" customWidth="1"/>
     <col min="11" max="11" width="9.26953125" style="87"/>
     <col min="12" max="12" width="18" style="156" customWidth="1"/>
     <col min="13" max="13" width="12.54296875" style="156" customWidth="1"/>
@@ -27524,55 +27528,55 @@
       </c>
       <c r="B337" s="135">
         <v>926813</v>
       </c>
       <c r="C337" s="135">
         <v>16563</v>
       </c>
       <c r="D337" s="135">
         <v>33660</v>
       </c>
       <c r="E337" s="135">
         <v>108809</v>
       </c>
       <c r="F337" s="147">
         <v>4871</v>
       </c>
       <c r="G337" s="135">
         <v>429864.05931000243</v>
       </c>
       <c r="H337" s="147">
         <v>227285.52786</v>
       </c>
       <c r="I337" s="148"/>
       <c r="J337" s="148"/>
       <c r="L337" s="110">
-        <f t="shared" ref="L337:L375" si="17">B338+C337+D337</f>
+        <f t="shared" ref="L337:L376" si="17">B338+C337+D337</f>
         <v>1206564</v>
       </c>
       <c r="M337" s="132">
-        <f t="shared" ref="M337:M364" si="18">E339+F337</f>
+        <f t="shared" ref="M337:M365" si="18">E339+F337</f>
         <v>161314</v>
       </c>
       <c r="N337" s="112">
         <f t="shared" si="15"/>
         <v>768095.34320999973</v>
       </c>
     </row>
     <row r="338" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A338" s="145" t="s">
         <v>368</v>
       </c>
       <c r="B338" s="137">
         <v>1156341</v>
       </c>
       <c r="C338" s="137">
         <v>19407</v>
       </c>
       <c r="D338" s="137">
         <v>42209</v>
       </c>
       <c r="E338" s="137">
         <v>52268</v>
       </c>
       <c r="F338" s="150">
         <v>4591</v>
@@ -28669,92 +28673,122 @@
       <c r="C365" s="135">
         <v>14234</v>
       </c>
       <c r="D365" s="135">
         <v>-1.0392000000001644</v>
       </c>
       <c r="E365" s="135">
         <v>99352</v>
       </c>
       <c r="F365" s="147">
         <v>396.96079999999984</v>
       </c>
       <c r="G365" s="135">
         <v>555431.0312599967</v>
       </c>
       <c r="H365" s="147">
         <v>170901.16200000001</v>
       </c>
       <c r="I365" s="148"/>
       <c r="J365" s="148"/>
       <c r="K365" s="149"/>
       <c r="L365" s="110">
         <f t="shared" si="17"/>
         <v>1152099.9608</v>
       </c>
-      <c r="M365" s="132"/>
-      <c r="N365" s="112"/>
+      <c r="M365" s="132">
+        <f t="shared" si="18"/>
+        <v>83002.960800000001</v>
+      </c>
+      <c r="N365" s="112">
+        <f t="shared" si="19"/>
+        <v>757828.1986600036</v>
+      </c>
     </row>
     <row r="366" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A366" s="144" t="s">
         <v>396</v>
       </c>
       <c r="B366" s="135">
         <v>1137867</v>
       </c>
       <c r="C366" s="135">
         <v>8797</v>
       </c>
       <c r="D366" s="135">
         <v>-1</v>
       </c>
       <c r="E366" s="135">
         <v>91252</v>
       </c>
       <c r="F366" s="147">
         <v>398</v>
       </c>
-      <c r="G366" s="135"/>
-      <c r="H366" s="147"/>
+      <c r="G366" s="135">
+        <v>586927.03666000359</v>
+      </c>
+      <c r="H366" s="147">
+        <v>170901.16200000001</v>
+      </c>
       <c r="I366" s="148"/>
       <c r="J366" s="148"/>
       <c r="K366" s="149"/>
-      <c r="L366" s="110"/>
+      <c r="L366" s="110">
+        <f t="shared" si="17"/>
+        <v>1107494</v>
+      </c>
       <c r="M366" s="132"/>
-      <c r="N366" s="112"/>
+      <c r="N366" s="112">
+        <f t="shared" si="19"/>
+        <v>741262.35853000171</v>
+      </c>
     </row>
     <row r="367" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A367" s="144" t="s">
         <v>397</v>
       </c>
-      <c r="B367" s="135"/>
-[...5 lines deleted...]
-      <c r="H367" s="147"/>
+      <c r="B367" s="135">
+        <v>1098698</v>
+      </c>
+      <c r="C367" s="135">
+        <v>8154</v>
+      </c>
+      <c r="D367" s="135">
+        <v>1</v>
+      </c>
+      <c r="E367" s="135">
+        <v>82606</v>
+      </c>
+      <c r="F367" s="147">
+        <v>114</v>
+      </c>
+      <c r="G367" s="135">
+        <v>570361.1965300017</v>
+      </c>
+      <c r="H367" s="147">
+        <v>170901.16200000001</v>
+      </c>
       <c r="I367" s="148"/>
       <c r="J367" s="148"/>
       <c r="K367" s="149"/>
       <c r="L367" s="110"/>
       <c r="M367" s="132"/>
       <c r="N367" s="112"/>
     </row>
     <row r="368" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A368" s="144" t="s">
         <v>398</v>
       </c>
       <c r="B368" s="135"/>
       <c r="C368" s="135"/>
       <c r="D368" s="135"/>
       <c r="E368" s="135"/>
       <c r="F368" s="147"/>
       <c r="G368" s="135"/>
       <c r="H368" s="147"/>
       <c r="I368" s="148"/>
       <c r="J368" s="148"/>
       <c r="K368" s="149"/>
       <c r="L368" s="110"/>
       <c r="M368" s="132"/>
       <c r="N368" s="112"/>
     </row>
@@ -28944,47 +28978,47 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo financii Slovenskej republiky</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Antalicová Jana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SetDate">
-    <vt:lpwstr>2026-06-12T09:31:21Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-09T10:37:57Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SiteId">
     <vt:lpwstr>579df390-dbff-49fd-8f10-624670566482</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ActionId">
-    <vt:lpwstr>4893f2aa-2b03-451b-b6a3-bf0b0a59565f</vt:lpwstr>
+    <vt:lpwstr>463cae7a-224b-4489-b214-86f33a8ca875</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>