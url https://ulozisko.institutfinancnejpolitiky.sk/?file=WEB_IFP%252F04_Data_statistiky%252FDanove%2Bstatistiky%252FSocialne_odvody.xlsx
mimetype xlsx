--- v4 (2026-08-08)
+++ v5 (2026-09-22)
@@ -5,92 +5,101 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\IFP_NEW\1_DANE\1_03_Databazy\02_Danove_prijmy_web\2015\novy_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{4413799B-4E97-4352-9DA6-C1BC5F4B8DCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C26A0AC8-6DFC-43EC-80CF-1D1C42337ACC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" activeTab="2" xr2:uid="{CEC7563D-B157-4D02-AA84-F76D97120026}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" activeTab="2" xr2:uid="{3F6C7E88-75B1-4CF1-B0F7-FACF3E603B3D}"/>
   </bookViews>
   <sheets>
     <sheet name="cash rocny" sheetId="1" r:id="rId1"/>
     <sheet name="akrual rocny" sheetId="2" r:id="rId2"/>
     <sheet name="cash mesacny" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'cash mesacny'!$A$1:$I$137</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N366" i="3" l="1"/>
+  <c r="N368" i="3" l="1"/>
+  <c r="L368" i="3"/>
+  <c r="N367" i="3"/>
+  <c r="M367" i="3"/>
+  <c r="L367" i="3"/>
+  <c r="N366" i="3"/>
+  <c r="M366" i="3"/>
   <c r="L366" i="3"/>
   <c r="N365" i="3"/>
   <c r="M365" i="3"/>
   <c r="L365" i="3"/>
   <c r="N364" i="3"/>
   <c r="M364" i="3"/>
   <c r="L364" i="3"/>
   <c r="N363" i="3"/>
   <c r="M363" i="3"/>
   <c r="L363" i="3"/>
   <c r="N362" i="3"/>
   <c r="M362" i="3"/>
   <c r="L362" i="3"/>
   <c r="N361" i="3"/>
   <c r="M361" i="3"/>
   <c r="L361" i="3"/>
   <c r="N360" i="3"/>
   <c r="M360" i="3"/>
   <c r="L360" i="3"/>
   <c r="N359" i="3"/>
   <c r="M359" i="3"/>
   <c r="L359" i="3"/>
   <c r="N358" i="3"/>
   <c r="M358" i="3"/>
   <c r="L358" i="3"/>
@@ -1076,66 +1085,67 @@
   <c r="T40" i="2"/>
   <c r="S40" i="2"/>
   <c r="R40" i="2"/>
   <c r="Q40" i="2"/>
   <c r="P40" i="2"/>
   <c r="O40" i="2"/>
   <c r="N40" i="2"/>
   <c r="M40" i="2"/>
   <c r="L40" i="2"/>
   <c r="AF36" i="2"/>
   <c r="AF44" i="2" s="1"/>
   <c r="AE36" i="2"/>
   <c r="AE44" i="2" s="1"/>
   <c r="AD36" i="2"/>
   <c r="AC36" i="2"/>
   <c r="AB36" i="2"/>
   <c r="AA36" i="2"/>
   <c r="AA44" i="2" s="1"/>
   <c r="Z36" i="2"/>
   <c r="Z44" i="2" s="1"/>
   <c r="Y36" i="2"/>
   <c r="Y44" i="2" s="1"/>
   <c r="X36" i="2"/>
   <c r="X44" i="2" s="1"/>
   <c r="W36" i="2"/>
-  <c r="W44" i="2" s="1"/>
   <c r="V36" i="2"/>
   <c r="V44" i="2" s="1"/>
   <c r="U36" i="2"/>
+  <c r="U44" i="2" s="1"/>
   <c r="T36" i="2"/>
+  <c r="T44" i="2" s="1"/>
   <c r="S36" i="2"/>
   <c r="R36" i="2"/>
   <c r="Q36" i="2"/>
-  <c r="Q44" i="2" s="1"/>
   <c r="P36" i="2"/>
   <c r="O36" i="2"/>
-  <c r="O44" i="2" s="1"/>
   <c r="N36" i="2"/>
   <c r="N44" i="2" s="1"/>
   <c r="M36" i="2"/>
+  <c r="M44" i="2" s="1"/>
   <c r="L36" i="2"/>
+  <c r="L44" i="2" s="1"/>
   <c r="AF30" i="2"/>
   <c r="AF31" i="2" s="1"/>
   <c r="AE30" i="2"/>
   <c r="AE31" i="2" s="1"/>
   <c r="AD30" i="2"/>
   <c r="AD31" i="2" s="1"/>
   <c r="AC30" i="2"/>
   <c r="AC31" i="2" s="1"/>
   <c r="AB30" i="2"/>
   <c r="AB31" i="2" s="1"/>
   <c r="AA30" i="2"/>
   <c r="AA31" i="2" s="1"/>
   <c r="Z30" i="2"/>
   <c r="Z31" i="2" s="1"/>
   <c r="Y30" i="2"/>
   <c r="Y31" i="2" s="1"/>
   <c r="X30" i="2"/>
   <c r="X31" i="2" s="1"/>
   <c r="W30" i="2"/>
   <c r="V30" i="2"/>
   <c r="U30" i="2"/>
   <c r="T30" i="2"/>
   <c r="S30" i="2"/>
   <c r="R30" i="2"/>
   <c r="Q30" i="2"/>
@@ -1162,65 +1172,60 @@
   <c r="R29" i="2"/>
   <c r="Q29" i="2"/>
   <c r="P29" i="2"/>
   <c r="O29" i="2"/>
   <c r="N29" i="2"/>
   <c r="M29" i="2"/>
   <c r="L29" i="2"/>
   <c r="K29" i="2"/>
   <c r="J29" i="2"/>
   <c r="I29" i="2"/>
   <c r="H29" i="2"/>
   <c r="G29" i="2"/>
   <c r="F29" i="2"/>
   <c r="E29" i="2"/>
   <c r="D29" i="2"/>
   <c r="C29" i="2"/>
   <c r="B29" i="2"/>
   <c r="W28" i="2"/>
   <c r="V28" i="2"/>
   <c r="U28" i="2"/>
   <c r="T28" i="2"/>
   <c r="S28" i="2"/>
   <c r="R28" i="2"/>
   <c r="Q28" i="2"/>
   <c r="P28" i="2"/>
-  <c r="P31" i="2" s="1"/>
   <c r="O28" i="2"/>
   <c r="N28" i="2"/>
-  <c r="N31" i="2" s="1"/>
   <c r="M28" i="2"/>
   <c r="L28" i="2"/>
   <c r="K28" i="2"/>
   <c r="J28" i="2"/>
   <c r="I28" i="2"/>
   <c r="H28" i="2"/>
-  <c r="H31" i="2" s="1"/>
   <c r="G28" i="2"/>
-  <c r="G31" i="2" s="1"/>
   <c r="F28" i="2"/>
-  <c r="F31" i="2" s="1"/>
   <c r="E28" i="2"/>
   <c r="D28" i="2"/>
   <c r="C28" i="2"/>
   <c r="B28" i="2"/>
   <c r="J18" i="2"/>
   <c r="I18" i="2"/>
   <c r="H18" i="2"/>
   <c r="G18" i="2"/>
   <c r="F18" i="2"/>
   <c r="E18" i="2"/>
   <c r="D18" i="2"/>
   <c r="AF17" i="2"/>
   <c r="AE17" i="2"/>
   <c r="AD17" i="2"/>
   <c r="AC17" i="2"/>
   <c r="AB17" i="2"/>
   <c r="AA17" i="2"/>
   <c r="Z17" i="2"/>
   <c r="Y17" i="2"/>
   <c r="X17" i="2"/>
   <c r="W17" i="2"/>
   <c r="V17" i="2"/>
   <c r="U17" i="2"/>
   <c r="T17" i="2"/>
   <c r="S17" i="2"/>
@@ -1252,173 +1257,171 @@
   <c r="AA14" i="2"/>
   <c r="Z14" i="2"/>
   <c r="Y14" i="2"/>
   <c r="X14" i="2"/>
   <c r="W14" i="2"/>
   <c r="V14" i="2"/>
   <c r="U14" i="2"/>
   <c r="T14" i="2"/>
   <c r="S14" i="2"/>
   <c r="R14" i="2"/>
   <c r="O14" i="2"/>
   <c r="N14" i="2"/>
   <c r="M14" i="2"/>
   <c r="L14" i="2"/>
   <c r="K14" i="2"/>
   <c r="J14" i="2"/>
   <c r="I14" i="2"/>
   <c r="H14" i="2"/>
   <c r="G14" i="2"/>
   <c r="F14" i="2"/>
   <c r="E14" i="2"/>
   <c r="D14" i="2"/>
   <c r="C14" i="2"/>
   <c r="B14" i="2"/>
   <c r="AD13" i="2"/>
+  <c r="AD3" i="2" s="1"/>
   <c r="AC13" i="2"/>
   <c r="AB13" i="2"/>
   <c r="W13" i="2"/>
   <c r="V13" i="2"/>
   <c r="U13" i="2"/>
   <c r="T13" i="2"/>
   <c r="S13" i="2"/>
   <c r="R13" i="2"/>
   <c r="Q13" i="2"/>
   <c r="P13" i="2"/>
   <c r="AF12" i="2"/>
   <c r="AE12" i="2"/>
   <c r="AD12" i="2"/>
   <c r="AC12" i="2"/>
   <c r="AB12" i="2"/>
   <c r="W12" i="2"/>
   <c r="V12" i="2"/>
   <c r="U12" i="2"/>
   <c r="T12" i="2"/>
   <c r="S12" i="2"/>
   <c r="R12" i="2"/>
   <c r="Q12" i="2"/>
   <c r="P12" i="2"/>
   <c r="W11" i="2"/>
   <c r="V11" i="2"/>
   <c r="U11" i="2"/>
   <c r="T11" i="2"/>
   <c r="S11" i="2"/>
   <c r="R11" i="2"/>
   <c r="Q11" i="2"/>
   <c r="P11" i="2"/>
   <c r="Z10" i="2"/>
   <c r="W10" i="2"/>
   <c r="V10" i="2"/>
   <c r="U10" i="2"/>
   <c r="T10" i="2"/>
-  <c r="T4" i="2" s="1"/>
-  <c r="T3" i="2" s="1"/>
   <c r="S10" i="2"/>
   <c r="R10" i="2"/>
   <c r="Q10" i="2"/>
   <c r="P10" i="2"/>
+  <c r="P4" i="2" s="1"/>
+  <c r="P3" i="2" s="1"/>
   <c r="AF5" i="2"/>
   <c r="AE5" i="2"/>
   <c r="AD5" i="2"/>
-  <c r="AD4" i="2" s="1"/>
-  <c r="AD3" i="2" s="1"/>
   <c r="AC5" i="2"/>
-  <c r="AC4" i="2" s="1"/>
   <c r="AB5" i="2"/>
   <c r="AA5" i="2"/>
   <c r="Z5" i="2"/>
+  <c r="Z4" i="2" s="1"/>
+  <c r="Z3" i="2" s="1"/>
   <c r="Y5" i="2"/>
   <c r="X5" i="2"/>
   <c r="W5" i="2"/>
   <c r="V5" i="2"/>
   <c r="U5" i="2"/>
-  <c r="U4" i="2" s="1"/>
   <c r="T5" i="2"/>
+  <c r="T4" i="2" s="1"/>
   <c r="S5" i="2"/>
   <c r="S4" i="2" s="1"/>
   <c r="R5" i="2"/>
-  <c r="R4" i="2" s="1"/>
-  <c r="R3" i="2" s="1"/>
   <c r="Q5" i="2"/>
   <c r="Q4" i="2" s="1"/>
   <c r="P5" i="2"/>
   <c r="O5" i="2"/>
   <c r="N5" i="2"/>
   <c r="M5" i="2"/>
   <c r="M4" i="2" s="1"/>
   <c r="M3" i="2" s="1"/>
   <c r="L5" i="2"/>
+  <c r="L4" i="2" s="1"/>
+  <c r="L3" i="2" s="1"/>
   <c r="K5" i="2"/>
   <c r="K4" i="2" s="1"/>
   <c r="K3" i="2" s="1"/>
   <c r="J5" i="2"/>
   <c r="J4" i="2" s="1"/>
   <c r="J3" i="2" s="1"/>
   <c r="I5" i="2"/>
   <c r="I4" i="2" s="1"/>
   <c r="I3" i="2" s="1"/>
   <c r="H5" i="2"/>
-  <c r="H4" i="2" s="1"/>
-  <c r="H3" i="2" s="1"/>
   <c r="G5" i="2"/>
   <c r="F5" i="2"/>
-  <c r="F4" i="2" s="1"/>
-  <c r="F3" i="2" s="1"/>
   <c r="E5" i="2"/>
   <c r="E4" i="2" s="1"/>
   <c r="E3" i="2" s="1"/>
   <c r="D5" i="2"/>
+  <c r="D4" i="2" s="1"/>
+  <c r="D3" i="2" s="1"/>
   <c r="C5" i="2"/>
   <c r="C4" i="2" s="1"/>
   <c r="C3" i="2" s="1"/>
   <c r="B5" i="2"/>
   <c r="B4" i="2" s="1"/>
   <c r="B3" i="2" s="1"/>
   <c r="AF4" i="2"/>
   <c r="AF3" i="2" s="1"/>
   <c r="AE4" i="2"/>
+  <c r="AE3" i="2" s="1"/>
+  <c r="AD4" i="2"/>
+  <c r="AC4" i="2"/>
   <c r="AB4" i="2"/>
+  <c r="AB3" i="2" s="1"/>
   <c r="AA4" i="2"/>
-  <c r="Z4" i="2"/>
-  <c r="Z3" i="2" s="1"/>
+  <c r="AA3" i="2" s="1"/>
   <c r="Y4" i="2"/>
   <c r="Y3" i="2" s="1"/>
   <c r="X4" i="2"/>
   <c r="X3" i="2" s="1"/>
-  <c r="W4" i="2"/>
   <c r="O4" i="2"/>
-  <c r="O3" i="2" s="1"/>
   <c r="N4" i="2"/>
   <c r="N3" i="2" s="1"/>
-  <c r="L4" i="2"/>
-  <c r="L3" i="2" s="1"/>
+  <c r="H4" i="2"/>
+  <c r="H3" i="2" s="1"/>
   <c r="G4" i="2"/>
-  <c r="D4" i="2"/>
-[...3 lines deleted...]
-  <c r="G3" i="2"/>
+  <c r="G3" i="2" s="1"/>
+  <c r="F4" i="2"/>
+  <c r="F3" i="2" s="1"/>
+  <c r="O3" i="2"/>
   <c r="AF36" i="1"/>
   <c r="AF44" i="1" s="1"/>
   <c r="AE36" i="1"/>
   <c r="AE44" i="1" s="1"/>
   <c r="AD36" i="1"/>
   <c r="AD44" i="1" s="1"/>
   <c r="AC36" i="1"/>
   <c r="AC44" i="1" s="1"/>
   <c r="AB36" i="1"/>
   <c r="AB44" i="1" s="1"/>
   <c r="AA36" i="1"/>
   <c r="AA44" i="1" s="1"/>
   <c r="Z36" i="1"/>
   <c r="Z44" i="1" s="1"/>
   <c r="Y36" i="1"/>
   <c r="Y44" i="1" s="1"/>
   <c r="X36" i="1"/>
   <c r="X44" i="1" s="1"/>
   <c r="W36" i="1"/>
   <c r="W44" i="1" s="1"/>
   <c r="V36" i="1"/>
   <c r="V44" i="1" s="1"/>
   <c r="U36" i="1"/>
   <c r="U44" i="1" s="1"/>
   <c r="T36" i="1"/>
@@ -1449,326 +1452,332 @@
   <c r="Y31" i="1"/>
   <c r="X31" i="1"/>
   <c r="W31" i="1"/>
   <c r="V31" i="1"/>
   <c r="U31" i="1"/>
   <c r="T31" i="1"/>
   <c r="S31" i="1"/>
   <c r="R31" i="1"/>
   <c r="Q31" i="1"/>
   <c r="P31" i="1"/>
   <c r="O31" i="1"/>
   <c r="N31" i="1"/>
   <c r="M31" i="1"/>
   <c r="L31" i="1"/>
   <c r="K31" i="1"/>
   <c r="J31" i="1"/>
   <c r="I31" i="1"/>
   <c r="H31" i="1"/>
   <c r="G31" i="1"/>
   <c r="F31" i="1"/>
   <c r="E31" i="1"/>
   <c r="D31" i="1"/>
   <c r="C31" i="1"/>
   <c r="B31" i="1"/>
   <c r="J18" i="1"/>
-  <c r="J17" i="1" s="1"/>
   <c r="I18" i="1"/>
+  <c r="I17" i="1" s="1"/>
   <c r="H18" i="1"/>
+  <c r="H17" i="1" s="1"/>
   <c r="G18" i="1"/>
   <c r="F18" i="1"/>
-  <c r="F17" i="1" s="1"/>
   <c r="E18" i="1"/>
-  <c r="E17" i="1" s="1"/>
   <c r="D18" i="1"/>
-  <c r="I17" i="1"/>
-  <c r="H17" i="1"/>
+  <c r="D17" i="1" s="1"/>
+  <c r="J17" i="1"/>
   <c r="G17" i="1"/>
-  <c r="D17" i="1"/>
+  <c r="F17" i="1"/>
+  <c r="E17" i="1"/>
   <c r="AF14" i="1"/>
   <c r="AE14" i="1"/>
   <c r="AD14" i="1"/>
   <c r="AC14" i="1"/>
   <c r="AB14" i="1"/>
   <c r="AA14" i="1"/>
   <c r="Z14" i="1"/>
   <c r="Y14" i="1"/>
   <c r="X14" i="1"/>
   <c r="W14" i="1"/>
   <c r="V14" i="1"/>
   <c r="U14" i="1"/>
   <c r="T14" i="1"/>
   <c r="S14" i="1"/>
   <c r="R14" i="1"/>
   <c r="Q14" i="1"/>
   <c r="P14" i="1"/>
   <c r="O14" i="1"/>
   <c r="N14" i="1"/>
   <c r="M14" i="1"/>
   <c r="L14" i="1"/>
   <c r="K14" i="1"/>
   <c r="J14" i="1"/>
   <c r="I14" i="1"/>
   <c r="H14" i="1"/>
   <c r="G14" i="1"/>
   <c r="F14" i="1"/>
   <c r="E14" i="1"/>
   <c r="D14" i="1"/>
   <c r="C14" i="1"/>
   <c r="B14" i="1"/>
   <c r="AF5" i="1"/>
   <c r="AE5" i="1"/>
   <c r="AD5" i="1"/>
   <c r="AC5" i="1"/>
-  <c r="AC4" i="1" s="1"/>
-  <c r="AC3" i="1" s="1"/>
   <c r="AB5" i="1"/>
-  <c r="AB4" i="1" s="1"/>
-  <c r="AB3" i="1" s="1"/>
   <c r="AA5" i="1"/>
+  <c r="AA4" i="1" s="1"/>
+  <c r="AA3" i="1" s="1"/>
   <c r="Z5" i="1"/>
   <c r="Y5" i="1"/>
   <c r="X5" i="1"/>
   <c r="W5" i="1"/>
   <c r="V5" i="1"/>
   <c r="U5" i="1"/>
-  <c r="U4" i="1" s="1"/>
-  <c r="U3" i="1" s="1"/>
   <c r="T5" i="1"/>
-  <c r="T4" i="1" s="1"/>
-  <c r="T3" i="1" s="1"/>
   <c r="S5" i="1"/>
+  <c r="S4" i="1" s="1"/>
+  <c r="S3" i="1" s="1"/>
   <c r="R5" i="1"/>
   <c r="Q5" i="1"/>
   <c r="P5" i="1"/>
   <c r="O5" i="1"/>
   <c r="N5" i="1"/>
-  <c r="N4" i="1" s="1"/>
-  <c r="N3" i="1" s="1"/>
   <c r="M5" i="1"/>
-  <c r="M4" i="1" s="1"/>
-  <c r="M3" i="1" s="1"/>
   <c r="L5" i="1"/>
-  <c r="L4" i="1" s="1"/>
-  <c r="L3" i="1" s="1"/>
   <c r="K5" i="1"/>
   <c r="K4" i="1" s="1"/>
   <c r="K3" i="1" s="1"/>
   <c r="J5" i="1"/>
-  <c r="J4" i="1" s="1"/>
-  <c r="J3" i="1" s="1"/>
   <c r="I5" i="1"/>
   <c r="H5" i="1"/>
   <c r="G5" i="1"/>
   <c r="F5" i="1"/>
   <c r="E5" i="1"/>
-  <c r="E4" i="1" s="1"/>
-  <c r="E3" i="1" s="1"/>
   <c r="D5" i="1"/>
-  <c r="D4" i="1" s="1"/>
-  <c r="D3" i="1" s="1"/>
   <c r="C5" i="1"/>
   <c r="C4" i="1" s="1"/>
   <c r="C3" i="1" s="1"/>
   <c r="B5" i="1"/>
-  <c r="B4" i="1" s="1"/>
-  <c r="B3" i="1" s="1"/>
   <c r="AF4" i="1"/>
   <c r="AE4" i="1"/>
   <c r="AD4" i="1"/>
   <c r="AD3" i="1" s="1"/>
-  <c r="AA4" i="1"/>
-  <c r="AA3" i="1" s="1"/>
+  <c r="AC4" i="1"/>
+  <c r="AB4" i="1"/>
   <c r="Z4" i="1"/>
   <c r="Z3" i="1" s="1"/>
   <c r="Y4" i="1"/>
   <c r="Y3" i="1" s="1"/>
   <c r="X4" i="1"/>
+  <c r="X3" i="1" s="1"/>
   <c r="W4" i="1"/>
-  <c r="W3" i="1" s="1"/>
   <c r="V4" i="1"/>
-  <c r="S4" i="1"/>
-  <c r="S3" i="1" s="1"/>
+  <c r="V3" i="1" s="1"/>
+  <c r="U4" i="1"/>
+  <c r="T4" i="1"/>
   <c r="R4" i="1"/>
   <c r="R3" i="1" s="1"/>
   <c r="Q4" i="1"/>
+  <c r="Q3" i="1" s="1"/>
   <c r="P4" i="1"/>
+  <c r="P3" i="1" s="1"/>
   <c r="O4" i="1"/>
+  <c r="N4" i="1"/>
+  <c r="N3" i="1" s="1"/>
+  <c r="M4" i="1"/>
+  <c r="L4" i="1"/>
+  <c r="J4" i="1"/>
+  <c r="J3" i="1" s="1"/>
   <c r="I4" i="1"/>
   <c r="I3" i="1" s="1"/>
   <c r="H4" i="1"/>
+  <c r="H3" i="1" s="1"/>
   <c r="G4" i="1"/>
-  <c r="G3" i="1" s="1"/>
   <c r="F4" i="1"/>
   <c r="F3" i="1" s="1"/>
+  <c r="E4" i="1"/>
+  <c r="D4" i="1"/>
+  <c r="B4" i="1"/>
+  <c r="B3" i="1" s="1"/>
   <c r="AF3" i="1"/>
   <c r="AE3" i="1"/>
-  <c r="X3" i="1"/>
-[...2 lines deleted...]
-  <c r="P3" i="1"/>
+  <c r="AC3" i="1"/>
+  <c r="AB3" i="1"/>
+  <c r="W3" i="1"/>
+  <c r="U3" i="1"/>
+  <c r="T3" i="1"/>
   <c r="O3" i="1"/>
-  <c r="H3" i="1"/>
-  <c r="AC3" i="2" l="1"/>
+  <c r="M3" i="1"/>
+  <c r="L3" i="1"/>
+  <c r="G3" i="1"/>
+  <c r="E3" i="1"/>
+  <c r="D3" i="1"/>
+  <c r="S3" i="2" l="1"/>
+  <c r="O44" i="2"/>
+  <c r="W44" i="2"/>
+  <c r="I31" i="2"/>
+  <c r="Q31" i="2"/>
+  <c r="P44" i="2"/>
+  <c r="V4" i="2"/>
+  <c r="V3" i="2" s="1"/>
   <c r="R44" i="2"/>
+  <c r="W4" i="2"/>
+  <c r="W3" i="2" s="1"/>
+  <c r="AB44" i="2"/>
+  <c r="U4" i="2"/>
+  <c r="U3" i="2" s="1"/>
+  <c r="T3" i="2"/>
+  <c r="C31" i="2"/>
+  <c r="K31" i="2"/>
+  <c r="S31" i="2"/>
+  <c r="S44" i="2"/>
+  <c r="Q3" i="2"/>
   <c r="D31" i="2"/>
   <c r="L31" i="2"/>
   <c r="T31" i="2"/>
-  <c r="S44" i="2"/>
-[...11 lines deleted...]
-  <c r="S3" i="2"/>
+  <c r="AC44" i="2"/>
+  <c r="E31" i="2"/>
+  <c r="M31" i="2"/>
+  <c r="U31" i="2"/>
+  <c r="AD44" i="2"/>
+  <c r="F31" i="2"/>
+  <c r="N31" i="2"/>
+  <c r="V31" i="2"/>
+  <c r="R4" i="2"/>
+  <c r="R3" i="2" s="1"/>
+  <c r="AC3" i="2"/>
+  <c r="G31" i="2"/>
+  <c r="O31" i="2"/>
+  <c r="W31" i="2"/>
+  <c r="H31" i="2"/>
+  <c r="P31" i="2"/>
   <c r="B31" i="2"/>
   <c r="J31" i="2"/>
   <c r="R31" i="2"/>
-  <c r="E31" i="2"/>
-[...14 lines deleted...]
-  <c r="P44" i="2"/>
+  <c r="Q44" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Porubsky Marek</author>
     <author>jremeta</author>
   </authors>
   <commentList>
-    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{201B2F55-FA58-4412-809B-53FF9F7CF251}">
+    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{D88F4DC3-887C-44DF-8B2F-F753831B7E05}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Porubsky Marek:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho:
 59 068 tis. eur  oddĺženie nemocníc</t>
         </r>
       </text>
     </comment>
-    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{2B82BA0A-59F1-47FE-A222-7F40C6425CAF}">
+    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{046E98F2-D6EA-44E2-BA28-09E2E6DA761C}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>jremeta:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho 10 400 tis. eur oddĺženie nemocníc </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Porubsky Marek</author>
     <author>jremeta</author>
   </authors>
   <commentList>
-    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{F280471A-A56E-4762-BCB7-C7057AD1FE59}">
+    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{0F5F5301-C6FB-430E-95F6-E92A51647E43}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Porubsky Marek:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho:
 59 mil. oddĺženie nemocníc</t>
         </r>
       </text>
     </comment>
-    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{15D450C7-3CAE-41C6-8735-57962650C400}">
+    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{B0AB0572-513F-4ED4-9D2C-CB62729A7CEE}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>jremeta:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho oddĺženie nemocníc 10 400 tisl. eur</t>
         </r>
       </text>
     </comment>
@@ -4353,51 +4362,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4A3DC95D-C231-4C55-A9F0-B111E0FC95BD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4735EB80-48B6-4AEF-86C4-90EBC50EF4DD}">
   <sheetPr codeName="Hárok3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI70"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="S3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A47" sqref="A47"/>
       <selection pane="topRight" activeCell="A47" sqref="A47"/>
       <selection pane="bottomLeft" activeCell="A47" sqref="A47"/>
       <selection pane="bottomRight" activeCell="AF28" sqref="AF28:AF29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="30.54296875" style="6" customWidth="1"/>
     <col min="2" max="20" width="9.6328125" style="6" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.7265625" style="6" customWidth="1"/>
     <col min="22" max="24" width="9.6328125" style="6" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7265625" style="6" customWidth="1"/>
     <col min="26" max="26" width="11.453125" style="6" customWidth="1"/>
     <col min="27" max="27" width="10.453125" style="6" customWidth="1"/>
     <col min="28" max="28" width="10.7265625" style="6" customWidth="1"/>
     <col min="29" max="30" width="13.54296875" style="6" customWidth="1"/>
     <col min="31" max="32" width="15.08984375" style="6" customWidth="1"/>
@@ -4776,51 +4785,51 @@
         <v>9540063.7475199979</v>
       </c>
       <c r="AC4" s="16">
         <f t="shared" si="1"/>
         <v>10556163.525489999</v>
       </c>
       <c r="AD4" s="16">
         <f t="shared" si="1"/>
         <v>11301812.852320002</v>
       </c>
       <c r="AE4" s="16">
         <f t="shared" si="1"/>
         <v>12259732.842120003</v>
       </c>
       <c r="AF4" s="16">
         <f t="shared" si="1"/>
         <v>13026801.988179998</v>
       </c>
       <c r="AI4" s="17"/>
     </row>
     <row r="5" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="15">
-        <f t="shared" ref="B5:Y5" si="2">SUM(B6:B9)</f>
+        <f t="shared" ref="B5:AF5" si="2">SUM(B6:B9)</f>
         <v>1561295.8905928431</v>
       </c>
       <c r="C5" s="15">
         <f t="shared" si="2"/>
         <v>1760600.4447985128</v>
       </c>
       <c r="D5" s="15">
         <f t="shared" si="2"/>
         <v>1929749.2199429066</v>
       </c>
       <c r="E5" s="15">
         <f t="shared" si="2"/>
         <v>2047838.976299542</v>
       </c>
       <c r="F5" s="15">
         <f t="shared" si="2"/>
         <v>2047378.8421961095</v>
       </c>
       <c r="G5" s="15">
         <f t="shared" si="2"/>
         <v>2205102.4364336454</v>
       </c>
       <c r="H5" s="15">
         <f t="shared" si="2"/>
         <v>2443198.5328287859</v>
@@ -4872,75 +4881,75 @@
       <c r="T5" s="15">
         <f t="shared" si="2"/>
         <v>5617718</v>
       </c>
       <c r="U5" s="15">
         <f t="shared" si="2"/>
         <v>5935642</v>
       </c>
       <c r="V5" s="15">
         <f t="shared" si="2"/>
         <v>6331603.2359999996</v>
       </c>
       <c r="W5" s="15">
         <f t="shared" si="2"/>
         <v>6764750.71</v>
       </c>
       <c r="X5" s="15">
         <f t="shared" si="2"/>
         <v>7354065.0694500003</v>
       </c>
       <c r="Y5" s="15">
         <f t="shared" si="2"/>
         <v>8002491.6235300004</v>
       </c>
       <c r="Z5" s="15">
-        <f t="shared" ref="Z5:AF5" si="3">SUM(Z6:Z9)</f>
+        <f t="shared" si="2"/>
         <v>8616795.0492199995</v>
       </c>
       <c r="AA5" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>8680809.7920399997</v>
       </c>
       <c r="AB5" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>9341125.030249998</v>
       </c>
       <c r="AC5" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>10143930.82312</v>
       </c>
       <c r="AD5" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>11044701.056900002</v>
       </c>
       <c r="AE5" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>11806850.219200002</v>
       </c>
       <c r="AF5" s="16">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>12831737.457519999</v>
       </c>
       <c r="AI5" s="17"/>
     </row>
     <row r="6" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="15">
         <v>343407.68771161122</v>
       </c>
       <c r="C6" s="15">
         <v>387916.0193852486</v>
       </c>
       <c r="D6" s="15">
         <v>422313.05184890132</v>
       </c>
       <c r="E6" s="15">
         <v>444276.30618070764</v>
       </c>
       <c r="F6" s="15">
         <v>443200.88959702582</v>
       </c>
       <c r="G6" s="15">
         <v>476968.46577706962</v>
@@ -5701,171 +5710,171 @@
       </c>
       <c r="AA13" s="17">
         <v>3281.5350100000001</v>
       </c>
       <c r="AB13" s="17">
         <v>3458.7664199999999</v>
       </c>
       <c r="AC13" s="22">
         <v>3572.2669599999999</v>
       </c>
       <c r="AD13" s="22">
         <v>4049</v>
       </c>
       <c r="AE13" s="22">
         <v>4821</v>
       </c>
       <c r="AF13" s="22">
         <v>4963.0541199999998</v>
       </c>
     </row>
     <row r="14" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="24">
-        <f t="shared" ref="B14:AF14" si="4">SUM(B15:B16)</f>
+        <f t="shared" ref="B14:AF14" si="3">SUM(B15:B16)</f>
         <v>825167.62929031393</v>
       </c>
       <c r="C14" s="24">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>1140675.8281882759</v>
       </c>
       <c r="D14" s="24">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>1246829.980747527</v>
       </c>
       <c r="E14" s="24">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>1314014.4725486289</v>
       </c>
       <c r="F14" s="24">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>1361259.2606531726</v>
       </c>
       <c r="G14" s="24">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>1451516.6014457794</v>
       </c>
       <c r="H14" s="24">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>1589796.9947351774</v>
       </c>
       <c r="I14" s="24">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>1816132.8712394114</v>
       </c>
       <c r="J14" s="24">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>1923404.1243409233</v>
       </c>
       <c r="K14" s="24">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>2046097.789285003</v>
       </c>
       <c r="L14" s="24">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>2348680.5085308366</v>
       </c>
       <c r="M14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>2587981.6300815707</v>
       </c>
       <c r="N14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>2924534.0237668459</v>
       </c>
       <c r="O14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>3246954.376356787</v>
       </c>
       <c r="P14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>3337874.3540000003</v>
       </c>
       <c r="Q14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>3513425.6689999998</v>
       </c>
       <c r="R14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>3571332.4579702001</v>
       </c>
       <c r="S14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>3695912.1251472402</v>
       </c>
       <c r="T14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>3859560</v>
       </c>
       <c r="U14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>3960311.4259699997</v>
       </c>
       <c r="V14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>4228944.1052299999</v>
       </c>
       <c r="W14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>4344759.7060900005</v>
       </c>
       <c r="X14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>4591437.0962600019</v>
       </c>
       <c r="Y14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>4818898.3962099999</v>
       </c>
       <c r="Z14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>5184692.7056099996</v>
       </c>
       <c r="AA14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>5235517.87304</v>
       </c>
       <c r="AB14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>5631272.3619400002</v>
       </c>
       <c r="AC14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>5977032.1629500007</v>
       </c>
       <c r="AD14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>7244477.554790033</v>
       </c>
       <c r="AE14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>8013864.9100600351</v>
       </c>
       <c r="AF14" s="25">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>8646400.6014999244</v>
       </c>
     </row>
     <row r="15" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="15">
         <v>653355.90519816766</v>
       </c>
       <c r="C15" s="15">
         <v>787924.05231361615</v>
       </c>
       <c r="D15" s="15">
         <v>890327.29204009823</v>
       </c>
       <c r="E15" s="15">
         <v>948549.42574520339</v>
       </c>
       <c r="F15" s="15">
         <v>974934.22579955775</v>
       </c>
       <c r="G15" s="15">
         <v>1062815.6122669971</v>
       </c>
@@ -6028,75 +6037,75 @@
         <v>1167028.5890599997</v>
       </c>
       <c r="AB16" s="27">
         <v>1297336.4377900001</v>
       </c>
       <c r="AC16" s="27">
         <v>1288969.0069799998</v>
       </c>
       <c r="AD16" s="27">
         <v>2081276.4710499998</v>
       </c>
       <c r="AE16" s="27">
         <v>2112479.9999999995</v>
       </c>
       <c r="AF16" s="27">
         <v>2316599.9999999972</v>
       </c>
     </row>
     <row r="17" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="28"/>
       <c r="C17" s="28"/>
       <c r="D17" s="29">
-        <f t="shared" ref="D17:J17" si="5">D18+D23</f>
+        <f t="shared" ref="D17:J17" si="4">D18+D23</f>
         <v>250160.19385248621</v>
       </c>
       <c r="E17" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>266550.58753236406</v>
       </c>
       <c r="F17" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>263454.09281019715</v>
       </c>
       <c r="G17" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>287477.69368651655</v>
       </c>
       <c r="H17" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>311805.01516331406</v>
       </c>
       <c r="I17" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>345754.1708935803</v>
       </c>
       <c r="J17" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>351388.20288123214</v>
       </c>
       <c r="K17" s="30">
         <v>0</v>
       </c>
       <c r="L17" s="30">
         <v>0</v>
       </c>
       <c r="M17" s="30">
         <v>0</v>
       </c>
       <c r="N17" s="30">
         <v>0</v>
       </c>
       <c r="O17" s="30">
         <v>0</v>
       </c>
       <c r="P17" s="30">
         <v>0</v>
       </c>
       <c r="Q17" s="30">
         <v>0</v>
       </c>
       <c r="R17" s="30">
         <v>0</v>
@@ -6129,75 +6138,75 @@
         <v>0</v>
       </c>
       <c r="AB17" s="30">
         <v>0</v>
       </c>
       <c r="AC17" s="30">
         <v>0</v>
       </c>
       <c r="AD17" s="30">
         <v>0</v>
       </c>
       <c r="AE17" s="30">
         <v>0</v>
       </c>
       <c r="AF17" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="31"/>
       <c r="C18" s="31"/>
       <c r="D18" s="31">
-        <f t="shared" ref="D18:J18" si="6">SUM(D19:D22)</f>
+        <f t="shared" ref="D18:J18" si="5">SUM(D19:D22)</f>
         <v>250160.19385248621</v>
       </c>
       <c r="E18" s="31">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>247482.4404169156</v>
       </c>
       <c r="F18" s="31">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>245177.68704773282</v>
       </c>
       <c r="G18" s="31">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>264946.88972980145</v>
       </c>
       <c r="H18" s="31">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>286411.03654019785</v>
       </c>
       <c r="I18" s="31">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>312589.09753501957</v>
       </c>
       <c r="J18" s="31">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>331666.86583017989</v>
       </c>
       <c r="K18" s="32">
         <v>0</v>
       </c>
       <c r="L18" s="32">
         <v>0</v>
       </c>
       <c r="M18" s="32">
         <v>0</v>
       </c>
       <c r="N18" s="32">
         <v>0</v>
       </c>
       <c r="O18" s="32">
         <v>0</v>
       </c>
       <c r="P18" s="32">
         <v>0</v>
       </c>
       <c r="Q18" s="32">
         <v>0</v>
       </c>
       <c r="R18" s="32">
         <v>0</v>
@@ -7159,171 +7168,171 @@
       </c>
       <c r="AA30" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AB30" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AC30" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AD30" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AE30" s="34" t="s">
         <v>0</v>
       </c>
       <c r="AF30" s="34" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="41">
-        <f t="shared" ref="B31:AF31" si="7">SUM(B28:B30)</f>
+        <f t="shared" ref="B31:AF31" si="6">SUM(B28:B30)</f>
         <v>216.75629024762662</v>
       </c>
       <c r="C31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>6359.423753568346</v>
       </c>
       <c r="D31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>10945.960300073026</v>
       </c>
       <c r="E31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>12801.03565026887</v>
       </c>
       <c r="F31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>14091.349664741418</v>
       </c>
       <c r="G31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>13368.153754232224</v>
       </c>
       <c r="H31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>11707.46199296289</v>
       </c>
       <c r="I31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>11898.52619000199</v>
       </c>
       <c r="J31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>12553.574985062736</v>
       </c>
       <c r="K31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>12203.777467967868</v>
       </c>
       <c r="L31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>22204.740091615215</v>
       </c>
       <c r="M31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>19970.988514904067</v>
       </c>
       <c r="N31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>13174.46723760207</v>
       </c>
       <c r="O31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>8513.41157140012</v>
       </c>
       <c r="P31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>6966.9670000000006</v>
       </c>
       <c r="Q31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>4991.2749999999996</v>
       </c>
       <c r="R31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>10518.34261</v>
       </c>
       <c r="S31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>18368.730029999999</v>
       </c>
       <c r="T31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>16054</v>
       </c>
       <c r="U31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>18609</v>
       </c>
       <c r="V31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>20588.020560000001</v>
       </c>
       <c r="W31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>16800.82331</v>
       </c>
       <c r="X31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>18039.629999999997</v>
       </c>
       <c r="Y31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>16615.096539999999</v>
       </c>
       <c r="Z31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>13728.92595999999</v>
       </c>
       <c r="AA31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>9950.6172200000001</v>
       </c>
       <c r="AB31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>13081.389590000001</v>
       </c>
       <c r="AC31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>12117.736720000001</v>
       </c>
       <c r="AD31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>5391.742909999999</v>
       </c>
       <c r="AE31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>11329.04644</v>
       </c>
       <c r="AF31" s="41">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>15066.974</v>
       </c>
     </row>
     <row r="32" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="S32" s="39"/>
       <c r="T32" s="39"/>
       <c r="U32" s="39"/>
     </row>
     <row r="33" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AC33" s="42"/>
       <c r="AD33" s="42"/>
       <c r="AE33" s="42"/>
       <c r="AF33" s="42"/>
     </row>
     <row r="34" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="1" t="s">
         <v>20</v>
       </c>
       <c r="B34" s="2"/>
       <c r="C34" s="2"/>
       <c r="D34" s="2"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
@@ -7437,131 +7446,131 @@
       <c r="AD35" s="9">
         <v>2023</v>
       </c>
       <c r="AE35" s="9">
         <v>2024</v>
       </c>
       <c r="AF35" s="9">
         <v>2025</v>
       </c>
     </row>
     <row r="36" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="18"/>
       <c r="E36" s="13"/>
       <c r="F36" s="13"/>
       <c r="G36" s="13"/>
       <c r="H36" s="13"/>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="13"/>
       <c r="L36" s="21">
-        <f t="shared" ref="L36:AF36" si="8">SUM(L37:L39)</f>
+        <f t="shared" ref="L36:AF36" si="7">SUM(L37:L39)</f>
         <v>308070.25644360343</v>
       </c>
       <c r="M36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>541023.73365199484</v>
       </c>
       <c r="N36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>665480.31600610761</v>
       </c>
       <c r="O36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>726687.31328420632</v>
       </c>
       <c r="P36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>678529</v>
       </c>
       <c r="Q36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>710227</v>
       </c>
       <c r="R36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>752443</v>
       </c>
       <c r="S36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>728937</v>
       </c>
       <c r="T36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>376406</v>
       </c>
       <c r="U36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>403264</v>
       </c>
       <c r="V36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>413923</v>
       </c>
       <c r="W36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>435644</v>
       </c>
       <c r="X36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>494419</v>
       </c>
       <c r="Y36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>593261</v>
       </c>
       <c r="Z36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>692139</v>
       </c>
       <c r="AA36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>744618</v>
       </c>
       <c r="AB36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>915890</v>
       </c>
       <c r="AC36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>1037571</v>
       </c>
       <c r="AD36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>1149277</v>
       </c>
       <c r="AE36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>1025707</v>
       </c>
       <c r="AF36" s="21">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>1052852</v>
       </c>
     </row>
     <row r="37" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="19"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="13"/>
       <c r="F37" s="13"/>
       <c r="G37" s="13"/>
       <c r="H37" s="13"/>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="13"/>
       <c r="L37" s="21">
         <v>291985.18841333059</v>
       </c>
       <c r="M37" s="21">
         <v>509491.6683263625</v>
       </c>
       <c r="N37" s="21">
         <v>623117.00856403098</v>
@@ -8054,131 +8063,131 @@
       <c r="AD43" s="21">
         <v>-3</v>
       </c>
       <c r="AE43" s="21">
         <v>-4</v>
       </c>
       <c r="AF43" s="21">
         <v>-2</v>
       </c>
     </row>
     <row r="44" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="45"/>
       <c r="F44" s="45"/>
       <c r="G44" s="45"/>
       <c r="H44" s="45"/>
       <c r="I44" s="45"/>
       <c r="J44" s="45"/>
       <c r="K44" s="45"/>
       <c r="L44" s="41">
-        <f t="shared" ref="L44:AF44" si="9">SUM(L36,L40:L43)</f>
+        <f t="shared" ref="L44:AF44" si="8">SUM(L36,L40:L43)</f>
         <v>351388.60330744192</v>
       </c>
       <c r="M44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>605672.74115382042</v>
       </c>
       <c r="N44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>749667.56290247617</v>
       </c>
       <c r="O44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>815191.54043706425</v>
       </c>
       <c r="P44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>780266</v>
       </c>
       <c r="Q44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>800202</v>
       </c>
       <c r="R44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>839951</v>
       </c>
       <c r="S44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>804857</v>
       </c>
       <c r="T44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>413627</v>
       </c>
       <c r="U44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>437966</v>
       </c>
       <c r="V44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>444626</v>
       </c>
       <c r="W44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>465360</v>
       </c>
       <c r="X44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>525083</v>
       </c>
       <c r="Y44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>628104</v>
       </c>
       <c r="Z44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>737164</v>
       </c>
       <c r="AA44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>799576</v>
       </c>
       <c r="AB44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>976411</v>
       </c>
       <c r="AC44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>1115844</v>
       </c>
       <c r="AD44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>1235463</v>
       </c>
       <c r="AE44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>1108686</v>
       </c>
       <c r="AF44" s="41">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>1137690</v>
       </c>
     </row>
     <row r="45" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="46"/>
       <c r="B45" s="46"/>
       <c r="C45" s="46"/>
       <c r="D45" s="46"/>
       <c r="E45" s="44"/>
       <c r="F45" s="44"/>
       <c r="G45" s="44"/>
       <c r="H45" s="44"/>
       <c r="I45" s="44"/>
       <c r="J45" s="44"/>
       <c r="K45" s="44"/>
       <c r="L45" s="44"/>
       <c r="M45" s="44"/>
       <c r="S45" s="39"/>
       <c r="T45" s="39"/>
       <c r="AD45" s="39"/>
       <c r="AE45" s="39"/>
       <c r="AF45" s="39" t="s">
         <v>29</v>
       </c>
     </row>
@@ -8557,58 +8566,58 @@
       <c r="N68" s="21"/>
       <c r="O68" s="21"/>
     </row>
     <row r="69" spans="4:15" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I69" s="21"/>
       <c r="J69" s="21"/>
       <c r="K69" s="21"/>
       <c r="L69" s="21"/>
       <c r="M69" s="21"/>
       <c r="N69" s="21"/>
       <c r="O69" s="21"/>
     </row>
     <row r="70" spans="4:15" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I70" s="21"/>
       <c r="J70" s="21"/>
       <c r="K70" s="21"/>
       <c r="L70" s="21"/>
       <c r="M70" s="21"/>
       <c r="N70" s="21"/>
       <c r="O70" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{49DBF215-F011-4A87-98EE-BD5B86C0CF24}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AB71E19-C472-4EC2-A073-F53410927FD9}">
   <sheetPr codeName="Hárok4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI55"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="U3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A47" sqref="A47"/>
       <selection pane="topRight" activeCell="A47" sqref="A47"/>
       <selection pane="bottomLeft" activeCell="A47" sqref="A47"/>
       <selection pane="bottomRight" activeCell="AI19" sqref="AI19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="37.7265625" style="6" customWidth="1"/>
     <col min="2" max="11" width="8.7265625" style="6" customWidth="1"/>
     <col min="12" max="27" width="9.26953125" style="6" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="10.7265625" style="6" customWidth="1"/>
     <col min="29" max="30" width="12.453125" style="6" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11.08984375" style="6" customWidth="1"/>
     <col min="32" max="32" width="11.90625" style="6" customWidth="1"/>
     <col min="33" max="16384" width="9.26953125" style="6"/>
   </cols>
   <sheetData>
@@ -8984,51 +8993,51 @@
         <v>9651301.5382399987</v>
       </c>
       <c r="AC4" s="43">
         <f t="shared" si="2"/>
         <v>10571945.11689</v>
       </c>
       <c r="AD4" s="43">
         <f t="shared" si="2"/>
         <v>11345998.899360003</v>
       </c>
       <c r="AE4" s="43">
         <f t="shared" si="2"/>
         <v>12334569.005800003</v>
       </c>
       <c r="AF4" s="43">
         <f t="shared" si="2"/>
         <v>13091742.720608333</v>
       </c>
       <c r="AI4" s="13"/>
     </row>
     <row r="5" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="55">
-        <f t="shared" ref="B5:W5" si="3">SUM(B6:B9)</f>
+        <f t="shared" ref="B5:AF5" si="3">SUM(B6:B9)</f>
         <v>1561295.8905928431</v>
       </c>
       <c r="C5" s="55">
         <f t="shared" si="3"/>
         <v>1784766.9454955852</v>
       </c>
       <c r="D5" s="55">
         <f t="shared" si="3"/>
         <v>1942475.934408816</v>
       </c>
       <c r="E5" s="55">
         <f t="shared" si="3"/>
         <v>2037334.959835358</v>
       </c>
       <c r="F5" s="55">
         <f t="shared" si="3"/>
         <v>2051360.3199893776</v>
       </c>
       <c r="G5" s="55">
         <f t="shared" si="3"/>
         <v>2225943.3047865634</v>
       </c>
       <c r="H5" s="55">
         <f t="shared" si="3"/>
         <v>2458325.3004049659</v>
@@ -9072,83 +9081,83 @@
       <c r="R5" s="55">
         <f t="shared" si="3"/>
         <v>5039528</v>
       </c>
       <c r="S5" s="55">
         <f t="shared" si="3"/>
         <v>5202844</v>
       </c>
       <c r="T5" s="55">
         <f t="shared" si="3"/>
         <v>5671949</v>
       </c>
       <c r="U5" s="55">
         <f t="shared" si="3"/>
         <v>5952438</v>
       </c>
       <c r="V5" s="55">
         <f t="shared" si="3"/>
         <v>6360355.2359999996</v>
       </c>
       <c r="W5" s="55">
         <f t="shared" si="3"/>
         <v>6814076.7100000009</v>
       </c>
       <c r="X5" s="55">
-        <f t="shared" ref="X5:AF5" si="4">SUM(X6:X9)</f>
+        <f t="shared" si="3"/>
         <v>7393356.4058504011</v>
       </c>
       <c r="Y5" s="55">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>8050990.6235300004</v>
       </c>
       <c r="Z5" s="55">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>8666039.0492200013</v>
       </c>
       <c r="AA5" s="55">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>8717047.850610001</v>
       </c>
       <c r="AB5" s="55">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>9452362.8209699988</v>
       </c>
       <c r="AC5" s="55">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>10159712.414520001</v>
       </c>
       <c r="AD5" s="55">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>11088887.103940003</v>
       </c>
       <c r="AE5" s="55">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>11881686.382880002</v>
       </c>
       <c r="AF5" s="55">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>12896678.189948333</v>
       </c>
       <c r="AI5" s="13"/>
     </row>
     <row r="6" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="19" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="55">
         <v>343407.68771161122</v>
       </c>
       <c r="C6" s="55">
         <v>393411.80375755165</v>
       </c>
       <c r="D6" s="55">
         <v>424856.53588262631</v>
       </c>
       <c r="E6" s="55">
         <v>441654.55088627763</v>
       </c>
       <c r="F6" s="55">
         <v>444154.25214100775</v>
       </c>
       <c r="G6" s="55">
         <v>481601.50700391695</v>
@@ -9939,171 +9948,171 @@
       </c>
       <c r="AB13" s="43">
         <f>'cash rocny'!AB13</f>
         <v>3458.7664199999999</v>
       </c>
       <c r="AC13" s="57">
         <f>'cash rocny'!AC13</f>
         <v>3572.2669599999999</v>
       </c>
       <c r="AD13" s="57">
         <f>'cash rocny'!AD13</f>
         <v>4049</v>
       </c>
       <c r="AE13" s="57">
         <v>4820.6471500000007</v>
       </c>
       <c r="AF13" s="57">
         <v>4963.0541199999998</v>
       </c>
     </row>
     <row r="14" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="28" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="29">
-        <f t="shared" ref="B14:AF14" si="5">SUM(B15:B16)</f>
+        <f t="shared" ref="B14:AF14" si="4">SUM(B15:B16)</f>
         <v>842664.29101531813</v>
       </c>
       <c r="C14" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>1176598.7463010307</v>
       </c>
       <c r="D14" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>1283134.877758065</v>
       </c>
       <c r="E14" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>1351232.0625007725</v>
       </c>
       <c r="F14" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>1410201.7987039948</v>
       </c>
       <c r="G14" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>1489596.3231052049</v>
       </c>
       <c r="H14" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>1641486.907733734</v>
       </c>
       <c r="I14" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>1895945.0962479198</v>
       </c>
       <c r="J14" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>1972433.2995150061</v>
       </c>
       <c r="K14" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>2116785.1603107629</v>
       </c>
       <c r="L14" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>2434687.18094033</v>
       </c>
       <c r="M14" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>2686887.2864870019</v>
       </c>
       <c r="N14" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>3033123.8145520138</v>
       </c>
       <c r="O14" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>3331851.2745236438</v>
       </c>
       <c r="P14" s="29">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>3349717.1486299997</v>
       </c>
       <c r="Q14" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>3526051.3279999997</v>
       </c>
       <c r="R14" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>3583083.5074302005</v>
       </c>
       <c r="S14" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>3694431.0189972399</v>
       </c>
       <c r="T14" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>3884646</v>
       </c>
       <c r="U14" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>3968920.3553999998</v>
       </c>
       <c r="V14" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>4237110.7226099996</v>
       </c>
       <c r="W14" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>4373343.4993500011</v>
       </c>
       <c r="X14" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>4628357.3613300016</v>
       </c>
       <c r="Y14" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>4839612.67141</v>
       </c>
       <c r="Z14" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>5204787.5440100003</v>
       </c>
       <c r="AA14" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>5237904.4063300006</v>
       </c>
       <c r="AB14" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>5677014.92741</v>
       </c>
       <c r="AC14" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>5996291.9270000029</v>
       </c>
       <c r="AD14" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>7285586.2535800263</v>
       </c>
       <c r="AE14" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>8070460.3685400411</v>
       </c>
       <c r="AF14" s="58">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>10994473.520609912</v>
       </c>
     </row>
     <row r="15" spans="1:35" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="37" t="s">
         <v>3</v>
       </c>
       <c r="B15" s="55">
         <v>653355.90519816766</v>
       </c>
       <c r="C15" s="55">
         <v>787924.05231361615</v>
       </c>
       <c r="D15" s="55">
         <v>890327.29204009823</v>
       </c>
       <c r="E15" s="55">
         <v>948549.42574520339</v>
       </c>
       <c r="F15" s="55">
         <v>984534.87093561632</v>
       </c>
       <c r="G15" s="55">
         <v>1061311.4827324951</v>
       </c>
@@ -10269,198 +10278,198 @@
         <v>1167028.5890599997</v>
       </c>
       <c r="AB16" s="59">
         <v>1297336.4377900001</v>
       </c>
       <c r="AC16" s="59">
         <v>1288969.0069800001</v>
       </c>
       <c r="AD16" s="59">
         <v>2081276.4710499998</v>
       </c>
       <c r="AE16" s="59">
         <v>2112479.9999999995</v>
       </c>
       <c r="AF16" s="59">
         <v>2316599.9999999972</v>
       </c>
     </row>
     <row r="17" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="28" t="s">
         <v>16</v>
       </c>
       <c r="B17" s="29"/>
       <c r="C17" s="29"/>
       <c r="D17" s="29">
-        <f t="shared" ref="D17:AF17" si="6">SUM(D19:D23)</f>
+        <f t="shared" ref="D17:AF17" si="5">SUM(D19:D23)</f>
         <v>8303.7971802591201</v>
       </c>
       <c r="E17" s="29">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>8861.585254388141</v>
       </c>
       <c r="F17" s="29">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>8787.4437949472322</v>
       </c>
       <c r="G17" s="29">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>9132.8195660965303</v>
       </c>
       <c r="H17" s="29">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>10986.642600656784</v>
       </c>
       <c r="I17" s="29">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>11547.113377118896</v>
       </c>
       <c r="J17" s="29">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>11694.802914748252</v>
       </c>
       <c r="K17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="L17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="M17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="N17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="O17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="P17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Q17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="R17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="S17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="T17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="U17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="V17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="W17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="X17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Y17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="Z17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="AA17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="AB17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="AC17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="AD17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="AE17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="AF17" s="60">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="55"/>
       <c r="C18" s="55"/>
       <c r="D18" s="55">
-        <f t="shared" ref="D18:J18" si="7">SUM(D19:D22)</f>
+        <f t="shared" ref="D18:J18" si="6">SUM(D19:D22)</f>
         <v>8303.7971802591201</v>
       </c>
       <c r="E18" s="55">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>8228.6387259592611</v>
       </c>
       <c r="F18" s="55">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>8180.7782647585482</v>
       </c>
       <c r="G18" s="55">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>8384.9338873899269</v>
       </c>
       <c r="H18" s="55">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>10143.716934351391</v>
       </c>
       <c r="I18" s="55">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>10446.234622602507</v>
       </c>
       <c r="J18" s="55">
-        <f t="shared" si="7"/>
+        <f t="shared" si="6"/>
         <v>11040.174452587586</v>
       </c>
       <c r="K18" s="61">
         <v>0</v>
       </c>
       <c r="L18" s="61">
         <v>0</v>
       </c>
       <c r="M18" s="61">
         <v>0</v>
       </c>
       <c r="N18" s="61">
         <v>0</v>
       </c>
       <c r="O18" s="61">
         <v>0</v>
       </c>
       <c r="P18" s="61">
         <v>0</v>
       </c>
       <c r="Q18" s="61">
         <v>0</v>
       </c>
       <c r="R18" s="61">
         <v>0</v>
@@ -11476,171 +11485,171 @@
         <f>'cash rocny'!AB30</f>
         <v>-</v>
       </c>
       <c r="AC30" s="62" t="str">
         <f>'cash rocny'!AC30</f>
         <v>-</v>
       </c>
       <c r="AD30" s="62" t="str">
         <f>'cash rocny'!AD30</f>
         <v>-</v>
       </c>
       <c r="AE30" s="62" t="str">
         <f>'cash rocny'!AE30</f>
         <v>-</v>
       </c>
       <c r="AF30" s="62" t="str">
         <f>'cash rocny'!AF30</f>
         <v>-</v>
       </c>
     </row>
     <row r="31" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="41">
-        <f t="shared" ref="B31:AF31" si="8">SUM(B28:B30)</f>
+        <f t="shared" ref="B31:AF31" si="7">SUM(B28:B30)</f>
         <v>216.75629024762662</v>
       </c>
       <c r="C31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>6359.423753568346</v>
       </c>
       <c r="D31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>10945.960300073026</v>
       </c>
       <c r="E31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>12801.03565026887</v>
       </c>
       <c r="F31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>14091.349664741418</v>
       </c>
       <c r="G31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>13368.153754232224</v>
       </c>
       <c r="H31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>11707.46199296289</v>
       </c>
       <c r="I31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>11898.52619000199</v>
       </c>
       <c r="J31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>12553.574985062736</v>
       </c>
       <c r="K31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>12203.777467967868</v>
       </c>
       <c r="L31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>22204.740091615215</v>
       </c>
       <c r="M31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>19970.988514904067</v>
       </c>
       <c r="N31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>13174.46723760207</v>
       </c>
       <c r="O31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>8513.41157140012</v>
       </c>
       <c r="P31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>6966.9670000000006</v>
       </c>
       <c r="Q31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>4991.2749999999996</v>
       </c>
       <c r="R31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>10518.34261</v>
       </c>
       <c r="S31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>18368.730029999999</v>
       </c>
       <c r="T31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>16054</v>
       </c>
       <c r="U31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>18609</v>
       </c>
       <c r="V31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>20588.020560000001</v>
       </c>
       <c r="W31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>16800.82331</v>
       </c>
       <c r="X31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>18039.629999999997</v>
       </c>
       <c r="Y31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>16614.966270000001</v>
       </c>
       <c r="Z31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>13728.964959999999</v>
       </c>
       <c r="AA31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>10161.61722</v>
       </c>
       <c r="AB31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>13217.389590000001</v>
       </c>
       <c r="AC31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>12511.736720000001</v>
       </c>
       <c r="AD31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>4882.2401399999999</v>
       </c>
       <c r="AE31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>11329.04644</v>
       </c>
       <c r="AF31" s="41">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>15066.974</v>
       </c>
     </row>
     <row r="32" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="Q32" s="38"/>
       <c r="S32" s="39"/>
       <c r="T32" s="39"/>
       <c r="U32" s="39" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="M33" s="38"/>
       <c r="AC33" s="42"/>
       <c r="AD33" s="42"/>
       <c r="AE33" s="42"/>
       <c r="AF33" s="42"/>
     </row>
     <row r="34" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="63" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="71"/>
       <c r="C34" s="71"/>
       <c r="D34" s="71"/>
@@ -11752,131 +11761,131 @@
       <c r="AD35" s="9">
         <v>2023</v>
       </c>
       <c r="AE35" s="9">
         <v>2024</v>
       </c>
       <c r="AF35" s="9">
         <v>2025</v>
       </c>
     </row>
     <row r="36" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="18"/>
       <c r="E36" s="13"/>
       <c r="F36" s="13"/>
       <c r="G36" s="13"/>
       <c r="H36" s="13"/>
       <c r="I36" s="13"/>
       <c r="J36" s="13"/>
       <c r="K36" s="13"/>
       <c r="L36" s="21">
-        <f t="shared" ref="L36:AF36" si="9">SUM(L37:L39)</f>
+        <f t="shared" ref="L36:AF36" si="8">SUM(L37:L39)</f>
         <v>330640.75813616137</v>
       </c>
       <c r="M36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>600422.07703246374</v>
       </c>
       <c r="N36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>704945.16364601988</v>
       </c>
       <c r="O36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>754979.47981105524</v>
       </c>
       <c r="P36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>693139</v>
       </c>
       <c r="Q36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>722048.00000000012</v>
       </c>
       <c r="R36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>758427.99999999988</v>
       </c>
       <c r="S36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>646607</v>
       </c>
       <c r="T36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>385975</v>
       </c>
       <c r="U36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>406636</v>
       </c>
       <c r="V36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>413520.44321773457</v>
       </c>
       <c r="W36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>435329.10295341926</v>
       </c>
       <c r="X36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>504292.33640040108</v>
       </c>
       <c r="Y36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>601596.45083540399</v>
       </c>
       <c r="Z36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>714172</v>
       </c>
       <c r="AA36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>712733</v>
       </c>
       <c r="AB36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>939483</v>
       </c>
       <c r="AC36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>1095892.9692057143</v>
       </c>
       <c r="AD36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>1201647.102872381</v>
       </c>
       <c r="AE36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>990006.4936823009</v>
       </c>
       <c r="AF36" s="21">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>1062558.059460802</v>
       </c>
     </row>
     <row r="37" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="19" t="s">
         <v>21</v>
       </c>
       <c r="B37" s="19"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="13"/>
       <c r="F37" s="13"/>
       <c r="G37" s="13"/>
       <c r="H37" s="13"/>
       <c r="I37" s="13"/>
       <c r="J37" s="13"/>
       <c r="K37" s="13"/>
       <c r="L37" s="21">
         <v>312849.3087734846</v>
       </c>
       <c r="M37" s="21">
         <v>565775.10303923523</v>
       </c>
       <c r="N37" s="21">
         <v>660069.59335632366</v>
@@ -12422,159 +12431,159 @@
         <v>-1</v>
       </c>
       <c r="AC43" s="21">
         <f>'cash rocny'!AC43</f>
         <v>-1</v>
       </c>
       <c r="AD43" s="21">
         <f>'cash rocny'!AD43</f>
         <v>-3</v>
       </c>
       <c r="AE43" s="21">
         <v>-4</v>
       </c>
       <c r="AF43" s="21">
         <v>-2</v>
       </c>
     </row>
     <row r="44" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="7"/>
       <c r="D44" s="7"/>
       <c r="E44" s="45">
-        <f t="shared" ref="E44:L44" si="10">SUM(E36,E40:E43)</f>
+        <f t="shared" ref="E44:L44" si="9">SUM(E36,E40:E43)</f>
         <v>0</v>
       </c>
       <c r="F44" s="45">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="G44" s="45">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="H44" s="45">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="I44" s="45">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="J44" s="45">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="K44" s="45">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="L44" s="41">
+        <f t="shared" si="9"/>
+        <v>373959.10499999986</v>
+      </c>
+      <c r="M44" s="41">
+        <f t="shared" ref="M44:AF44" si="10">SUM(M36,M40:M42)</f>
+        <v>664919.25554935937</v>
+      </c>
+      <c r="N44" s="41">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="G44" s="45">
+        <v>789132.41054238845</v>
+      </c>
+      <c r="O44" s="41">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H44" s="45">
+        <v>843222.33804669883</v>
+      </c>
+      <c r="P44" s="41">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="I44" s="45">
+        <v>794558</v>
+      </c>
+      <c r="Q44" s="41">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J44" s="45">
+        <v>811874.00000000012</v>
+      </c>
+      <c r="R44" s="41">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="K44" s="45">
+        <v>845890.99999999988</v>
+      </c>
+      <c r="S44" s="41">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="L44" s="41">
+        <v>722475</v>
+      </c>
+      <c r="T44" s="41">
         <f t="shared" si="10"/>
-        <v>373959.10499999986</v>
-[...30 lines deleted...]
-        <f t="shared" si="11"/>
         <v>423135</v>
       </c>
       <c r="U44" s="41">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>441285</v>
       </c>
       <c r="V44" s="41">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>444207.44321773457</v>
       </c>
       <c r="W44" s="41">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>465034.10295341926</v>
       </c>
       <c r="X44" s="41">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>534952.33640040108</v>
       </c>
       <c r="Y44" s="41">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>636440.45083540399</v>
       </c>
       <c r="Z44" s="41">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>759192</v>
       </c>
       <c r="AA44" s="41">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>767691</v>
       </c>
       <c r="AB44" s="41">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>1000005</v>
       </c>
       <c r="AC44" s="41">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>1174166.9692057143</v>
       </c>
       <c r="AD44" s="41">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>1287836.102872381</v>
       </c>
       <c r="AE44" s="41">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>1072989.4936823009</v>
       </c>
       <c r="AF44" s="41">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>1147398.059460802</v>
       </c>
     </row>
     <row r="45" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="46"/>
       <c r="B45" s="46"/>
       <c r="C45" s="46"/>
       <c r="D45" s="46"/>
       <c r="E45" s="44"/>
       <c r="F45" s="44"/>
       <c r="G45" s="44"/>
       <c r="H45" s="75"/>
       <c r="I45" s="75"/>
       <c r="J45" s="75"/>
       <c r="K45" s="75"/>
       <c r="L45" s="44"/>
       <c r="M45" s="44"/>
       <c r="Q45" s="38"/>
       <c r="S45" s="39"/>
       <c r="T45" s="39"/>
       <c r="Z45" s="39"/>
       <c r="AD45" s="39"/>
       <c r="AE45" s="39"/>
       <c r="AF45" s="39" t="s">
         <v>29</v>
@@ -12799,63 +12808,63 @@
     <row r="55" spans="1:31" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B55" s="13"/>
       <c r="C55" s="13"/>
       <c r="D55" s="13"/>
       <c r="E55" s="13"/>
       <c r="F55" s="13"/>
       <c r="G55" s="13"/>
       <c r="H55" s="13"/>
       <c r="I55" s="13"/>
       <c r="J55" s="13"/>
       <c r="K55" s="13"/>
       <c r="L55" s="13"/>
       <c r="M55" s="13"/>
       <c r="N55" s="13"/>
       <c r="O55" s="13"/>
       <c r="P55" s="13"/>
       <c r="Q55" s="13"/>
       <c r="R55" s="13"/>
       <c r="S55" s="13"/>
       <c r="T55" s="13"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B430469-6E46-434C-9BB6-C7A19C1CBD17}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B7D71D6-8E5A-4491-8CB1-399F907C5E26}">
   <sheetPr codeName="Hárok5"/>
   <dimension ref="A1:T380"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="B342" activePane="bottomRight" state="frozen"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane xSplit="1" ySplit="2" topLeftCell="B333" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A47" sqref="A47"/>
       <selection pane="topRight" activeCell="A47" sqref="A47"/>
       <selection pane="bottomLeft" activeCell="A47" sqref="A47"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="38.453125" style="152" customWidth="1"/>
     <col min="2" max="2" width="27.453125" style="87" customWidth="1"/>
     <col min="3" max="3" width="20.7265625" style="87" customWidth="1"/>
     <col min="4" max="4" width="6.7265625" style="87" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8" style="87" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.453125" style="87" customWidth="1"/>
     <col min="7" max="7" width="10.26953125" style="155" customWidth="1"/>
     <col min="8" max="8" width="14.7265625" style="155" customWidth="1"/>
     <col min="9" max="10" width="10.26953125" style="87" customWidth="1"/>
     <col min="11" max="11" width="9.26953125" style="87"/>
     <col min="12" max="12" width="18" style="156" customWidth="1"/>
     <col min="13" max="13" width="12.54296875" style="156" customWidth="1"/>
     <col min="14" max="14" width="10.7265625" style="156" customWidth="1"/>
     <col min="15" max="16384" width="9.26953125" style="87"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
@@ -27528,55 +27537,55 @@
       </c>
       <c r="B337" s="135">
         <v>926813</v>
       </c>
       <c r="C337" s="135">
         <v>16563</v>
       </c>
       <c r="D337" s="135">
         <v>33660</v>
       </c>
       <c r="E337" s="135">
         <v>108809</v>
       </c>
       <c r="F337" s="147">
         <v>4871</v>
       </c>
       <c r="G337" s="135">
         <v>429864.05931000243</v>
       </c>
       <c r="H337" s="147">
         <v>227285.52786</v>
       </c>
       <c r="I337" s="148"/>
       <c r="J337" s="148"/>
       <c r="L337" s="110">
-        <f t="shared" ref="L337:L376" si="17">B338+C337+D337</f>
+        <f t="shared" ref="L337:L378" si="17">B338+C337+D337</f>
         <v>1206564</v>
       </c>
       <c r="M337" s="132">
-        <f t="shared" ref="M337:M365" si="18">E339+F337</f>
+        <f t="shared" ref="M337:M367" si="18">E339+F337</f>
         <v>161314</v>
       </c>
       <c r="N337" s="112">
         <f t="shared" si="15"/>
         <v>768095.34320999973</v>
       </c>
     </row>
     <row r="338" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A338" s="145" t="s">
         <v>368</v>
       </c>
       <c r="B338" s="137">
         <v>1156341</v>
       </c>
       <c r="C338" s="137">
         <v>19407</v>
       </c>
       <c r="D338" s="137">
         <v>42209</v>
       </c>
       <c r="E338" s="137">
         <v>52268</v>
       </c>
       <c r="F338" s="150">
         <v>4591</v>
@@ -28714,117 +28723,163 @@
       <c r="C366" s="135">
         <v>8797</v>
       </c>
       <c r="D366" s="135">
         <v>-1</v>
       </c>
       <c r="E366" s="135">
         <v>91252</v>
       </c>
       <c r="F366" s="147">
         <v>398</v>
       </c>
       <c r="G366" s="135">
         <v>586927.03666000359</v>
       </c>
       <c r="H366" s="147">
         <v>170901.16200000001</v>
       </c>
       <c r="I366" s="148"/>
       <c r="J366" s="148"/>
       <c r="K366" s="149"/>
       <c r="L366" s="110">
         <f t="shared" si="17"/>
         <v>1107494</v>
       </c>
-      <c r="M366" s="132"/>
+      <c r="M366" s="132">
+        <f t="shared" si="18"/>
+        <v>114564</v>
+      </c>
       <c r="N366" s="112">
         <f t="shared" si="19"/>
         <v>741262.35853000171</v>
       </c>
     </row>
     <row r="367" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A367" s="144" t="s">
         <v>397</v>
       </c>
       <c r="B367" s="135">
         <v>1098698</v>
       </c>
       <c r="C367" s="135">
         <v>8154</v>
       </c>
       <c r="D367" s="135">
         <v>1</v>
       </c>
       <c r="E367" s="135">
         <v>82606</v>
       </c>
       <c r="F367" s="147">
         <v>114</v>
       </c>
       <c r="G367" s="135">
         <v>570361.1965300017</v>
       </c>
       <c r="H367" s="147">
         <v>170901.16200000001</v>
       </c>
       <c r="I367" s="148"/>
       <c r="J367" s="148"/>
       <c r="K367" s="149"/>
-      <c r="L367" s="110"/>
-[...1 lines deleted...]
-      <c r="N367" s="112"/>
+      <c r="L367" s="110">
+        <f t="shared" si="17"/>
+        <v>1195854.7580528234</v>
+      </c>
+      <c r="M367" s="132">
+        <f t="shared" si="18"/>
+        <v>92863</v>
+      </c>
+      <c r="N367" s="112">
+        <f t="shared" si="19"/>
+        <v>790013.30510000279</v>
+      </c>
     </row>
     <row r="368" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A368" s="144" t="s">
         <v>398</v>
       </c>
-      <c r="B368" s="135"/>
-[...5 lines deleted...]
-      <c r="H368" s="147"/>
+      <c r="B368" s="135">
+        <v>1187699.7580528234</v>
+      </c>
+      <c r="C368" s="135">
+        <v>10722.426070000001</v>
+      </c>
+      <c r="D368" s="135">
+        <v>-1</v>
+      </c>
+      <c r="E368" s="135">
+        <v>114166</v>
+      </c>
+      <c r="F368" s="147">
+        <v>89</v>
+      </c>
+      <c r="G368" s="135">
+        <v>619112.14310000278</v>
+      </c>
+      <c r="H368" s="147">
+        <v>170901.16200000001</v>
+      </c>
       <c r="I368" s="148"/>
       <c r="J368" s="148"/>
       <c r="K368" s="149"/>
-      <c r="L368" s="110"/>
+      <c r="L368" s="110">
+        <f t="shared" si="17"/>
+        <v>1202645.6680171767</v>
+      </c>
       <c r="M368" s="132"/>
-      <c r="N368" s="112"/>
+      <c r="N368" s="112">
+        <f t="shared" si="19"/>
+        <v>788182.0431100016</v>
+      </c>
     </row>
     <row r="369" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A369" s="144" t="s">
         <v>399</v>
       </c>
-      <c r="B369" s="135"/>
-[...5 lines deleted...]
-      <c r="H369" s="147"/>
+      <c r="B369" s="135">
+        <v>1191924.2419471766</v>
+      </c>
+      <c r="C369" s="135">
+        <v>11935.573929999999</v>
+      </c>
+      <c r="D369" s="135">
+        <v>0</v>
+      </c>
+      <c r="E369" s="135">
+        <v>92749</v>
+      </c>
+      <c r="F369" s="147">
+        <v>260</v>
+      </c>
+      <c r="G369" s="135">
+        <v>617280.88111000159</v>
+      </c>
+      <c r="H369" s="147">
+        <v>170901.16200000001</v>
+      </c>
       <c r="I369" s="148"/>
       <c r="J369" s="148"/>
       <c r="K369" s="149"/>
       <c r="L369" s="110"/>
       <c r="M369" s="132"/>
       <c r="N369" s="112"/>
     </row>
     <row r="370" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A370" s="144" t="s">
         <v>400</v>
       </c>
       <c r="B370" s="135"/>
       <c r="C370" s="135"/>
       <c r="D370" s="135"/>
       <c r="E370" s="135"/>
       <c r="F370" s="147"/>
       <c r="G370" s="135"/>
       <c r="H370" s="147"/>
       <c r="I370" s="148"/>
       <c r="J370" s="148"/>
       <c r="K370" s="149"/>
       <c r="L370" s="110"/>
       <c r="M370" s="132"/>
       <c r="N370" s="112"/>
     </row>
@@ -28915,51 +28970,51 @@
       <c r="A379" s="157" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="380" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A380" s="157" t="s">
         <v>408</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B1:D1"/>
     <mergeCell ref="E1:F1"/>
     <mergeCell ref="G1:H1"/>
     <mergeCell ref="I1:J1"/>
     <mergeCell ref="L1:N1"/>
   </mergeCells>
   <conditionalFormatting sqref="A377:A380">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="91" orientation="portrait"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="74" max="8" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="9" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pomenované rozsahy</vt:lpstr>
@@ -28978,47 +29033,47 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo financii Slovenskej republiky</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Antalicová Jana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SetDate">
-    <vt:lpwstr>2026-07-09T10:37:57Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-11T06:07:58Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SiteId">
     <vt:lpwstr>579df390-dbff-49fd-8f10-624670566482</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ActionId">
-    <vt:lpwstr>463cae7a-224b-4489-b214-86f33a8ca875</vt:lpwstr>
+    <vt:lpwstr>3621df0e-99ef-431a-83dd-d964fdf98907</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>