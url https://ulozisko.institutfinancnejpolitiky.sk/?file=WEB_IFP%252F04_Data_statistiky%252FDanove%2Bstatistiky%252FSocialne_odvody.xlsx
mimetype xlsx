--- v5 (2026-09-22)
+++ v6 (2026-11-08)
@@ -5,95 +5,97 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\IFP_NEW\1_DANE\1_03_Databazy\02_Danove_prijmy_web\2015\novy_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C26A0AC8-6DFC-43EC-80CF-1D1C42337ACC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C3EC44C4-0ABB-4424-A78B-568700943EF7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" activeTab="2" xr2:uid="{3F6C7E88-75B1-4CF1-B0F7-FACF3E603B3D}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" activeTab="2" xr2:uid="{ACEDF070-0276-49FB-AF29-EC55B6CB3D2E}"/>
   </bookViews>
   <sheets>
     <sheet name="cash rocny" sheetId="1" r:id="rId1"/>
     <sheet name="akrual rocny" sheetId="2" r:id="rId2"/>
     <sheet name="cash mesacny" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'cash mesacny'!$A$1:$I$137</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N368" i="3" l="1"/>
+  <c r="L369" i="3" l="1"/>
+  <c r="N368" i="3"/>
+  <c r="M368" i="3"/>
   <c r="L368" i="3"/>
   <c r="N367" i="3"/>
   <c r="M367" i="3"/>
   <c r="L367" i="3"/>
   <c r="N366" i="3"/>
   <c r="M366" i="3"/>
   <c r="L366" i="3"/>
   <c r="N365" i="3"/>
   <c r="M365" i="3"/>
   <c r="L365" i="3"/>
   <c r="N364" i="3"/>
   <c r="M364" i="3"/>
   <c r="L364" i="3"/>
   <c r="N363" i="3"/>
   <c r="M363" i="3"/>
   <c r="L363" i="3"/>
   <c r="N362" i="3"/>
   <c r="M362" i="3"/>
   <c r="L362" i="3"/>
   <c r="N361" i="3"/>
   <c r="M361" i="3"/>
   <c r="L361" i="3"/>
   <c r="N360" i="3"/>
   <c r="M360" i="3"/>
   <c r="L360" i="3"/>
@@ -1085,67 +1087,63 @@
   <c r="T40" i="2"/>
   <c r="S40" i="2"/>
   <c r="R40" i="2"/>
   <c r="Q40" i="2"/>
   <c r="P40" i="2"/>
   <c r="O40" i="2"/>
   <c r="N40" i="2"/>
   <c r="M40" i="2"/>
   <c r="L40" i="2"/>
   <c r="AF36" i="2"/>
   <c r="AF44" i="2" s="1"/>
   <c r="AE36" i="2"/>
   <c r="AE44" i="2" s="1"/>
   <c r="AD36" i="2"/>
   <c r="AC36" i="2"/>
   <c r="AB36" i="2"/>
   <c r="AA36" i="2"/>
   <c r="AA44" i="2" s="1"/>
   <c r="Z36" i="2"/>
   <c r="Z44" i="2" s="1"/>
   <c r="Y36" i="2"/>
   <c r="Y44" i="2" s="1"/>
   <c r="X36" i="2"/>
   <c r="X44" i="2" s="1"/>
   <c r="W36" i="2"/>
+  <c r="W44" i="2" s="1"/>
   <c r="V36" i="2"/>
-  <c r="V44" i="2" s="1"/>
   <c r="U36" i="2"/>
-  <c r="U44" i="2" s="1"/>
   <c r="T36" i="2"/>
-  <c r="T44" i="2" s="1"/>
   <c r="S36" i="2"/>
   <c r="R36" i="2"/>
   <c r="Q36" i="2"/>
   <c r="P36" i="2"/>
   <c r="O36" i="2"/>
+  <c r="O44" i="2" s="1"/>
   <c r="N36" i="2"/>
-  <c r="N44" i="2" s="1"/>
   <c r="M36" i="2"/>
-  <c r="M44" i="2" s="1"/>
   <c r="L36" i="2"/>
-  <c r="L44" i="2" s="1"/>
   <c r="AF30" i="2"/>
   <c r="AF31" i="2" s="1"/>
   <c r="AE30" i="2"/>
   <c r="AE31" i="2" s="1"/>
   <c r="AD30" i="2"/>
   <c r="AD31" i="2" s="1"/>
   <c r="AC30" i="2"/>
   <c r="AC31" i="2" s="1"/>
   <c r="AB30" i="2"/>
   <c r="AB31" i="2" s="1"/>
   <c r="AA30" i="2"/>
   <c r="AA31" i="2" s="1"/>
   <c r="Z30" i="2"/>
   <c r="Z31" i="2" s="1"/>
   <c r="Y30" i="2"/>
   <c r="Y31" i="2" s="1"/>
   <c r="X30" i="2"/>
   <c r="X31" i="2" s="1"/>
   <c r="W30" i="2"/>
   <c r="V30" i="2"/>
   <c r="U30" i="2"/>
   <c r="T30" i="2"/>
   <c r="S30" i="2"/>
   <c r="R30" i="2"/>
   <c r="Q30" i="2"/>
@@ -1172,58 +1170,60 @@
   <c r="R29" i="2"/>
   <c r="Q29" i="2"/>
   <c r="P29" i="2"/>
   <c r="O29" i="2"/>
   <c r="N29" i="2"/>
   <c r="M29" i="2"/>
   <c r="L29" i="2"/>
   <c r="K29" i="2"/>
   <c r="J29" i="2"/>
   <c r="I29" i="2"/>
   <c r="H29" i="2"/>
   <c r="G29" i="2"/>
   <c r="F29" i="2"/>
   <c r="E29" i="2"/>
   <c r="D29" i="2"/>
   <c r="C29" i="2"/>
   <c r="B29" i="2"/>
   <c r="W28" i="2"/>
   <c r="V28" i="2"/>
   <c r="U28" i="2"/>
   <c r="T28" i="2"/>
   <c r="S28" i="2"/>
   <c r="R28" i="2"/>
   <c r="Q28" i="2"/>
   <c r="P28" i="2"/>
+  <c r="P31" i="2" s="1"/>
   <c r="O28" i="2"/>
   <c r="N28" i="2"/>
   <c r="M28" i="2"/>
   <c r="L28" i="2"/>
   <c r="K28" i="2"/>
   <c r="J28" i="2"/>
   <c r="I28" i="2"/>
   <c r="H28" i="2"/>
+  <c r="H31" i="2" s="1"/>
   <c r="G28" i="2"/>
   <c r="F28" i="2"/>
   <c r="E28" i="2"/>
   <c r="D28" i="2"/>
   <c r="C28" i="2"/>
   <c r="B28" i="2"/>
   <c r="J18" i="2"/>
   <c r="I18" i="2"/>
   <c r="H18" i="2"/>
   <c r="G18" i="2"/>
   <c r="F18" i="2"/>
   <c r="E18" i="2"/>
   <c r="D18" i="2"/>
   <c r="AF17" i="2"/>
   <c r="AE17" i="2"/>
   <c r="AD17" i="2"/>
   <c r="AC17" i="2"/>
   <c r="AB17" i="2"/>
   <c r="AA17" i="2"/>
   <c r="Z17" i="2"/>
   <c r="Y17" i="2"/>
   <c r="X17" i="2"/>
   <c r="W17" i="2"/>
   <c r="V17" i="2"/>
   <c r="U17" i="2"/>
@@ -1257,527 +1257,529 @@
   <c r="AA14" i="2"/>
   <c r="Z14" i="2"/>
   <c r="Y14" i="2"/>
   <c r="X14" i="2"/>
   <c r="W14" i="2"/>
   <c r="V14" i="2"/>
   <c r="U14" i="2"/>
   <c r="T14" i="2"/>
   <c r="S14" i="2"/>
   <c r="R14" i="2"/>
   <c r="O14" i="2"/>
   <c r="N14" i="2"/>
   <c r="M14" i="2"/>
   <c r="L14" i="2"/>
   <c r="K14" i="2"/>
   <c r="J14" i="2"/>
   <c r="I14" i="2"/>
   <c r="H14" i="2"/>
   <c r="G14" i="2"/>
   <c r="F14" i="2"/>
   <c r="E14" i="2"/>
   <c r="D14" i="2"/>
   <c r="C14" i="2"/>
   <c r="B14" i="2"/>
   <c r="AD13" i="2"/>
-  <c r="AD3" i="2" s="1"/>
   <c r="AC13" i="2"/>
   <c r="AB13" i="2"/>
   <c r="W13" i="2"/>
   <c r="V13" i="2"/>
   <c r="U13" i="2"/>
   <c r="T13" i="2"/>
   <c r="S13" i="2"/>
   <c r="R13" i="2"/>
   <c r="Q13" i="2"/>
   <c r="P13" i="2"/>
   <c r="AF12" i="2"/>
   <c r="AE12" i="2"/>
   <c r="AD12" i="2"/>
   <c r="AC12" i="2"/>
   <c r="AB12" i="2"/>
   <c r="W12" i="2"/>
   <c r="V12" i="2"/>
   <c r="U12" i="2"/>
   <c r="T12" i="2"/>
   <c r="S12" i="2"/>
   <c r="R12" i="2"/>
   <c r="Q12" i="2"/>
   <c r="P12" i="2"/>
   <c r="W11" i="2"/>
   <c r="V11" i="2"/>
   <c r="U11" i="2"/>
   <c r="T11" i="2"/>
   <c r="S11" i="2"/>
   <c r="R11" i="2"/>
   <c r="Q11" i="2"/>
   <c r="P11" i="2"/>
   <c r="Z10" i="2"/>
   <c r="W10" i="2"/>
   <c r="V10" i="2"/>
+  <c r="V4" i="2" s="1"/>
   <c r="U10" i="2"/>
   <c r="T10" i="2"/>
+  <c r="T4" i="2" s="1"/>
   <c r="S10" i="2"/>
   <c r="R10" i="2"/>
   <c r="Q10" i="2"/>
   <c r="P10" i="2"/>
-  <c r="P4" i="2" s="1"/>
-  <c r="P3" i="2" s="1"/>
   <c r="AF5" i="2"/>
   <c r="AE5" i="2"/>
+  <c r="AE4" i="2" s="1"/>
+  <c r="AE3" i="2" s="1"/>
   <c r="AD5" i="2"/>
   <c r="AC5" i="2"/>
+  <c r="AC4" i="2" s="1"/>
+  <c r="AC3" i="2" s="1"/>
   <c r="AB5" i="2"/>
   <c r="AA5" i="2"/>
   <c r="Z5" i="2"/>
-  <c r="Z4" i="2" s="1"/>
-  <c r="Z3" i="2" s="1"/>
   <c r="Y5" i="2"/>
   <c r="X5" i="2"/>
   <c r="W5" i="2"/>
+  <c r="W4" i="2" s="1"/>
+  <c r="W3" i="2" s="1"/>
   <c r="V5" i="2"/>
   <c r="U5" i="2"/>
   <c r="T5" i="2"/>
-  <c r="T4" i="2" s="1"/>
   <c r="S5" i="2"/>
-  <c r="S4" i="2" s="1"/>
   <c r="R5" i="2"/>
   <c r="Q5" i="2"/>
   <c r="Q4" i="2" s="1"/>
+  <c r="Q3" i="2" s="1"/>
   <c r="P5" i="2"/>
   <c r="O5" i="2"/>
+  <c r="O4" i="2" s="1"/>
+  <c r="O3" i="2" s="1"/>
   <c r="N5" i="2"/>
+  <c r="N4" i="2" s="1"/>
+  <c r="N3" i="2" s="1"/>
   <c r="M5" i="2"/>
   <c r="M4" i="2" s="1"/>
   <c r="M3" i="2" s="1"/>
   <c r="L5" i="2"/>
-  <c r="L4" i="2" s="1"/>
-  <c r="L3" i="2" s="1"/>
   <c r="K5" i="2"/>
-  <c r="K4" i="2" s="1"/>
-  <c r="K3" i="2" s="1"/>
   <c r="J5" i="2"/>
-  <c r="J4" i="2" s="1"/>
-  <c r="J3" i="2" s="1"/>
   <c r="I5" i="2"/>
   <c r="I4" i="2" s="1"/>
   <c r="I3" i="2" s="1"/>
   <c r="H5" i="2"/>
   <c r="G5" i="2"/>
+  <c r="G4" i="2" s="1"/>
+  <c r="G3" i="2" s="1"/>
   <c r="F5" i="2"/>
+  <c r="F4" i="2" s="1"/>
+  <c r="F3" i="2" s="1"/>
   <c r="E5" i="2"/>
   <c r="E4" i="2" s="1"/>
   <c r="E3" i="2" s="1"/>
   <c r="D5" i="2"/>
-  <c r="D4" i="2" s="1"/>
-  <c r="D3" i="2" s="1"/>
   <c r="C5" i="2"/>
-  <c r="C4" i="2" s="1"/>
-  <c r="C3" i="2" s="1"/>
   <c r="B5" i="2"/>
-  <c r="B4" i="2" s="1"/>
-  <c r="B3" i="2" s="1"/>
   <c r="AF4" i="2"/>
   <c r="AF3" i="2" s="1"/>
-  <c r="AE4" i="2"/>
-  <c r="AE3" i="2" s="1"/>
   <c r="AD4" i="2"/>
-  <c r="AC4" i="2"/>
+  <c r="AD3" i="2" s="1"/>
   <c r="AB4" i="2"/>
   <c r="AB3" i="2" s="1"/>
   <c r="AA4" i="2"/>
-  <c r="AA3" i="2" s="1"/>
+  <c r="Z4" i="2"/>
   <c r="Y4" i="2"/>
   <c r="Y3" i="2" s="1"/>
   <c r="X4" i="2"/>
-  <c r="X3" i="2" s="1"/>
-[...2 lines deleted...]
-  <c r="N3" i="2" s="1"/>
+  <c r="S4" i="2"/>
+  <c r="R4" i="2"/>
+  <c r="P4" i="2"/>
+  <c r="L4" i="2"/>
+  <c r="L3" i="2" s="1"/>
+  <c r="K4" i="2"/>
+  <c r="K3" i="2" s="1"/>
+  <c r="J4" i="2"/>
+  <c r="J3" i="2" s="1"/>
   <c r="H4" i="2"/>
   <c r="H3" i="2" s="1"/>
-  <c r="G4" i="2"/>
-[...3 lines deleted...]
-  <c r="O3" i="2"/>
+  <c r="D4" i="2"/>
+  <c r="D3" i="2" s="1"/>
+  <c r="C4" i="2"/>
+  <c r="C3" i="2" s="1"/>
+  <c r="B4" i="2"/>
+  <c r="B3" i="2" s="1"/>
+  <c r="AA3" i="2"/>
+  <c r="Z3" i="2"/>
+  <c r="X3" i="2"/>
+  <c r="R44" i="1"/>
   <c r="AF36" i="1"/>
   <c r="AF44" i="1" s="1"/>
   <c r="AE36" i="1"/>
   <c r="AE44" i="1" s="1"/>
   <c r="AD36" i="1"/>
   <c r="AD44" i="1" s="1"/>
   <c r="AC36" i="1"/>
   <c r="AC44" i="1" s="1"/>
   <c r="AB36" i="1"/>
   <c r="AB44" i="1" s="1"/>
   <c r="AA36" i="1"/>
   <c r="AA44" i="1" s="1"/>
   <c r="Z36" i="1"/>
   <c r="Z44" i="1" s="1"/>
   <c r="Y36" i="1"/>
   <c r="Y44" i="1" s="1"/>
   <c r="X36" i="1"/>
   <c r="X44" i="1" s="1"/>
   <c r="W36" i="1"/>
   <c r="W44" i="1" s="1"/>
   <c r="V36" i="1"/>
   <c r="V44" i="1" s="1"/>
   <c r="U36" i="1"/>
   <c r="U44" i="1" s="1"/>
   <c r="T36" i="1"/>
   <c r="T44" i="1" s="1"/>
   <c r="S36" i="1"/>
   <c r="S44" i="1" s="1"/>
   <c r="R36" i="1"/>
-  <c r="R44" i="1" s="1"/>
   <c r="Q36" i="1"/>
   <c r="Q44" i="1" s="1"/>
   <c r="P36" i="1"/>
   <c r="P44" i="1" s="1"/>
   <c r="O36" i="1"/>
   <c r="O44" i="1" s="1"/>
   <c r="N36" i="1"/>
   <c r="N44" i="1" s="1"/>
   <c r="M36" i="1"/>
   <c r="M44" i="1" s="1"/>
   <c r="L36" i="1"/>
   <c r="L44" i="1" s="1"/>
   <c r="AF31" i="1"/>
   <c r="AE31" i="1"/>
   <c r="AD31" i="1"/>
   <c r="AC31" i="1"/>
   <c r="AB31" i="1"/>
   <c r="AA31" i="1"/>
   <c r="Z31" i="1"/>
   <c r="Y31" i="1"/>
   <c r="X31" i="1"/>
   <c r="W31" i="1"/>
   <c r="V31" i="1"/>
   <c r="U31" i="1"/>
   <c r="T31" i="1"/>
   <c r="S31" i="1"/>
   <c r="R31" i="1"/>
   <c r="Q31" i="1"/>
   <c r="P31" i="1"/>
   <c r="O31" i="1"/>
   <c r="N31" i="1"/>
   <c r="M31" i="1"/>
   <c r="L31" i="1"/>
   <c r="K31" i="1"/>
   <c r="J31" i="1"/>
   <c r="I31" i="1"/>
   <c r="H31" i="1"/>
   <c r="G31" i="1"/>
   <c r="F31" i="1"/>
   <c r="E31" i="1"/>
   <c r="D31" i="1"/>
   <c r="C31" i="1"/>
   <c r="B31" i="1"/>
   <c r="J18" i="1"/>
+  <c r="J17" i="1" s="1"/>
   <c r="I18" i="1"/>
   <c r="I17" i="1" s="1"/>
   <c r="H18" i="1"/>
-  <c r="H17" i="1" s="1"/>
   <c r="G18" i="1"/>
+  <c r="G17" i="1" s="1"/>
   <c r="F18" i="1"/>
+  <c r="F17" i="1" s="1"/>
   <c r="E18" i="1"/>
+  <c r="E17" i="1" s="1"/>
   <c r="D18" i="1"/>
   <c r="D17" i="1" s="1"/>
-  <c r="J17" i="1"/>
-[...2 lines deleted...]
-  <c r="E17" i="1"/>
+  <c r="H17" i="1"/>
   <c r="AF14" i="1"/>
   <c r="AE14" i="1"/>
   <c r="AD14" i="1"/>
   <c r="AC14" i="1"/>
   <c r="AB14" i="1"/>
   <c r="AA14" i="1"/>
   <c r="Z14" i="1"/>
   <c r="Y14" i="1"/>
   <c r="X14" i="1"/>
   <c r="W14" i="1"/>
   <c r="V14" i="1"/>
   <c r="U14" i="1"/>
   <c r="T14" i="1"/>
   <c r="S14" i="1"/>
   <c r="R14" i="1"/>
   <c r="Q14" i="1"/>
   <c r="P14" i="1"/>
   <c r="O14" i="1"/>
   <c r="N14" i="1"/>
   <c r="M14" i="1"/>
   <c r="L14" i="1"/>
   <c r="K14" i="1"/>
   <c r="J14" i="1"/>
   <c r="I14" i="1"/>
   <c r="H14" i="1"/>
   <c r="G14" i="1"/>
   <c r="F14" i="1"/>
   <c r="E14" i="1"/>
   <c r="D14" i="1"/>
   <c r="C14" i="1"/>
   <c r="B14" i="1"/>
   <c r="AF5" i="1"/>
   <c r="AE5" i="1"/>
+  <c r="AE4" i="1" s="1"/>
+  <c r="AE3" i="1" s="1"/>
   <c r="AD5" i="1"/>
   <c r="AC5" i="1"/>
+  <c r="AC4" i="1" s="1"/>
+  <c r="AC3" i="1" s="1"/>
   <c r="AB5" i="1"/>
   <c r="AA5" i="1"/>
   <c r="AA4" i="1" s="1"/>
   <c r="AA3" i="1" s="1"/>
   <c r="Z5" i="1"/>
   <c r="Y5" i="1"/>
+  <c r="Y4" i="1" s="1"/>
+  <c r="Y3" i="1" s="1"/>
   <c r="X5" i="1"/>
   <c r="W5" i="1"/>
+  <c r="W4" i="1" s="1"/>
+  <c r="W3" i="1" s="1"/>
   <c r="V5" i="1"/>
   <c r="U5" i="1"/>
+  <c r="U4" i="1" s="1"/>
+  <c r="U3" i="1" s="1"/>
   <c r="T5" i="1"/>
   <c r="S5" i="1"/>
-  <c r="S4" i="1" s="1"/>
-  <c r="S3" i="1" s="1"/>
   <c r="R5" i="1"/>
   <c r="Q5" i="1"/>
+  <c r="Q4" i="1" s="1"/>
+  <c r="Q3" i="1" s="1"/>
   <c r="P5" i="1"/>
   <c r="O5" i="1"/>
+  <c r="O4" i="1" s="1"/>
+  <c r="O3" i="1" s="1"/>
   <c r="N5" i="1"/>
   <c r="M5" i="1"/>
+  <c r="M4" i="1" s="1"/>
+  <c r="M3" i="1" s="1"/>
   <c r="L5" i="1"/>
   <c r="K5" i="1"/>
-  <c r="K4" i="1" s="1"/>
-  <c r="K3" i="1" s="1"/>
   <c r="J5" i="1"/>
+  <c r="J4" i="1" s="1"/>
+  <c r="J3" i="1" s="1"/>
   <c r="I5" i="1"/>
+  <c r="I4" i="1" s="1"/>
+  <c r="I3" i="1" s="1"/>
   <c r="H5" i="1"/>
+  <c r="H4" i="1" s="1"/>
+  <c r="H3" i="1" s="1"/>
   <c r="G5" i="1"/>
+  <c r="G4" i="1" s="1"/>
+  <c r="G3" i="1" s="1"/>
   <c r="F5" i="1"/>
   <c r="E5" i="1"/>
+  <c r="E4" i="1" s="1"/>
+  <c r="E3" i="1" s="1"/>
   <c r="D5" i="1"/>
   <c r="C5" i="1"/>
-  <c r="C4" i="1" s="1"/>
-  <c r="C3" i="1" s="1"/>
   <c r="B5" i="1"/>
   <c r="AF4" i="1"/>
-  <c r="AE4" i="1"/>
+  <c r="AF3" i="1" s="1"/>
   <c r="AD4" i="1"/>
   <c r="AD3" i="1" s="1"/>
-  <c r="AC4" i="1"/>
   <c r="AB4" i="1"/>
+  <c r="AB3" i="1" s="1"/>
   <c r="Z4" i="1"/>
   <c r="Z3" i="1" s="1"/>
-  <c r="Y4" i="1"/>
-  <c r="Y3" i="1" s="1"/>
   <c r="X4" i="1"/>
   <c r="X3" i="1" s="1"/>
-  <c r="W4" i="1"/>
   <c r="V4" i="1"/>
   <c r="V3" i="1" s="1"/>
-  <c r="U4" i="1"/>
   <c r="T4" i="1"/>
+  <c r="S4" i="1"/>
   <c r="R4" i="1"/>
   <c r="R3" i="1" s="1"/>
-  <c r="Q4" i="1"/>
-  <c r="Q3" i="1" s="1"/>
   <c r="P4" i="1"/>
   <c r="P3" i="1" s="1"/>
-  <c r="O4" i="1"/>
   <c r="N4" i="1"/>
   <c r="N3" i="1" s="1"/>
-  <c r="M4" i="1"/>
   <c r="L4" i="1"/>
-  <c r="J4" i="1"/>
-[...5 lines deleted...]
-  <c r="G4" i="1"/>
+  <c r="L3" i="1" s="1"/>
+  <c r="K4" i="1"/>
+  <c r="K3" i="1" s="1"/>
   <c r="F4" i="1"/>
   <c r="F3" i="1" s="1"/>
-  <c r="E4" i="1"/>
   <c r="D4" i="1"/>
+  <c r="D3" i="1" s="1"/>
+  <c r="C4" i="1"/>
   <c r="B4" i="1"/>
-  <c r="B3" i="1" s="1"/>
-[...5 lines deleted...]
-  <c r="U3" i="1"/>
   <c r="T3" i="1"/>
-  <c r="O3" i="1"/>
-[...4 lines deleted...]
-  <c r="D3" i="1"/>
+  <c r="S3" i="1"/>
+  <c r="C3" i="1"/>
+  <c r="B3" i="1"/>
   <c r="S3" i="2" l="1"/>
-  <c r="O44" i="2"/>
-[...5 lines deleted...]
-  <c r="V3" i="2" s="1"/>
   <c r="R44" i="2"/>
-  <c r="W4" i="2"/>
-[...9 lines deleted...]
-  <c r="Q3" i="2"/>
   <c r="D31" i="2"/>
   <c r="L31" i="2"/>
   <c r="T31" i="2"/>
+  <c r="S44" i="2"/>
+  <c r="B31" i="2"/>
+  <c r="V3" i="2"/>
+  <c r="P3" i="2"/>
+  <c r="N44" i="2"/>
+  <c r="V44" i="2"/>
+  <c r="AD44" i="2"/>
+  <c r="T3" i="2"/>
+  <c r="U4" i="2"/>
+  <c r="U3" i="2" s="1"/>
+  <c r="R3" i="2"/>
+  <c r="I31" i="2"/>
+  <c r="Q31" i="2"/>
+  <c r="M44" i="2"/>
+  <c r="U44" i="2"/>
   <c r="AC44" i="2"/>
   <c r="E31" i="2"/>
   <c r="M31" i="2"/>
   <c r="U31" i="2"/>
-  <c r="AD44" i="2"/>
+  <c r="Q44" i="2"/>
+  <c r="J31" i="2"/>
+  <c r="R31" i="2"/>
   <c r="F31" i="2"/>
   <c r="N31" i="2"/>
   <c r="V31" i="2"/>
-  <c r="R4" i="2"/>
-[...1 lines deleted...]
-  <c r="AC3" i="2"/>
   <c r="G31" i="2"/>
   <c r="O31" i="2"/>
   <c r="W31" i="2"/>
-  <c r="H31" i="2"/>
-[...4 lines deleted...]
-  <c r="Q44" i="2"/>
+  <c r="P44" i="2"/>
+  <c r="C31" i="2"/>
+  <c r="K31" i="2"/>
+  <c r="S31" i="2"/>
+  <c r="L44" i="2"/>
+  <c r="T44" i="2"/>
+  <c r="AB44" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Porubsky Marek</author>
     <author>jremeta</author>
   </authors>
   <commentList>
-    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{D88F4DC3-887C-44DF-8B2F-F753831B7E05}">
+    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{A8CB969E-D782-41FB-9693-ED035CD88DFD}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Porubsky Marek:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho:
 59 068 tis. eur  oddĺženie nemocníc</t>
         </r>
       </text>
     </comment>
-    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{046E98F2-D6EA-44E2-BA28-09E2E6DA761C}">
+    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{CDBF7F82-3781-47F2-B209-98E8B8182D18}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>jremeta:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho 10 400 tis. eur oddĺženie nemocníc </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Porubsky Marek</author>
     <author>jremeta</author>
   </authors>
   <commentList>
-    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{0F5F5301-C6FB-430E-95F6-E92A51647E43}">
+    <comment ref="R10" authorId="0" shapeId="0" xr:uid="{EF72D97D-EDE3-4B76-A9C4-5C110C0999CB}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Porubsky Marek:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho:
 59 mil. oddĺženie nemocníc</t>
         </r>
       </text>
     </comment>
-    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{B0AB0572-513F-4ED4-9D2C-CB62729A7CEE}">
+    <comment ref="S10" authorId="1" shapeId="0" xr:uid="{71125FC6-D9F1-4EDE-A284-C2D7EB713741}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>jremeta:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 z toho oddĺženie nemocníc 10 400 tisl. eur</t>
         </r>
       </text>
     </comment>
@@ -4362,51 +4364,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4735EB80-48B6-4AEF-86C4-90EBC50EF4DD}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6729E3FC-B9E2-42C6-BC56-2B40A23C823D}">
   <sheetPr codeName="Hárok3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI70"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="S3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A47" sqref="A47"/>
       <selection pane="topRight" activeCell="A47" sqref="A47"/>
       <selection pane="bottomLeft" activeCell="A47" sqref="A47"/>
       <selection pane="bottomRight" activeCell="AF28" sqref="AF28:AF29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="30.54296875" style="6" customWidth="1"/>
     <col min="2" max="20" width="9.6328125" style="6" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.7265625" style="6" customWidth="1"/>
     <col min="22" max="24" width="9.6328125" style="6" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7265625" style="6" customWidth="1"/>
     <col min="26" max="26" width="11.453125" style="6" customWidth="1"/>
     <col min="27" max="27" width="10.453125" style="6" customWidth="1"/>
     <col min="28" max="28" width="10.7265625" style="6" customWidth="1"/>
     <col min="29" max="30" width="13.54296875" style="6" customWidth="1"/>
     <col min="31" max="32" width="15.08984375" style="6" customWidth="1"/>
@@ -8573,51 +8575,51 @@
       <c r="L69" s="21"/>
       <c r="M69" s="21"/>
       <c r="N69" s="21"/>
       <c r="O69" s="21"/>
     </row>
     <row r="70" spans="4:15" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="I70" s="21"/>
       <c r="J70" s="21"/>
       <c r="K70" s="21"/>
       <c r="L70" s="21"/>
       <c r="M70" s="21"/>
       <c r="N70" s="21"/>
       <c r="O70" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="69" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AB71E19-C472-4EC2-A073-F53410927FD9}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D13F7FA-0863-4C0B-A9EB-E2F476B52A53}">
   <sheetPr codeName="Hárok4">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AI55"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="U3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A47" sqref="A47"/>
       <selection pane="topRight" activeCell="A47" sqref="A47"/>
       <selection pane="bottomLeft" activeCell="A47" sqref="A47"/>
       <selection pane="bottomRight" activeCell="AI19" sqref="AI19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="37.7265625" style="6" customWidth="1"/>
     <col min="2" max="11" width="8.7265625" style="6" customWidth="1"/>
     <col min="12" max="27" width="9.26953125" style="6" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="10.7265625" style="6" customWidth="1"/>
     <col min="29" max="30" width="12.453125" style="6" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11.08984375" style="6" customWidth="1"/>
     <col min="32" max="32" width="11.90625" style="6" customWidth="1"/>
     <col min="33" max="16384" width="9.26953125" style="6"/>
   </cols>
   <sheetData>
@@ -12815,51 +12817,51 @@
       <c r="H55" s="13"/>
       <c r="I55" s="13"/>
       <c r="J55" s="13"/>
       <c r="K55" s="13"/>
       <c r="L55" s="13"/>
       <c r="M55" s="13"/>
       <c r="N55" s="13"/>
       <c r="O55" s="13"/>
       <c r="P55" s="13"/>
       <c r="Q55" s="13"/>
       <c r="R55" s="13"/>
       <c r="S55" s="13"/>
       <c r="T55" s="13"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" scale="87" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B7D71D6-8E5A-4491-8CB1-399F907C5E26}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D27BAE10-5F59-471E-8D9C-366E1DD6030C}">
   <sheetPr codeName="Hárok5"/>
   <dimension ref="A1:T380"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="B333" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A47" sqref="A47"/>
       <selection pane="topRight" activeCell="A47" sqref="A47"/>
       <selection pane="bottomLeft" activeCell="A47" sqref="A47"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="38.453125" style="152" customWidth="1"/>
     <col min="2" max="2" width="27.453125" style="87" customWidth="1"/>
     <col min="3" max="3" width="20.7265625" style="87" customWidth="1"/>
     <col min="4" max="4" width="6.7265625" style="87" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="8" style="87" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23.453125" style="87" customWidth="1"/>
     <col min="7" max="7" width="10.26953125" style="155" customWidth="1"/>
     <col min="8" max="8" width="14.7265625" style="155" customWidth="1"/>
     <col min="9" max="10" width="10.26953125" style="87" customWidth="1"/>
     <col min="11" max="11" width="9.26953125" style="87"/>
     <col min="12" max="12" width="18" style="156" customWidth="1"/>
     <col min="13" max="13" width="12.54296875" style="156" customWidth="1"/>
@@ -27537,55 +27539,55 @@
       </c>
       <c r="B337" s="135">
         <v>926813</v>
       </c>
       <c r="C337" s="135">
         <v>16563</v>
       </c>
       <c r="D337" s="135">
         <v>33660</v>
       </c>
       <c r="E337" s="135">
         <v>108809</v>
       </c>
       <c r="F337" s="147">
         <v>4871</v>
       </c>
       <c r="G337" s="135">
         <v>429864.05931000243</v>
       </c>
       <c r="H337" s="147">
         <v>227285.52786</v>
       </c>
       <c r="I337" s="148"/>
       <c r="J337" s="148"/>
       <c r="L337" s="110">
-        <f t="shared" ref="L337:L378" si="17">B338+C337+D337</f>
+        <f t="shared" ref="L337:L379" si="17">B338+C337+D337</f>
         <v>1206564</v>
       </c>
       <c r="M337" s="132">
-        <f t="shared" ref="M337:M367" si="18">E339+F337</f>
+        <f t="shared" ref="M337:M368" si="18">E339+F337</f>
         <v>161314</v>
       </c>
       <c r="N337" s="112">
         <f t="shared" si="15"/>
         <v>768095.34320999973</v>
       </c>
     </row>
     <row r="338" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A338" s="145" t="s">
         <v>368</v>
       </c>
       <c r="B338" s="137">
         <v>1156341</v>
       </c>
       <c r="C338" s="137">
         <v>19407</v>
       </c>
       <c r="D338" s="137">
         <v>42209</v>
       </c>
       <c r="E338" s="137">
         <v>52268</v>
       </c>
       <c r="F338" s="150">
         <v>4591</v>
@@ -28805,97 +28807,113 @@
       <c r="C368" s="135">
         <v>10722.426070000001</v>
       </c>
       <c r="D368" s="135">
         <v>-1</v>
       </c>
       <c r="E368" s="135">
         <v>114166</v>
       </c>
       <c r="F368" s="147">
         <v>89</v>
       </c>
       <c r="G368" s="135">
         <v>619112.14310000278</v>
       </c>
       <c r="H368" s="147">
         <v>170901.16200000001</v>
       </c>
       <c r="I368" s="148"/>
       <c r="J368" s="148"/>
       <c r="K368" s="149"/>
       <c r="L368" s="110">
         <f t="shared" si="17"/>
         <v>1202645.6680171767</v>
       </c>
-      <c r="M368" s="132"/>
+      <c r="M368" s="132">
+        <f t="shared" si="18"/>
+        <v>86014</v>
+      </c>
       <c r="N368" s="112">
         <f t="shared" si="19"/>
         <v>788182.0431100016</v>
       </c>
     </row>
     <row r="369" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A369" s="144" t="s">
         <v>399</v>
       </c>
       <c r="B369" s="135">
         <v>1191924.2419471766</v>
       </c>
       <c r="C369" s="135">
         <v>11935.573929999999</v>
       </c>
       <c r="D369" s="135">
         <v>0</v>
       </c>
       <c r="E369" s="135">
         <v>92749</v>
       </c>
       <c r="F369" s="147">
         <v>260</v>
       </c>
       <c r="G369" s="135">
         <v>617280.88111000159</v>
       </c>
       <c r="H369" s="147">
         <v>170901.16200000001</v>
       </c>
       <c r="I369" s="148"/>
       <c r="J369" s="148"/>
       <c r="K369" s="149"/>
-      <c r="L369" s="110"/>
+      <c r="L369" s="110">
+        <f t="shared" si="17"/>
+        <v>1140534.57393</v>
+      </c>
       <c r="M369" s="132"/>
       <c r="N369" s="112"/>
     </row>
     <row r="370" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A370" s="144" t="s">
         <v>400</v>
       </c>
-      <c r="B370" s="135"/>
-[...3 lines deleted...]
-      <c r="F370" s="147"/>
+      <c r="B370" s="135">
+        <v>1128599</v>
+      </c>
+      <c r="C370" s="135">
+        <v>12832</v>
+      </c>
+      <c r="D370" s="135">
+        <v>1</v>
+      </c>
+      <c r="E370" s="135">
+        <v>85925</v>
+      </c>
+      <c r="F370" s="147">
+        <v>89</v>
+      </c>
       <c r="G370" s="135"/>
       <c r="H370" s="147"/>
       <c r="I370" s="148"/>
       <c r="J370" s="148"/>
       <c r="K370" s="149"/>
       <c r="L370" s="110"/>
       <c r="M370" s="132"/>
       <c r="N370" s="112"/>
     </row>
     <row r="371" spans="1:14" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A371" s="144" t="s">
         <v>401</v>
       </c>
       <c r="B371" s="135"/>
       <c r="C371" s="135"/>
       <c r="D371" s="135"/>
       <c r="E371" s="135"/>
       <c r="F371" s="147"/>
       <c r="G371" s="135"/>
       <c r="H371" s="147"/>
       <c r="I371" s="148"/>
       <c r="J371" s="148"/>
       <c r="K371" s="149"/>
       <c r="L371" s="110"/>
       <c r="M371" s="132"/>
@@ -29033,47 +29051,47 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo financii Slovenskej republiky</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Antalicová Jana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SetDate">
-    <vt:lpwstr>2026-09-11T06:07:58Z</vt:lpwstr>
+    <vt:lpwstr>2026-10-12T13:39:38Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SiteId">
     <vt:lpwstr>579df390-dbff-49fd-8f10-624670566482</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ActionId">
-    <vt:lpwstr>3621df0e-99ef-431a-83dd-d964fdf98907</vt:lpwstr>
+    <vt:lpwstr>26446ad7-379d-44f7-9ad2-d777a1bb6b4f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>