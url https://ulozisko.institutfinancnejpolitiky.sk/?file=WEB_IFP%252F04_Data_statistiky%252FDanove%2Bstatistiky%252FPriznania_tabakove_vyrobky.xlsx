--- v4 (2026-08-08)
+++ v5 (2026-09-22)
@@ -1,86 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/extendedProperties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/customProperties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2" conformance="strict">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr dateCompatibility="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\IFP_NEW\1_DANE\1_03_Databazy\02_Danove_prijmy_web\2015\novy_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3DC3C69C-63BF-4D65-98F1-64A4520EBC4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B400DFB6-D5AA-4B9A-89B4-09E145396CD7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" xr2:uid="{ED225399-890F-446E-B998-2DEEEE7053DD}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{C459C983-9386-43CD-9714-B573CF3DE642}"/>
   </bookViews>
   <sheets>
     <sheet name="DP" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" count="2173" uniqueCount="41">
+<sst xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" count="2199" uniqueCount="41">
   <si>
     <t>05</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -639,58 +642,58 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:shade val="63%"/>
                 <a:satMod val="120%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A16A45E6-59D4-4074-81AF-9BE6D639D578}">
+<worksheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BB8BE1A-A141-43E8-8FCB-F282701D28C0}">
   <sheetPr codeName="Hárok2">
     <tabColor indexed="55"/>
   </sheetPr>
-  <dimension ref="A1:BA379"/>
+  <dimension ref="A1:BA381"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="C251" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="T254" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.81640625" style="30" customWidth="1"/>
     <col min="2" max="2" width="11.26953125" style="18" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="7.7265625" style="14" customWidth="1"/>
     <col min="6" max="6" width="17.7265625" style="14" customWidth="1"/>
     <col min="7" max="7" width="19.7265625" style="14" customWidth="1"/>
     <col min="8" max="8" width="14.54296875" style="14" customWidth="1"/>
     <col min="9" max="14" width="18.7265625" style="14" customWidth="1"/>
     <col min="15" max="17" width="12.7265625" style="14" customWidth="1"/>
     <col min="18" max="18" width="17.7265625" style="14" customWidth="1"/>
     <col min="19" max="19" width="19.7265625" style="14" customWidth="1"/>
     <col min="20" max="26" width="17.7265625" style="14" customWidth="1"/>
     <col min="27" max="29" width="10.7265625" style="14" customWidth="1"/>
     <col min="30" max="30" width="17.7265625" style="14" customWidth="1"/>
     <col min="31" max="31" width="19.7265625" style="14" customWidth="1"/>
     <col min="32" max="38" width="17.7265625" style="14" customWidth="1"/>
     <col min="39" max="40" width="8.7265625" style="14" customWidth="1"/>
     <col min="41" max="41" width="9.81640625" style="14" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="17.7265625" style="14" customWidth="1"/>
@@ -26044,187 +26047,485 @@
         <v>71472348.680000007</v>
       </c>
       <c r="AR269" s="16">
         <v>0</v>
       </c>
       <c r="AS269" s="28">
         <v>7354575.6699999999</v>
       </c>
       <c r="AT269" s="28">
         <v>-151140</v>
       </c>
       <c r="AU269" s="28">
         <v>0</v>
       </c>
       <c r="AV269" s="28">
         <v>901290.7</v>
       </c>
       <c r="AW269" s="28">
         <v>1104449.8</v>
       </c>
       <c r="AX269" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A270" s="12"/>
-[...32 lines deleted...]
-      <c r="AU270" s="14"/>
+      <c r="A270" s="12" t="s">
+        <v>1</v>
+      </c>
+      <c r="B270" s="13">
+        <v>2026</v>
+      </c>
+      <c r="C270" s="14">
+        <v>139</v>
+      </c>
+      <c r="D270" s="14">
+        <v>139</v>
+      </c>
+      <c r="E270" s="14">
+        <v>177</v>
+      </c>
+      <c r="F270" s="14">
+        <v>166.2</v>
+      </c>
+      <c r="G270" s="14">
+        <v>102.5</v>
+      </c>
+      <c r="H270" s="14">
+        <v>177</v>
+      </c>
+      <c r="I270" s="14">
+        <v>238.1</v>
+      </c>
+      <c r="J270" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="K270" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="L270" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="M270" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="N270" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="O270" s="16">
+        <v>859.73599999999999</v>
+      </c>
+      <c r="P270" s="16">
+        <v>1142.837</v>
+      </c>
+      <c r="Q270" s="16">
+        <v>16877.14</v>
+      </c>
+      <c r="R270" s="16">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="S270" s="16">
+        <v>459209.40600000002</v>
+      </c>
+      <c r="T270" s="16">
+        <v>0</v>
+      </c>
+      <c r="U270" s="28">
+        <v>31269.785</v>
+      </c>
+      <c r="V270" s="28">
+        <v>-2835255</v>
+      </c>
+      <c r="W270" s="28">
+        <v>40000</v>
+      </c>
+      <c r="X270" s="28">
+        <v>7263562.5</v>
+      </c>
+      <c r="Y270" s="28">
+        <v>13283130</v>
+      </c>
+      <c r="Z270" s="29">
+        <v>0</v>
+      </c>
+      <c r="AA270" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AB270" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC270" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AD270" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE270" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF270" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG270" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AH270" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AI270" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AJ270" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK270" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AL270" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="AM270" s="16">
+        <v>119503.3</v>
+      </c>
+      <c r="AN270" s="16">
+        <v>158854.34</v>
+      </c>
+      <c r="AO270" s="16">
+        <v>2987253.78</v>
+      </c>
+      <c r="AP270" s="16">
+        <v>12398.52</v>
+      </c>
+      <c r="AQ270" s="16">
+        <v>81818512.140000001</v>
+      </c>
+      <c r="AR270" s="16">
+        <v>0</v>
+      </c>
+      <c r="AS270" s="28">
+        <v>7445335.8200000003</v>
+      </c>
+      <c r="AT270" s="28">
+        <v>-283525.5</v>
+      </c>
+      <c r="AU270" s="28">
+        <v>4000</v>
+      </c>
+      <c r="AV270" s="28">
+        <v>1452712.5</v>
+      </c>
+      <c r="AW270" s="28">
+        <v>1328313</v>
+      </c>
+      <c r="AX270" s="29">
+        <v>0</v>
+      </c>
     </row>
     <row r="271" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AF271" s="31"/>
-[...45 lines deleted...]
-      <c r="AL272" s="31"/>
+      <c r="A271" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="B271" s="13">
+        <v>2026</v>
+      </c>
+      <c r="C271" s="14">
+        <v>139</v>
+      </c>
+      <c r="D271" s="14">
+        <v>139</v>
+      </c>
+      <c r="E271" s="14">
+        <v>177</v>
+      </c>
+      <c r="F271" s="14">
+        <v>166.2</v>
+      </c>
+      <c r="G271" s="14">
+        <v>102.5</v>
+      </c>
+      <c r="H271" s="14">
+        <v>177</v>
+      </c>
+      <c r="I271" s="14">
+        <v>238.1</v>
+      </c>
+      <c r="J271" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="K271" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="L271" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="M271" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="N271" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="O271" s="16">
+        <v>1220.7729999999999</v>
+      </c>
+      <c r="P271" s="16">
+        <v>1577.8430000000001</v>
+      </c>
+      <c r="Q271" s="16">
+        <v>27217.695</v>
+      </c>
+      <c r="R271" s="16">
+        <v>100.58</v>
+      </c>
+      <c r="S271" s="16">
+        <v>512199.72899999999</v>
+      </c>
+      <c r="T271" s="16">
+        <v>0</v>
+      </c>
+      <c r="U271" s="28">
+        <v>45965.899999999994</v>
+      </c>
+      <c r="V271" s="28">
+        <v>2643264</v>
+      </c>
+      <c r="W271" s="28">
+        <v>0</v>
+      </c>
+      <c r="X271" s="28">
+        <v>3998866</v>
+      </c>
+      <c r="Y271" s="28">
+        <v>7626408</v>
+      </c>
+      <c r="Z271" s="29">
+        <v>0</v>
+      </c>
+      <c r="AA271" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AB271" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC271" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AD271" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE271" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF271" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG271" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AH271" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AI271" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AJ271" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK271" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AL271" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="AM271" s="16">
+        <v>169687.44</v>
+      </c>
+      <c r="AN271" s="16">
+        <v>219320.18</v>
+      </c>
+      <c r="AO271" s="16">
+        <v>4817532.0199999996</v>
+      </c>
+      <c r="AP271" s="16">
+        <v>16716.400000000001</v>
+      </c>
+      <c r="AQ271" s="16">
+        <v>91008383.129999995</v>
+      </c>
+      <c r="AR271" s="16">
+        <v>0</v>
+      </c>
+      <c r="AS271" s="28">
+        <v>10944480.790000001</v>
+      </c>
+      <c r="AT271" s="28">
+        <v>264326.40000000002</v>
+      </c>
+      <c r="AU271" s="28">
+        <v>0</v>
+      </c>
+      <c r="AV271" s="28">
+        <v>799773.2</v>
+      </c>
+      <c r="AW271" s="28">
+        <v>762640.79999999993</v>
+      </c>
+      <c r="AX271" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="272" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A272" s="12"/>
+      <c r="B272" s="13"/>
+      <c r="O272" s="16"/>
+      <c r="P272" s="16"/>
+      <c r="Q272" s="16"/>
+      <c r="R272" s="16"/>
+      <c r="S272" s="16"/>
+      <c r="T272" s="16"/>
+      <c r="U272" s="26"/>
+      <c r="V272" s="26"/>
+      <c r="W272" s="26"/>
+      <c r="X272" s="26"/>
+      <c r="Y272" s="26"/>
+      <c r="Z272" s="26"/>
+      <c r="AA272" s="20"/>
+      <c r="AB272" s="20"/>
+      <c r="AC272" s="20"/>
+      <c r="AD272" s="20"/>
+      <c r="AE272" s="20"/>
+      <c r="AF272" s="20"/>
+      <c r="AG272" s="20"/>
+      <c r="AH272" s="20"/>
+      <c r="AI272" s="20"/>
+      <c r="AJ272" s="20"/>
+      <c r="AK272" s="20"/>
+      <c r="AL272" s="20"/>
       <c r="AM272" s="16"/>
       <c r="AN272" s="16"/>
+      <c r="AO272" s="16"/>
+      <c r="AP272" s="16"/>
+      <c r="AQ272" s="16"/>
+      <c r="AR272" s="16"/>
+      <c r="AS272" s="26"/>
       <c r="AU272" s="14"/>
     </row>
     <row r="273" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A273" s="34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AF273" s="31"/>
+      <c r="AG273" s="31"/>
+      <c r="AH273" s="31"/>
+      <c r="AI273" s="31"/>
+      <c r="AJ273" s="31"/>
+      <c r="AK273" s="31"/>
+      <c r="AL273" s="31"/>
       <c r="AM273" s="16"/>
       <c r="AN273" s="16"/>
       <c r="AU273" s="14"/>
     </row>
-    <row r="274" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="274" spans="1:47" ht="13" x14ac:dyDescent="0.3">
+      <c r="A274" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B274" s="32"/>
+      <c r="C274" s="32"/>
+      <c r="D274" s="32"/>
+      <c r="E274" s="32"/>
+      <c r="F274" s="32"/>
+      <c r="G274" s="32"/>
+      <c r="H274" s="32"/>
+      <c r="I274" s="32"/>
+      <c r="J274" s="32"/>
+      <c r="K274" s="32"/>
+      <c r="L274" s="32"/>
+      <c r="M274" s="32"/>
+      <c r="N274" s="32"/>
+      <c r="O274" s="32"/>
+      <c r="P274" s="32"/>
+      <c r="Q274" s="32"/>
+      <c r="R274" s="32"/>
+      <c r="S274" s="32"/>
+      <c r="T274" s="32"/>
+      <c r="U274" s="33"/>
+      <c r="V274" s="33"/>
+      <c r="W274" s="33"/>
+      <c r="X274" s="33"/>
+      <c r="Y274" s="33"/>
+      <c r="Z274" s="33"/>
+      <c r="AF274" s="31"/>
+      <c r="AG274" s="31"/>
+      <c r="AH274" s="31"/>
+      <c r="AI274" s="31"/>
+      <c r="AJ274" s="31"/>
+      <c r="AK274" s="31"/>
+      <c r="AL274" s="31"/>
       <c r="AM274" s="16"/>
+      <c r="AN274" s="16"/>
       <c r="AU274" s="14"/>
     </row>
     <row r="275" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A275" s="35"/>
+      <c r="A275" s="34" t="s">
+        <v>38</v>
+      </c>
       <c r="AM275" s="16"/>
       <c r="AN275" s="16"/>
       <c r="AU275" s="14"/>
     </row>
     <row r="276" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A276" s="35" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AM276" s="16"/>
-      <c r="AN276" s="16"/>
       <c r="AU276" s="14"/>
     </row>
     <row r="277" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A277" s="35"/>
       <c r="AM277" s="16"/>
       <c r="AN277" s="16"/>
       <c r="AU277" s="14"/>
     </row>
     <row r="278" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A278" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="AM278" s="16"/>
+      <c r="AN278" s="16"/>
       <c r="AU278" s="14"/>
     </row>
     <row r="279" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A279" s="36" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AM279" s="16"/>
+      <c r="AN279" s="16"/>
       <c r="AU279" s="14"/>
     </row>
     <row r="280" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU280" s="14"/>
     </row>
     <row r="281" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A281" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="B281" s="37" t="d">
+        <v>2026-09-17</v>
+      </c>
       <c r="AU281" s="14"/>
     </row>
     <row r="282" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU282" s="14"/>
     </row>
     <row r="283" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU283" s="14"/>
     </row>
     <row r="284" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU284" s="14"/>
     </row>
     <row r="285" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU285" s="14"/>
     </row>
     <row r="286" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU286" s="14"/>
     </row>
     <row r="287" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU287" s="14"/>
     </row>
     <row r="288" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU288" s="14"/>
     </row>
     <row r="289" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU289" s="14"/>
@@ -26476,107 +26777,113 @@
       <c r="AU371" s="14"/>
     </row>
     <row r="372" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU372" s="14"/>
     </row>
     <row r="373" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU373" s="14"/>
     </row>
     <row r="374" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU374" s="14"/>
     </row>
     <row r="375" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU375" s="14"/>
     </row>
     <row r="376" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU376" s="14"/>
     </row>
     <row r="377" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU377" s="14"/>
     </row>
     <row r="378" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU378" s="14"/>
     </row>
     <row r="379" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU379" s="14"/>
+    </row>
+    <row r="380" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AU380" s="14"/>
+    </row>
+    <row r="381" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AU381" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C1:N1"/>
     <mergeCell ref="O1:Z1"/>
     <mergeCell ref="AA1:AL1"/>
     <mergeCell ref="AM1:AX1"/>
-    <mergeCell ref="A272:T272"/>
+    <mergeCell ref="A274:T274"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/extendedProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo financii Slovenskej republiky</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Antalicová Jana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/customProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SetDate">
-    <vt:lpwstr>2026-07-27T09:13:03Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-21T08:55:17Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SiteId">
     <vt:lpwstr>579df390-dbff-49fd-8f10-624670566482</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ActionId">
-    <vt:lpwstr>3a267331-20e1-4a6a-bbaa-8e8902aadb29</vt:lpwstr>
+    <vt:lpwstr>1c847626-4c90-4627-a514-da11710cd85c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>