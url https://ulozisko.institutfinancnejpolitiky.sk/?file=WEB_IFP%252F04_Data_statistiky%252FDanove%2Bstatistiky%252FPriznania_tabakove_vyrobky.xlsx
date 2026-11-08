--- v5 (2026-09-22)
+++ v6 (2026-11-08)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/extendedProperties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/customProperties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2" conformance="strict">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr dateCompatibility="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\IFP_NEW\1_DANE\1_03_Databazy\02_Danove_prijmy_web\2015\novy_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B400DFB6-D5AA-4B9A-89B4-09E145396CD7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DCC930EA-E71D-4303-AEE4-DC7FB5CA86ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{C459C983-9386-43CD-9714-B573CF3DE642}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" xr2:uid="{1FC8A5E8-7D17-485E-B5BD-C4FCCBA1F471}"/>
   </bookViews>
   <sheets>
     <sheet name="DP" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" count="2199" uniqueCount="41">
+<sst xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" count="2212" uniqueCount="41">
   <si>
     <t>05</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -642,58 +642,58 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:shade val="63%"/>
                 <a:satMod val="120%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6BB8BE1A-A141-43E8-8FCB-F282701D28C0}">
+<worksheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0593B2ED-D466-4833-A86B-21CFD63407A9}">
   <sheetPr codeName="Hárok2">
     <tabColor indexed="55"/>
   </sheetPr>
-  <dimension ref="A1:BA381"/>
+  <dimension ref="A1:BA382"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="T254" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="G254" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.81640625" style="30" customWidth="1"/>
     <col min="2" max="2" width="11.26953125" style="18" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="7.7265625" style="14" customWidth="1"/>
     <col min="6" max="6" width="17.7265625" style="14" customWidth="1"/>
     <col min="7" max="7" width="19.7265625" style="14" customWidth="1"/>
     <col min="8" max="8" width="14.54296875" style="14" customWidth="1"/>
     <col min="9" max="14" width="18.7265625" style="14" customWidth="1"/>
     <col min="15" max="17" width="12.7265625" style="14" customWidth="1"/>
     <col min="18" max="18" width="17.7265625" style="14" customWidth="1"/>
     <col min="19" max="19" width="19.7265625" style="14" customWidth="1"/>
     <col min="20" max="26" width="17.7265625" style="14" customWidth="1"/>
     <col min="27" max="29" width="10.7265625" style="14" customWidth="1"/>
     <col min="30" max="30" width="17.7265625" style="14" customWidth="1"/>
     <col min="31" max="31" width="19.7265625" style="14" customWidth="1"/>
     <col min="32" max="38" width="17.7265625" style="14" customWidth="1"/>
     <col min="39" max="40" width="8.7265625" style="14" customWidth="1"/>
     <col min="41" max="41" width="9.81640625" style="14" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="17.7265625" style="14" customWidth="1"/>
@@ -26351,184 +26351,333 @@
         <v>91008383.129999995</v>
       </c>
       <c r="AR271" s="16">
         <v>0</v>
       </c>
       <c r="AS271" s="28">
         <v>10944480.790000001</v>
       </c>
       <c r="AT271" s="28">
         <v>264326.40000000002</v>
       </c>
       <c r="AU271" s="28">
         <v>0</v>
       </c>
       <c r="AV271" s="28">
         <v>799773.2</v>
       </c>
       <c r="AW271" s="28">
         <v>762640.79999999993</v>
       </c>
       <c r="AX271" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A272" s="12"/>
-[...32 lines deleted...]
-      <c r="AU272" s="14"/>
+      <c r="A272" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="B272" s="13">
+        <v>2026</v>
+      </c>
+      <c r="C272" s="14">
+        <v>139</v>
+      </c>
+      <c r="D272" s="14">
+        <v>139</v>
+      </c>
+      <c r="E272" s="14">
+        <v>177</v>
+      </c>
+      <c r="F272" s="14">
+        <v>166.2</v>
+      </c>
+      <c r="G272" s="14">
+        <v>102.5</v>
+      </c>
+      <c r="H272" s="14">
+        <v>177</v>
+      </c>
+      <c r="I272" s="14">
+        <v>238.1</v>
+      </c>
+      <c r="J272" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="K272" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="L272" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="M272" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="N272" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="O272" s="16">
+        <v>1166.9469999999999</v>
+      </c>
+      <c r="P272" s="16">
+        <v>1281.3230000000001</v>
+      </c>
+      <c r="Q272" s="16">
+        <v>20077.986000000001</v>
+      </c>
+      <c r="R272" s="16">
+        <v>129.19999999999999</v>
+      </c>
+      <c r="S272" s="16">
+        <v>460799.54</v>
+      </c>
+      <c r="T272" s="16">
+        <v>0</v>
+      </c>
+      <c r="U272" s="28">
+        <v>29871.05</v>
+      </c>
+      <c r="V272" s="28">
+        <v>-2505234.1</v>
+      </c>
+      <c r="W272" s="28">
+        <v>0</v>
+      </c>
+      <c r="X272" s="28">
+        <v>6135416.5</v>
+      </c>
+      <c r="Y272" s="28">
+        <v>11499664</v>
+      </c>
+      <c r="Z272" s="29">
+        <v>0</v>
+      </c>
+      <c r="AA272" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AB272" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC272" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AD272" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE272" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF272" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG272" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AH272" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AI272" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AJ272" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK272" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AL272" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="AM272" s="16">
+        <v>162205.64000000001</v>
+      </c>
+      <c r="AN272" s="16">
+        <v>178103.89</v>
+      </c>
+      <c r="AO272" s="16">
+        <v>3553803.52</v>
+      </c>
+      <c r="AP272" s="16">
+        <v>21473.040000000001</v>
+      </c>
+      <c r="AQ272" s="16">
+        <v>81805121.700000003</v>
+      </c>
+      <c r="AR272" s="16">
+        <v>0</v>
+      </c>
+      <c r="AS272" s="28">
+        <v>7112297.0099999998</v>
+      </c>
+      <c r="AT272" s="28">
+        <v>-250523.41</v>
+      </c>
+      <c r="AU272" s="28">
+        <v>0</v>
+      </c>
+      <c r="AV272" s="28">
+        <v>1227083.3</v>
+      </c>
+      <c r="AW272" s="28">
+        <v>1149966.3999999999</v>
+      </c>
+      <c r="AX272" s="29">
+        <v>0</v>
+      </c>
     </row>
     <row r="273" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AF273" s="31"/>
-[...5 lines deleted...]
-      <c r="AL273" s="31"/>
+      <c r="A273" s="12"/>
+      <c r="B273" s="13"/>
+      <c r="O273" s="16"/>
+      <c r="P273" s="16"/>
+      <c r="Q273" s="16"/>
+      <c r="R273" s="16"/>
+      <c r="S273" s="16"/>
+      <c r="T273" s="16"/>
+      <c r="U273" s="26"/>
+      <c r="V273" s="26"/>
+      <c r="W273" s="26"/>
+      <c r="X273" s="26"/>
+      <c r="Y273" s="26"/>
+      <c r="Z273" s="26"/>
+      <c r="AA273" s="20"/>
+      <c r="AB273" s="20"/>
+      <c r="AC273" s="20"/>
+      <c r="AD273" s="20"/>
+      <c r="AE273" s="20"/>
+      <c r="AF273" s="20"/>
+      <c r="AG273" s="20"/>
+      <c r="AH273" s="20"/>
+      <c r="AI273" s="20"/>
+      <c r="AJ273" s="20"/>
+      <c r="AK273" s="20"/>
+      <c r="AL273" s="20"/>
       <c r="AM273" s="16"/>
       <c r="AN273" s="16"/>
+      <c r="AO273" s="16"/>
+      <c r="AP273" s="16"/>
+      <c r="AQ273" s="16"/>
+      <c r="AR273" s="16"/>
+      <c r="AS273" s="26"/>
       <c r="AU273" s="14"/>
     </row>
-    <row r="274" spans="1:47" ht="13" x14ac:dyDescent="0.3">
-[...27 lines deleted...]
-      <c r="Z274" s="33"/>
+    <row r="274" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AF274" s="31"/>
       <c r="AG274" s="31"/>
       <c r="AH274" s="31"/>
       <c r="AI274" s="31"/>
       <c r="AJ274" s="31"/>
       <c r="AK274" s="31"/>
       <c r="AL274" s="31"/>
       <c r="AM274" s="16"/>
       <c r="AN274" s="16"/>
       <c r="AU274" s="14"/>
     </row>
-    <row r="275" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="275" spans="1:47" ht="13" x14ac:dyDescent="0.3">
+      <c r="A275" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B275" s="32"/>
+      <c r="C275" s="32"/>
+      <c r="D275" s="32"/>
+      <c r="E275" s="32"/>
+      <c r="F275" s="32"/>
+      <c r="G275" s="32"/>
+      <c r="H275" s="32"/>
+      <c r="I275" s="32"/>
+      <c r="J275" s="32"/>
+      <c r="K275" s="32"/>
+      <c r="L275" s="32"/>
+      <c r="M275" s="32"/>
+      <c r="N275" s="32"/>
+      <c r="O275" s="32"/>
+      <c r="P275" s="32"/>
+      <c r="Q275" s="32"/>
+      <c r="R275" s="32"/>
+      <c r="S275" s="32"/>
+      <c r="T275" s="32"/>
+      <c r="U275" s="33"/>
+      <c r="V275" s="33"/>
+      <c r="W275" s="33"/>
+      <c r="X275" s="33"/>
+      <c r="Y275" s="33"/>
+      <c r="Z275" s="33"/>
+      <c r="AF275" s="31"/>
+      <c r="AG275" s="31"/>
+      <c r="AH275" s="31"/>
+      <c r="AI275" s="31"/>
+      <c r="AJ275" s="31"/>
+      <c r="AK275" s="31"/>
+      <c r="AL275" s="31"/>
       <c r="AM275" s="16"/>
       <c r="AN275" s="16"/>
       <c r="AU275" s="14"/>
     </row>
     <row r="276" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A276" s="35" t="s">
+      <c r="A276" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="AM276" s="16"/>
+      <c r="AN276" s="16"/>
+      <c r="AU276" s="14"/>
+    </row>
+    <row r="277" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A277" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="AM276" s="16"/>
-[...3 lines deleted...]
-      <c r="A277" s="35"/>
       <c r="AM277" s="16"/>
-      <c r="AN277" s="16"/>
       <c r="AU277" s="14"/>
     </row>
     <row r="278" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A278" s="35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A278" s="35"/>
       <c r="AM278" s="16"/>
       <c r="AN278" s="16"/>
       <c r="AU278" s="14"/>
     </row>
     <row r="279" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A279" s="35" t="s">
+        <v>40</v>
+      </c>
       <c r="AM279" s="16"/>
       <c r="AN279" s="16"/>
       <c r="AU279" s="14"/>
     </row>
     <row r="280" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AM280" s="16"/>
+      <c r="AN280" s="16"/>
       <c r="AU280" s="14"/>
     </row>
     <row r="281" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A281" s="36" t="s">
+      <c r="AU281" s="14"/>
+    </row>
+    <row r="282" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A282" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="B281" s="37" t="d">
-[...4 lines deleted...]
-    <row r="282" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B282" s="37" t="d">
+        <v>2026-10-14</v>
+      </c>
       <c r="AU282" s="14"/>
     </row>
     <row r="283" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU283" s="14"/>
     </row>
     <row r="284" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU284" s="14"/>
     </row>
     <row r="285" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU285" s="14"/>
     </row>
     <row r="286" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU286" s="14"/>
     </row>
     <row r="287" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU287" s="14"/>
     </row>
     <row r="288" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU288" s="14"/>
     </row>
     <row r="289" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU289" s="14"/>
     </row>
     <row r="290" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU290" s="14"/>
@@ -26783,58 +26932,61 @@
       <c r="AU373" s="14"/>
     </row>
     <row r="374" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU374" s="14"/>
     </row>
     <row r="375" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU375" s="14"/>
     </row>
     <row r="376" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU376" s="14"/>
     </row>
     <row r="377" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU377" s="14"/>
     </row>
     <row r="378" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU378" s="14"/>
     </row>
     <row r="379" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU379" s="14"/>
     </row>
     <row r="380" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU380" s="14"/>
     </row>
     <row r="381" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU381" s="14"/>
+    </row>
+    <row r="382" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AU382" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C1:N1"/>
     <mergeCell ref="O1:Z1"/>
     <mergeCell ref="AA1:AL1"/>
     <mergeCell ref="AM1:AX1"/>
-    <mergeCell ref="A274:T274"/>
+    <mergeCell ref="A275:T275"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/extendedProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
@@ -26843,47 +26995,47 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo financii Slovenskej republiky</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Antalicová Jana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/customProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SetDate">
-    <vt:lpwstr>2026-09-21T08:55:17Z</vt:lpwstr>
+    <vt:lpwstr>2026-10-14T09:01:48Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SiteId">
     <vt:lpwstr>579df390-dbff-49fd-8f10-624670566482</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ActionId">
-    <vt:lpwstr>1c847626-4c90-4627-a514-da11710cd85c</vt:lpwstr>
+    <vt:lpwstr>6e119c4c-74e8-4026-b341-cc83d8ad8db8</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>