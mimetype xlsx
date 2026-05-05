--- v1 (2026-03-21)
+++ v2 (2026-05-05)
@@ -5,79 +5,79 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\IFP_NEW\1_DANE\1_03_Databazy\02_Danove_prijmy_web\2015\novy_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{31C8E9DB-EFAC-4938-A3CA-B57979AB02B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{13EA1F67-1899-404A-9602-94F45EF2AB11}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{9E98D90C-D77D-45EE-B9DD-BE84CB950FAD}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" xr2:uid="{73083111-06E7-4A2D-A50D-8A3B4CF84910}"/>
   </bookViews>
   <sheets>
     <sheet name="DP" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2121" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2134" uniqueCount="41">
   <si>
     <t>05</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -636,58 +636,58 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2A79951B-4187-460E-B776-D0E52ED57E14}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF84FDC3-ED41-4631-9587-F3DFE85089E8}">
   <sheetPr codeName="Hárok2">
     <tabColor indexed="55"/>
   </sheetPr>
-  <dimension ref="A1:BA375"/>
+  <dimension ref="A1:BA376"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="C248" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="G248" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.81640625" style="30" customWidth="1"/>
     <col min="2" max="2" width="11.26953125" style="18" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="7.7265625" style="14" customWidth="1"/>
     <col min="6" max="6" width="17.7265625" style="14" customWidth="1"/>
     <col min="7" max="7" width="19.7265625" style="14" customWidth="1"/>
     <col min="8" max="8" width="14.54296875" style="14" customWidth="1"/>
     <col min="9" max="14" width="18.7265625" style="14" customWidth="1"/>
     <col min="15" max="17" width="12.7265625" style="14" customWidth="1"/>
     <col min="18" max="18" width="17.7265625" style="14" customWidth="1"/>
     <col min="19" max="19" width="19.7265625" style="14" customWidth="1"/>
     <col min="20" max="26" width="17.7265625" style="14" customWidth="1"/>
     <col min="27" max="29" width="10.7265625" style="14" customWidth="1"/>
     <col min="30" max="30" width="17.7265625" style="14" customWidth="1"/>
     <col min="31" max="31" width="19.7265625" style="14" customWidth="1"/>
     <col min="32" max="38" width="17.7265625" style="14" customWidth="1"/>
     <col min="39" max="40" width="8.7265625" style="14" customWidth="1"/>
     <col min="41" max="41" width="9.81640625" style="14" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="17.7265625" style="14" customWidth="1"/>
@@ -25356,51 +25356,51 @@
       </c>
       <c r="R265" s="16">
         <v>401.4</v>
       </c>
       <c r="S265" s="16">
         <v>424076.88</v>
       </c>
       <c r="T265" s="16">
         <v>0</v>
       </c>
       <c r="U265" s="28">
         <v>15050.2</v>
       </c>
       <c r="V265" s="28">
         <v>5132160</v>
       </c>
       <c r="W265" s="28">
         <v>0</v>
       </c>
       <c r="X265" s="28">
         <v>6780225</v>
       </c>
       <c r="Y265" s="28">
         <v>12664646</v>
       </c>
-      <c r="Z265" s="28">
+      <c r="Z265" s="29">
         <v>0</v>
       </c>
       <c r="AA265" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AB265" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AC265" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AD265" s="20" t="s">
         <v>33</v>
       </c>
       <c r="AE265" s="20" t="s">
         <v>33</v>
       </c>
       <c r="AF265" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AG265" s="20" t="s">
         <v>12</v>
       </c>
       <c r="AH265" s="20" t="s">
         <v>35</v>
@@ -25433,184 +25433,333 @@
         <v>68145916.890000001</v>
       </c>
       <c r="AR265" s="16">
         <v>0</v>
       </c>
       <c r="AS265" s="28">
         <v>3180107.26</v>
       </c>
       <c r="AT265" s="28">
         <v>513216</v>
       </c>
       <c r="AU265" s="28">
         <v>0</v>
       </c>
       <c r="AV265" s="28">
         <v>1356045</v>
       </c>
       <c r="AW265" s="28">
         <v>1266464.6000000001</v>
       </c>
       <c r="AX265" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A266" s="12"/>
-[...32 lines deleted...]
-      <c r="AU266" s="14"/>
+      <c r="A266" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="B266" s="13">
+        <v>2026</v>
+      </c>
+      <c r="C266" s="14">
+        <v>139</v>
+      </c>
+      <c r="D266" s="14">
+        <v>139</v>
+      </c>
+      <c r="E266" s="14">
+        <v>177</v>
+      </c>
+      <c r="F266" s="14">
+        <v>166.2</v>
+      </c>
+      <c r="G266" s="14">
+        <v>102.5</v>
+      </c>
+      <c r="H266" s="14">
+        <v>177</v>
+      </c>
+      <c r="I266" s="14">
+        <v>238.1</v>
+      </c>
+      <c r="J266" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="K266" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="L266" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="M266" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="N266" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="O266" s="16">
+        <v>107.383</v>
+      </c>
+      <c r="P266" s="16">
+        <v>0.23100000000000001</v>
+      </c>
+      <c r="Q266" s="16">
+        <v>956.46</v>
+      </c>
+      <c r="R266" s="16">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="S266" s="16">
+        <v>230044.16</v>
+      </c>
+      <c r="T266" s="16">
+        <v>0</v>
+      </c>
+      <c r="U266" s="28">
+        <v>35127.349000000002</v>
+      </c>
+      <c r="V266" s="28">
+        <v>0</v>
+      </c>
+      <c r="W266" s="28">
+        <v>48000</v>
+      </c>
+      <c r="X266" s="28">
+        <v>6450479</v>
+      </c>
+      <c r="Y266" s="28">
+        <v>11306978</v>
+      </c>
+      <c r="Z266" s="29">
+        <v>0</v>
+      </c>
+      <c r="AA266" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AB266" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC266" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AD266" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE266" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF266" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG266" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AH266" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AI266" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AJ266" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK266" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AL266" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="AM266" s="16">
+        <v>14926.24</v>
+      </c>
+      <c r="AN266" s="16">
+        <v>32.11</v>
+      </c>
+      <c r="AO266" s="16">
+        <v>169293.42</v>
+      </c>
+      <c r="AP266" s="16">
+        <v>6016.44</v>
+      </c>
+      <c r="AQ266" s="16">
+        <v>40683732.079999998</v>
+      </c>
+      <c r="AR266" s="16">
+        <v>0</v>
+      </c>
+      <c r="AS266" s="28">
+        <v>8363821.7999999998</v>
+      </c>
+      <c r="AT266" s="28">
+        <v>0</v>
+      </c>
+      <c r="AU266" s="28">
+        <v>4800</v>
+      </c>
+      <c r="AV266" s="28">
+        <v>1290095.7999999998</v>
+      </c>
+      <c r="AW266" s="28">
+        <v>1130697.8</v>
+      </c>
+      <c r="AX266" s="29">
+        <v>0</v>
+      </c>
     </row>
     <row r="267" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AF267" s="31"/>
-[...5 lines deleted...]
-      <c r="AL267" s="31"/>
+      <c r="A267" s="12"/>
+      <c r="B267" s="13"/>
+      <c r="O267" s="16"/>
+      <c r="P267" s="16"/>
+      <c r="Q267" s="16"/>
+      <c r="R267" s="16"/>
+      <c r="S267" s="16"/>
+      <c r="T267" s="16"/>
+      <c r="U267" s="26"/>
+      <c r="V267" s="26"/>
+      <c r="W267" s="26"/>
+      <c r="X267" s="26"/>
+      <c r="Y267" s="26"/>
+      <c r="Z267" s="26"/>
+      <c r="AA267" s="20"/>
+      <c r="AB267" s="20"/>
+      <c r="AC267" s="20"/>
+      <c r="AD267" s="20"/>
+      <c r="AE267" s="20"/>
+      <c r="AF267" s="20"/>
+      <c r="AG267" s="20"/>
+      <c r="AH267" s="20"/>
+      <c r="AI267" s="20"/>
+      <c r="AJ267" s="20"/>
+      <c r="AK267" s="20"/>
+      <c r="AL267" s="20"/>
       <c r="AM267" s="16"/>
       <c r="AN267" s="16"/>
+      <c r="AO267" s="16"/>
+      <c r="AP267" s="16"/>
+      <c r="AQ267" s="16"/>
+      <c r="AR267" s="16"/>
+      <c r="AS267" s="26"/>
       <c r="AU267" s="14"/>
     </row>
-    <row r="268" spans="1:50" ht="13" x14ac:dyDescent="0.3">
-[...27 lines deleted...]
-      <c r="Z268" s="33"/>
+    <row r="268" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AF268" s="31"/>
       <c r="AG268" s="31"/>
       <c r="AH268" s="31"/>
       <c r="AI268" s="31"/>
       <c r="AJ268" s="31"/>
       <c r="AK268" s="31"/>
       <c r="AL268" s="31"/>
       <c r="AM268" s="16"/>
       <c r="AN268" s="16"/>
       <c r="AU268" s="14"/>
     </row>
-    <row r="269" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="269" spans="1:50" ht="13" x14ac:dyDescent="0.3">
+      <c r="A269" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B269" s="32"/>
+      <c r="C269" s="32"/>
+      <c r="D269" s="32"/>
+      <c r="E269" s="32"/>
+      <c r="F269" s="32"/>
+      <c r="G269" s="32"/>
+      <c r="H269" s="32"/>
+      <c r="I269" s="32"/>
+      <c r="J269" s="32"/>
+      <c r="K269" s="32"/>
+      <c r="L269" s="32"/>
+      <c r="M269" s="32"/>
+      <c r="N269" s="32"/>
+      <c r="O269" s="32"/>
+      <c r="P269" s="32"/>
+      <c r="Q269" s="32"/>
+      <c r="R269" s="32"/>
+      <c r="S269" s="32"/>
+      <c r="T269" s="32"/>
+      <c r="U269" s="33"/>
+      <c r="V269" s="33"/>
+      <c r="W269" s="33"/>
+      <c r="X269" s="33"/>
+      <c r="Y269" s="33"/>
+      <c r="Z269" s="33"/>
+      <c r="AF269" s="31"/>
+      <c r="AG269" s="31"/>
+      <c r="AH269" s="31"/>
+      <c r="AI269" s="31"/>
+      <c r="AJ269" s="31"/>
+      <c r="AK269" s="31"/>
+      <c r="AL269" s="31"/>
       <c r="AM269" s="16"/>
       <c r="AN269" s="16"/>
       <c r="AU269" s="14"/>
     </row>
     <row r="270" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A270" s="35" t="s">
+      <c r="A270" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="AM270" s="16"/>
+      <c r="AN270" s="16"/>
+      <c r="AU270" s="14"/>
+    </row>
+    <row r="271" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A271" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="AM270" s="16"/>
-[...3 lines deleted...]
-      <c r="A271" s="35"/>
       <c r="AM271" s="16"/>
-      <c r="AN271" s="16"/>
       <c r="AU271" s="14"/>
     </row>
     <row r="272" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A272" s="35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A272" s="35"/>
       <c r="AM272" s="16"/>
       <c r="AN272" s="16"/>
       <c r="AU272" s="14"/>
     </row>
     <row r="273" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A273" s="35" t="s">
+        <v>40</v>
+      </c>
       <c r="AM273" s="16"/>
       <c r="AN273" s="16"/>
       <c r="AU273" s="14"/>
     </row>
     <row r="274" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AM274" s="16"/>
+      <c r="AN274" s="16"/>
       <c r="AU274" s="14"/>
     </row>
     <row r="275" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A275" s="36" t="s">
+      <c r="AU275" s="14"/>
+    </row>
+    <row r="276" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A276" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="B275" s="37">
-[...4 lines deleted...]
-    <row r="276" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B276" s="37">
+        <v>46127</v>
+      </c>
       <c r="AU276" s="14"/>
     </row>
     <row r="277" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU277" s="14"/>
     </row>
     <row r="278" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU278" s="14"/>
     </row>
     <row r="279" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU279" s="14"/>
     </row>
     <row r="280" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU280" s="14"/>
     </row>
     <row r="281" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU281" s="14"/>
     </row>
     <row r="282" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU282" s="14"/>
     </row>
     <row r="283" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU283" s="14"/>
     </row>
     <row r="284" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU284" s="14"/>
@@ -25865,58 +26014,61 @@
       <c r="AU367" s="14"/>
     </row>
     <row r="368" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU368" s="14"/>
     </row>
     <row r="369" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU369" s="14"/>
     </row>
     <row r="370" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU370" s="14"/>
     </row>
     <row r="371" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU371" s="14"/>
     </row>
     <row r="372" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU372" s="14"/>
     </row>
     <row r="373" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU373" s="14"/>
     </row>
     <row r="374" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU374" s="14"/>
     </row>
     <row r="375" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU375" s="14"/>
+    </row>
+    <row r="376" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AU376" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C1:N1"/>
     <mergeCell ref="O1:Z1"/>
     <mergeCell ref="AA1:AL1"/>
     <mergeCell ref="AM1:AX1"/>
-    <mergeCell ref="A268:T268"/>
+    <mergeCell ref="A269:T269"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
@@ -25925,47 +26077,47 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo financii Slovenskej republiky</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Antalicova Jana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SetDate">
-    <vt:lpwstr>2026-03-13T08:26:02Z</vt:lpwstr>
+    <vt:lpwstr>2026-04-16T06:34:22Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SiteId">
     <vt:lpwstr>579df390-dbff-49fd-8f10-624670566482</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ActionId">
-    <vt:lpwstr>053c7a92-2e97-4a81-891d-d28e968bcc42</vt:lpwstr>
+    <vt:lpwstr>895a5e9c-7212-45b3-a3e9-c10abc9f7fca</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>