--- v2 (2026-05-05)
+++ v3 (2026-06-23)
@@ -1,83 +1,86 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/extendedProperties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/customProperties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+<workbook xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2" conformance="strict">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
-  <workbookPr/>
+  <workbookPr dateCompatibility="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\IFP_NEW\1_DANE\1_03_Databazy\02_Danove_prijmy_web\2015\novy_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{13EA1F67-1899-404A-9602-94F45EF2AB11}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{69D0F7BF-A3D2-46EE-B29A-77F0D5A2EF7C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" xr2:uid="{73083111-06E7-4A2D-A50D-8A3B4CF84910}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{3D7A0ED8-6D1E-47DA-93DD-1AE876071940}"/>
   </bookViews>
   <sheets>
     <sheet name="DP" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
+      <x14:workbookPr/>
+    </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2134" uniqueCount="41">
+<sst xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" count="2160" uniqueCount="41">
   <si>
     <t>05</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -161,51 +164,51 @@
   <si>
     <t>Poznámka 1)</t>
   </si>
   <si>
     <t>gram</t>
   </si>
   <si>
     <t>mililiter</t>
   </si>
   <si>
     <t>Poznámka: Od 1.1.2016 sa zmenilo zdaňovanie cigár a cigariek, prešlo sa zo zdaňovania kusov na zdaňovanie hmotnosti. Podľa starých pravidiel je možné cigary a cigarky uvoľňovať do DVO do 29.2.2016. Údaje o tom sú uvedené vyššie. Údaje o zdaňovaní v závislosti od hmotnosti sú nasledovné:</t>
   </si>
   <si>
     <t>január 2016: cigary - množstvo 3,99 kg (sadzba 71,11 eura/kg), daň 283,73 eur</t>
   </si>
   <si>
     <t>február 2016: cigary - množstvo 880,447 kg (sadzba 71,11 eura/kg), daň 62 608,59 eur</t>
   </si>
   <si>
     <t>Poznámka 1): Údaje majú charakter individuálnych údajov a z tohto dôvodu ich nie je možné zverejniť.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="4"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri Light"/>
       <family val="2"/>
@@ -226,88 +229,88 @@
       <color indexed="8"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="major"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
-      <left/>
-      <right/>
+      <start/>
+      <end/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <start/>
+      <end style="medium">
         <color auto="1"/>
-      </right>
+      </end>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <start style="medium">
         <color auto="1"/>
-      </left>
-      <right/>
+      </start>
+      <end/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right/>
+      <start/>
+      <end/>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="medium">
+      <start/>
+      <end style="medium">
         <color auto="1"/>
-      </right>
+      </end>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -371,55 +374,55 @@
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normálna" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív balíka Office">
+<a:theme xmlns:a="http://purl.oclc.org/ooxml/drawingml/main" name="Motív balíka Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -494,200 +497,200 @@
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0">
+            <a:gs pos="0%">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:lumMod val="110%"/>
+                <a:satMod val="105%"/>
+                <a:tint val="67%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="50%">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:lumMod val="105%"/>
+                <a:satMod val="103%"/>
+                <a:tint val="73%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100000">
+            <a:gs pos="100%">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:lumMod val="105%"/>
+                <a:satMod val="109%"/>
+                <a:tint val="81%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0">
+            <a:gs pos="0%">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:satMod val="103%"/>
+                <a:lumMod val="102%"/>
+                <a:tint val="94%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="50%">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:satMod val="110%"/>
+                <a:lumMod val="100%"/>
+                <a:shade val="100%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100000">
+            <a:gs pos="100%">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:lumMod val="99%"/>
+                <a:satMod val="120%"/>
+                <a:shade val="78%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter lim="800%"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter lim="800%"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
+          <a:miter lim="800%"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="63%"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
-            <a:tint val="95000"/>
-            <a:satMod val="170000"/>
+            <a:tint val="95%"/>
+            <a:satMod val="170%"/>
           </a:schemeClr>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
-            <a:gs pos="0">
+            <a:gs pos="0%">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="93%"/>
+                <a:satMod val="150%"/>
+                <a:shade val="98%"/>
+                <a:lumMod val="102%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="50%">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="98%"/>
+                <a:satMod val="130%"/>
+                <a:shade val="90%"/>
+                <a:lumMod val="103%"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="100000">
+            <a:gs pos="100%">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="63%"/>
+                <a:satMod val="120%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EF84FDC3-ED41-4631-9587-F3DFE85089E8}">
+<worksheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{416B7A8C-9423-4D2E-9331-E88D16D2C53D}">
   <sheetPr codeName="Hárok2">
     <tabColor indexed="55"/>
   </sheetPr>
-  <dimension ref="A1:BA376"/>
+  <dimension ref="A1:BA378"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="G248" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="C248" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.81640625" style="30" customWidth="1"/>
     <col min="2" max="2" width="11.26953125" style="18" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="7.7265625" style="14" customWidth="1"/>
     <col min="6" max="6" width="17.7265625" style="14" customWidth="1"/>
     <col min="7" max="7" width="19.7265625" style="14" customWidth="1"/>
     <col min="8" max="8" width="14.54296875" style="14" customWidth="1"/>
     <col min="9" max="14" width="18.7265625" style="14" customWidth="1"/>
     <col min="15" max="17" width="12.7265625" style="14" customWidth="1"/>
     <col min="18" max="18" width="17.7265625" style="14" customWidth="1"/>
     <col min="19" max="19" width="19.7265625" style="14" customWidth="1"/>
     <col min="20" max="26" width="17.7265625" style="14" customWidth="1"/>
     <col min="27" max="29" width="10.7265625" style="14" customWidth="1"/>
     <col min="30" max="30" width="17.7265625" style="14" customWidth="1"/>
     <col min="31" max="31" width="19.7265625" style="14" customWidth="1"/>
     <col min="32" max="38" width="17.7265625" style="14" customWidth="1"/>
     <col min="39" max="40" width="8.7265625" style="14" customWidth="1"/>
     <col min="41" max="41" width="9.81640625" style="14" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="17.7265625" style="14" customWidth="1"/>
@@ -25585,187 +25588,485 @@
         <v>40683732.079999998</v>
       </c>
       <c r="AR266" s="16">
         <v>0</v>
       </c>
       <c r="AS266" s="28">
         <v>8363821.7999999998</v>
       </c>
       <c r="AT266" s="28">
         <v>0</v>
       </c>
       <c r="AU266" s="28">
         <v>4800</v>
       </c>
       <c r="AV266" s="28">
         <v>1290095.7999999998</v>
       </c>
       <c r="AW266" s="28">
         <v>1130697.8</v>
       </c>
       <c r="AX266" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A267" s="12"/>
-[...32 lines deleted...]
-      <c r="AU267" s="14"/>
+      <c r="A267" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B267" s="13">
+        <v>2026</v>
+      </c>
+      <c r="C267" s="14">
+        <v>139</v>
+      </c>
+      <c r="D267" s="14">
+        <v>139</v>
+      </c>
+      <c r="E267" s="14">
+        <v>177</v>
+      </c>
+      <c r="F267" s="14">
+        <v>166.2</v>
+      </c>
+      <c r="G267" s="14">
+        <v>102.5</v>
+      </c>
+      <c r="H267" s="14">
+        <v>177</v>
+      </c>
+      <c r="I267" s="14">
+        <v>238.1</v>
+      </c>
+      <c r="J267" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="K267" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="L267" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="M267" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="N267" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="O267" s="16">
+        <v>398.32</v>
+      </c>
+      <c r="P267" s="16">
+        <v>19.274000000000001</v>
+      </c>
+      <c r="Q267" s="16">
+        <v>1264.1500000000001</v>
+      </c>
+      <c r="R267" s="16">
+        <v>5169</v>
+      </c>
+      <c r="S267" s="16">
+        <v>542206.07799999998</v>
+      </c>
+      <c r="T267" s="16">
+        <v>0</v>
+      </c>
+      <c r="U267" s="28">
+        <v>24471.15</v>
+      </c>
+      <c r="V267" s="28">
+        <v>87000</v>
+      </c>
+      <c r="W267" s="28">
+        <v>0</v>
+      </c>
+      <c r="X267" s="28">
+        <v>4120744</v>
+      </c>
+      <c r="Y267" s="28">
+        <v>11981188</v>
+      </c>
+      <c r="Z267" s="29">
+        <v>0</v>
+      </c>
+      <c r="AA267" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AB267" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC267" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AD267" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE267" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF267" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG267" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AH267" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AI267" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AJ267" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK267" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AL267" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="AM267" s="16">
+        <v>55366.48</v>
+      </c>
+      <c r="AN267" s="16">
+        <v>2679.08</v>
+      </c>
+      <c r="AO267" s="16">
+        <v>223754.55</v>
+      </c>
+      <c r="AP267" s="16">
+        <v>859087.8</v>
+      </c>
+      <c r="AQ267" s="16">
+        <v>95780118.469999999</v>
+      </c>
+      <c r="AR267" s="16">
+        <v>0</v>
+      </c>
+      <c r="AS267" s="28">
+        <v>5826580.8200000003</v>
+      </c>
+      <c r="AT267" s="28">
+        <v>8700</v>
+      </c>
+      <c r="AU267" s="28">
+        <v>0</v>
+      </c>
+      <c r="AV267" s="28">
+        <v>824148.8</v>
+      </c>
+      <c r="AW267" s="28">
+        <v>1198118.8</v>
+      </c>
+      <c r="AX267" s="29">
+        <v>0</v>
+      </c>
     </row>
     <row r="268" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AF268" s="31"/>
-[...45 lines deleted...]
-      <c r="AL269" s="31"/>
+      <c r="A268" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B268" s="13">
+        <v>2026</v>
+      </c>
+      <c r="C268" s="14">
+        <v>139</v>
+      </c>
+      <c r="D268" s="14">
+        <v>139</v>
+      </c>
+      <c r="E268" s="14">
+        <v>177</v>
+      </c>
+      <c r="F268" s="14">
+        <v>166.2</v>
+      </c>
+      <c r="G268" s="14">
+        <v>102.5</v>
+      </c>
+      <c r="H268" s="14">
+        <v>177</v>
+      </c>
+      <c r="I268" s="14">
+        <v>238.1</v>
+      </c>
+      <c r="J268" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="K268" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="L268" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="M268" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="N268" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="O268" s="16">
+        <v>371.95400000000001</v>
+      </c>
+      <c r="P268" s="16">
+        <v>304.68299999999999</v>
+      </c>
+      <c r="Q268" s="16">
+        <v>7943.9</v>
+      </c>
+      <c r="R268" s="16">
+        <v>7296.8</v>
+      </c>
+      <c r="S268" s="16">
+        <v>401895.52</v>
+      </c>
+      <c r="T268" s="16">
+        <v>6.15</v>
+      </c>
+      <c r="U268" s="28">
+        <v>39248.949999999997</v>
+      </c>
+      <c r="V268" s="28">
+        <v>-1951852</v>
+      </c>
+      <c r="W268" s="28">
+        <v>0</v>
+      </c>
+      <c r="X268" s="28">
+        <v>8118084</v>
+      </c>
+      <c r="Y268" s="28">
+        <v>8891886</v>
+      </c>
+      <c r="Z268" s="29">
+        <v>0</v>
+      </c>
+      <c r="AA268" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AB268" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC268" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AD268" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE268" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF268" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG268" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AH268" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AI268" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AJ268" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK268" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AL268" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="AM268" s="16">
+        <v>51701.61</v>
+      </c>
+      <c r="AN268" s="16">
+        <v>42350.94</v>
+      </c>
+      <c r="AO268" s="16">
+        <v>1406070.3</v>
+      </c>
+      <c r="AP268" s="16">
+        <v>1212728.1599999999</v>
+      </c>
+      <c r="AQ268" s="16">
+        <v>71094610.040000007</v>
+      </c>
+      <c r="AR268" s="16">
+        <v>1088.55</v>
+      </c>
+      <c r="AS268" s="28">
+        <v>9345175</v>
+      </c>
+      <c r="AT268" s="28">
+        <v>-195185.2</v>
+      </c>
+      <c r="AU268" s="28">
+        <v>0</v>
+      </c>
+      <c r="AV268" s="28">
+        <v>1623616.8</v>
+      </c>
+      <c r="AW268" s="28">
+        <v>889188.6</v>
+      </c>
+      <c r="AX268" s="29">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="269" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A269" s="12"/>
+      <c r="B269" s="13"/>
+      <c r="O269" s="16"/>
+      <c r="P269" s="16"/>
+      <c r="Q269" s="16"/>
+      <c r="R269" s="16"/>
+      <c r="S269" s="16"/>
+      <c r="T269" s="16"/>
+      <c r="U269" s="26"/>
+      <c r="V269" s="26"/>
+      <c r="W269" s="26"/>
+      <c r="X269" s="26"/>
+      <c r="Y269" s="26"/>
+      <c r="Z269" s="26"/>
+      <c r="AA269" s="20"/>
+      <c r="AB269" s="20"/>
+      <c r="AC269" s="20"/>
+      <c r="AD269" s="20"/>
+      <c r="AE269" s="20"/>
+      <c r="AF269" s="20"/>
+      <c r="AG269" s="20"/>
+      <c r="AH269" s="20"/>
+      <c r="AI269" s="20"/>
+      <c r="AJ269" s="20"/>
+      <c r="AK269" s="20"/>
+      <c r="AL269" s="20"/>
       <c r="AM269" s="16"/>
       <c r="AN269" s="16"/>
+      <c r="AO269" s="16"/>
+      <c r="AP269" s="16"/>
+      <c r="AQ269" s="16"/>
+      <c r="AR269" s="16"/>
+      <c r="AS269" s="26"/>
       <c r="AU269" s="14"/>
     </row>
     <row r="270" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A270" s="34" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="AF270" s="31"/>
+      <c r="AG270" s="31"/>
+      <c r="AH270" s="31"/>
+      <c r="AI270" s="31"/>
+      <c r="AJ270" s="31"/>
+      <c r="AK270" s="31"/>
+      <c r="AL270" s="31"/>
       <c r="AM270" s="16"/>
       <c r="AN270" s="16"/>
       <c r="AU270" s="14"/>
     </row>
-    <row r="271" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="271" spans="1:50" ht="13" x14ac:dyDescent="0.3">
+      <c r="A271" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B271" s="32"/>
+      <c r="C271" s="32"/>
+      <c r="D271" s="32"/>
+      <c r="E271" s="32"/>
+      <c r="F271" s="32"/>
+      <c r="G271" s="32"/>
+      <c r="H271" s="32"/>
+      <c r="I271" s="32"/>
+      <c r="J271" s="32"/>
+      <c r="K271" s="32"/>
+      <c r="L271" s="32"/>
+      <c r="M271" s="32"/>
+      <c r="N271" s="32"/>
+      <c r="O271" s="32"/>
+      <c r="P271" s="32"/>
+      <c r="Q271" s="32"/>
+      <c r="R271" s="32"/>
+      <c r="S271" s="32"/>
+      <c r="T271" s="32"/>
+      <c r="U271" s="33"/>
+      <c r="V271" s="33"/>
+      <c r="W271" s="33"/>
+      <c r="X271" s="33"/>
+      <c r="Y271" s="33"/>
+      <c r="Z271" s="33"/>
+      <c r="AF271" s="31"/>
+      <c r="AG271" s="31"/>
+      <c r="AH271" s="31"/>
+      <c r="AI271" s="31"/>
+      <c r="AJ271" s="31"/>
+      <c r="AK271" s="31"/>
+      <c r="AL271" s="31"/>
       <c r="AM271" s="16"/>
+      <c r="AN271" s="16"/>
       <c r="AU271" s="14"/>
     </row>
     <row r="272" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A272" s="35"/>
+      <c r="A272" s="34" t="s">
+        <v>38</v>
+      </c>
       <c r="AM272" s="16"/>
       <c r="AN272" s="16"/>
       <c r="AU272" s="14"/>
     </row>
     <row r="273" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A273" s="35" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="AM273" s="16"/>
-      <c r="AN273" s="16"/>
       <c r="AU273" s="14"/>
     </row>
     <row r="274" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A274" s="35"/>
       <c r="AM274" s="16"/>
       <c r="AN274" s="16"/>
       <c r="AU274" s="14"/>
     </row>
     <row r="275" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A275" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="AM275" s="16"/>
+      <c r="AN275" s="16"/>
       <c r="AU275" s="14"/>
     </row>
     <row r="276" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A276" s="36" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AM276" s="16"/>
+      <c r="AN276" s="16"/>
       <c r="AU276" s="14"/>
     </row>
     <row r="277" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU277" s="14"/>
     </row>
     <row r="278" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A278" s="36" t="s">
+        <v>13</v>
+      </c>
+      <c r="B278" s="37" t="d">
+        <v>2026-06-15</v>
+      </c>
       <c r="AU278" s="14"/>
     </row>
     <row r="279" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU279" s="14"/>
     </row>
     <row r="280" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU280" s="14"/>
     </row>
     <row r="281" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU281" s="14"/>
     </row>
     <row r="282" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU282" s="14"/>
     </row>
     <row r="283" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU283" s="14"/>
     </row>
     <row r="284" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU284" s="14"/>
     </row>
     <row r="285" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU285" s="14"/>
     </row>
     <row r="286" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU286" s="14"/>
@@ -26017,107 +26318,113 @@
       <c r="AU368" s="14"/>
     </row>
     <row r="369" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU369" s="14"/>
     </row>
     <row r="370" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU370" s="14"/>
     </row>
     <row r="371" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU371" s="14"/>
     </row>
     <row r="372" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU372" s="14"/>
     </row>
     <row r="373" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU373" s="14"/>
     </row>
     <row r="374" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU374" s="14"/>
     </row>
     <row r="375" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU375" s="14"/>
     </row>
     <row r="376" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU376" s="14"/>
+    </row>
+    <row r="377" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AU377" s="14"/>
+    </row>
+    <row r="378" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AU378" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C1:N1"/>
     <mergeCell ref="O1:Z1"/>
     <mergeCell ref="AA1:AL1"/>
     <mergeCell ref="AM1:AX1"/>
-    <mergeCell ref="A269:T269"/>
+    <mergeCell ref="A271:T271"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+<Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/extendedProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>DP</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo financii Slovenskej republiky</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Antalicova Jana</dc:creator>
+  <dc:creator>Antalicová Jana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+<Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/customProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SetDate">
-    <vt:lpwstr>2026-04-16T06:34:22Z</vt:lpwstr>
+    <vt:lpwstr>2026-06-17T08:32:42Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SiteId">
     <vt:lpwstr>579df390-dbff-49fd-8f10-624670566482</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ActionId">
-    <vt:lpwstr>895a5e9c-7212-45b3-a3e9-c10abc9f7fca</vt:lpwstr>
+    <vt:lpwstr>4110a475-d0e9-4e48-ae61-c7031ffe6f56</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>