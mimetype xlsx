--- v3 (2026-06-23)
+++ v4 (2026-08-08)
@@ -5,82 +5,82 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/extendedProperties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://purl.oclc.org/ooxml/officeDocument/relationships/customProperties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2" conformance="strict">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr dateCompatibility="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\IFP_NEW\1_DANE\1_03_Databazy\02_Danove_prijmy_web\2015\novy_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{69D0F7BF-A3D2-46EE-B29A-77F0D5A2EF7C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3DC3C69C-63BF-4D65-98F1-64A4520EBC4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{3D7A0ED8-6D1E-47DA-93DD-1AE876071940}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" xr2:uid="{ED225399-890F-446E-B998-2DEEEE7053DD}"/>
   </bookViews>
   <sheets>
     <sheet name="DP" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{79F54976-1DA5-4618-B147-4CDE4B953A38}">
       <x14:workbookPr/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" count="2160" uniqueCount="41">
+<sst xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" count="2173" uniqueCount="41">
   <si>
     <t>05</t>
   </si>
   <si>
     <t>06</t>
   </si>
   <si>
     <t>07</t>
   </si>
   <si>
     <t>08</t>
   </si>
   <si>
     <t>09</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
@@ -639,58 +639,58 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100%">
               <a:schemeClr val="phClr">
                 <a:shade val="63%"/>
                 <a:satMod val="120%"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{416B7A8C-9423-4D2E-9331-E88D16D2C53D}">
+<worksheet xmlns="http://purl.oclc.org/ooxml/spreadsheetml/main" xmlns:r="http://purl.oclc.org/ooxml/officeDocument/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A16A45E6-59D4-4074-81AF-9BE6D639D578}">
   <sheetPr codeName="Hárok2">
     <tabColor indexed="55"/>
   </sheetPr>
-  <dimension ref="A1:BA378"/>
+  <dimension ref="A1:BA379"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="2" topLeftCell="C248" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="2" topLeftCell="C251" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11.81640625" style="30" customWidth="1"/>
     <col min="2" max="2" width="11.26953125" style="18" bestFit="1" customWidth="1"/>
     <col min="3" max="5" width="7.7265625" style="14" customWidth="1"/>
     <col min="6" max="6" width="17.7265625" style="14" customWidth="1"/>
     <col min="7" max="7" width="19.7265625" style="14" customWidth="1"/>
     <col min="8" max="8" width="14.54296875" style="14" customWidth="1"/>
     <col min="9" max="14" width="18.7265625" style="14" customWidth="1"/>
     <col min="15" max="17" width="12.7265625" style="14" customWidth="1"/>
     <col min="18" max="18" width="17.7265625" style="14" customWidth="1"/>
     <col min="19" max="19" width="19.7265625" style="14" customWidth="1"/>
     <col min="20" max="26" width="17.7265625" style="14" customWidth="1"/>
     <col min="27" max="29" width="10.7265625" style="14" customWidth="1"/>
     <col min="30" max="30" width="17.7265625" style="14" customWidth="1"/>
     <col min="31" max="31" width="19.7265625" style="14" customWidth="1"/>
     <col min="32" max="38" width="17.7265625" style="14" customWidth="1"/>
     <col min="39" max="40" width="8.7265625" style="14" customWidth="1"/>
     <col min="41" max="41" width="9.81640625" style="14" bestFit="1" customWidth="1"/>
     <col min="42" max="42" width="17.7265625" style="14" customWidth="1"/>
@@ -25892,184 +25892,333 @@
         <v>71094610.040000007</v>
       </c>
       <c r="AR268" s="16">
         <v>1088.55</v>
       </c>
       <c r="AS268" s="28">
         <v>9345175</v>
       </c>
       <c r="AT268" s="28">
         <v>-195185.2</v>
       </c>
       <c r="AU268" s="28">
         <v>0</v>
       </c>
       <c r="AV268" s="28">
         <v>1623616.8</v>
       </c>
       <c r="AW268" s="28">
         <v>889188.6</v>
       </c>
       <c r="AX268" s="29">
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A269" s="12"/>
-[...32 lines deleted...]
-      <c r="AU269" s="14"/>
+      <c r="A269" s="12" t="s">
+        <v>0</v>
+      </c>
+      <c r="B269" s="13">
+        <v>2026</v>
+      </c>
+      <c r="C269" s="14">
+        <v>139</v>
+      </c>
+      <c r="D269" s="14">
+        <v>139</v>
+      </c>
+      <c r="E269" s="14">
+        <v>177</v>
+      </c>
+      <c r="F269" s="14">
+        <v>166.2</v>
+      </c>
+      <c r="G269" s="14">
+        <v>102.5</v>
+      </c>
+      <c r="H269" s="14">
+        <v>177</v>
+      </c>
+      <c r="I269" s="14">
+        <v>238.1</v>
+      </c>
+      <c r="J269" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="K269" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="L269" s="14">
+        <v>0.2</v>
+      </c>
+      <c r="M269" s="14">
+        <v>0.1</v>
+      </c>
+      <c r="N269" s="15">
+        <v>0.1</v>
+      </c>
+      <c r="O269" s="16">
+        <v>535.50199999999995</v>
+      </c>
+      <c r="P269" s="16">
+        <v>988.11199999999997</v>
+      </c>
+      <c r="Q269" s="16">
+        <v>10735.59</v>
+      </c>
+      <c r="R269" s="16">
+        <v>6210.6</v>
+      </c>
+      <c r="S269" s="16">
+        <v>403222.38</v>
+      </c>
+      <c r="T269" s="16">
+        <v>0</v>
+      </c>
+      <c r="U269" s="28">
+        <v>30888.600000000002</v>
+      </c>
+      <c r="V269" s="28">
+        <v>-1511400</v>
+      </c>
+      <c r="W269" s="28">
+        <v>0</v>
+      </c>
+      <c r="X269" s="28">
+        <v>4506453.5</v>
+      </c>
+      <c r="Y269" s="28">
+        <v>11044498</v>
+      </c>
+      <c r="Z269" s="29">
+        <v>0</v>
+      </c>
+      <c r="AA269" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AB269" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AC269" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AD269" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE269" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF269" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AG269" s="20" t="s">
+        <v>12</v>
+      </c>
+      <c r="AH269" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AI269" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AJ269" s="20" t="s">
+        <v>36</v>
+      </c>
+      <c r="AK269" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="AL269" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="AM269" s="16">
+        <v>74434.78</v>
+      </c>
+      <c r="AN269" s="16">
+        <v>137347.56</v>
+      </c>
+      <c r="AO269" s="16">
+        <v>1900199.43</v>
+      </c>
+      <c r="AP269" s="16">
+        <v>1032201.72</v>
+      </c>
+      <c r="AQ269" s="16">
+        <v>71472348.680000007</v>
+      </c>
+      <c r="AR269" s="16">
+        <v>0</v>
+      </c>
+      <c r="AS269" s="28">
+        <v>7354575.6699999999</v>
+      </c>
+      <c r="AT269" s="28">
+        <v>-151140</v>
+      </c>
+      <c r="AU269" s="28">
+        <v>0</v>
+      </c>
+      <c r="AV269" s="28">
+        <v>901290.7</v>
+      </c>
+      <c r="AW269" s="28">
+        <v>1104449.8</v>
+      </c>
+      <c r="AX269" s="29">
+        <v>0</v>
+      </c>
     </row>
     <row r="270" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="AF270" s="31"/>
-[...5 lines deleted...]
-      <c r="AL270" s="31"/>
+      <c r="A270" s="12"/>
+      <c r="B270" s="13"/>
+      <c r="O270" s="16"/>
+      <c r="P270" s="16"/>
+      <c r="Q270" s="16"/>
+      <c r="R270" s="16"/>
+      <c r="S270" s="16"/>
+      <c r="T270" s="16"/>
+      <c r="U270" s="26"/>
+      <c r="V270" s="26"/>
+      <c r="W270" s="26"/>
+      <c r="X270" s="26"/>
+      <c r="Y270" s="26"/>
+      <c r="Z270" s="26"/>
+      <c r="AA270" s="20"/>
+      <c r="AB270" s="20"/>
+      <c r="AC270" s="20"/>
+      <c r="AD270" s="20"/>
+      <c r="AE270" s="20"/>
+      <c r="AF270" s="20"/>
+      <c r="AG270" s="20"/>
+      <c r="AH270" s="20"/>
+      <c r="AI270" s="20"/>
+      <c r="AJ270" s="20"/>
+      <c r="AK270" s="20"/>
+      <c r="AL270" s="20"/>
       <c r="AM270" s="16"/>
       <c r="AN270" s="16"/>
+      <c r="AO270" s="16"/>
+      <c r="AP270" s="16"/>
+      <c r="AQ270" s="16"/>
+      <c r="AR270" s="16"/>
+      <c r="AS270" s="26"/>
       <c r="AU270" s="14"/>
     </row>
-    <row r="271" spans="1:50" ht="13" x14ac:dyDescent="0.3">
-[...27 lines deleted...]
-      <c r="Z271" s="33"/>
+    <row r="271" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AF271" s="31"/>
       <c r="AG271" s="31"/>
       <c r="AH271" s="31"/>
       <c r="AI271" s="31"/>
       <c r="AJ271" s="31"/>
       <c r="AK271" s="31"/>
       <c r="AL271" s="31"/>
       <c r="AM271" s="16"/>
       <c r="AN271" s="16"/>
       <c r="AU271" s="14"/>
     </row>
-    <row r="272" spans="1:50" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      </c>
+    <row r="272" spans="1:50" ht="13" x14ac:dyDescent="0.3">
+      <c r="A272" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B272" s="32"/>
+      <c r="C272" s="32"/>
+      <c r="D272" s="32"/>
+      <c r="E272" s="32"/>
+      <c r="F272" s="32"/>
+      <c r="G272" s="32"/>
+      <c r="H272" s="32"/>
+      <c r="I272" s="32"/>
+      <c r="J272" s="32"/>
+      <c r="K272" s="32"/>
+      <c r="L272" s="32"/>
+      <c r="M272" s="32"/>
+      <c r="N272" s="32"/>
+      <c r="O272" s="32"/>
+      <c r="P272" s="32"/>
+      <c r="Q272" s="32"/>
+      <c r="R272" s="32"/>
+      <c r="S272" s="32"/>
+      <c r="T272" s="32"/>
+      <c r="U272" s="33"/>
+      <c r="V272" s="33"/>
+      <c r="W272" s="33"/>
+      <c r="X272" s="33"/>
+      <c r="Y272" s="33"/>
+      <c r="Z272" s="33"/>
+      <c r="AF272" s="31"/>
+      <c r="AG272" s="31"/>
+      <c r="AH272" s="31"/>
+      <c r="AI272" s="31"/>
+      <c r="AJ272" s="31"/>
+      <c r="AK272" s="31"/>
+      <c r="AL272" s="31"/>
       <c r="AM272" s="16"/>
       <c r="AN272" s="16"/>
       <c r="AU272" s="14"/>
     </row>
     <row r="273" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A273" s="35" t="s">
+      <c r="A273" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="AM273" s="16"/>
+      <c r="AN273" s="16"/>
+      <c r="AU273" s="14"/>
+    </row>
+    <row r="274" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A274" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="AM273" s="16"/>
-[...3 lines deleted...]
-      <c r="A274" s="35"/>
       <c r="AM274" s="16"/>
-      <c r="AN274" s="16"/>
       <c r="AU274" s="14"/>
     </row>
     <row r="275" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A275" s="35" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A275" s="35"/>
       <c r="AM275" s="16"/>
       <c r="AN275" s="16"/>
       <c r="AU275" s="14"/>
     </row>
     <row r="276" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A276" s="35" t="s">
+        <v>40</v>
+      </c>
       <c r="AM276" s="16"/>
       <c r="AN276" s="16"/>
       <c r="AU276" s="14"/>
     </row>
     <row r="277" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AM277" s="16"/>
+      <c r="AN277" s="16"/>
       <c r="AU277" s="14"/>
     </row>
     <row r="278" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A278" s="36" t="s">
+      <c r="AU278" s="14"/>
+    </row>
+    <row r="279" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A279" s="36" t="s">
         <v>13</v>
       </c>
-      <c r="B278" s="37" t="d">
-[...4 lines deleted...]
-    <row r="279" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B279" s="37" t="d">
+        <v>2026-07-15</v>
+      </c>
       <c r="AU279" s="14"/>
     </row>
     <row r="280" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU280" s="14"/>
     </row>
     <row r="281" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU281" s="14"/>
     </row>
     <row r="282" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU282" s="14"/>
     </row>
     <row r="283" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU283" s="14"/>
     </row>
     <row r="284" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU284" s="14"/>
     </row>
     <row r="285" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU285" s="14"/>
     </row>
     <row r="286" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU286" s="14"/>
     </row>
     <row r="287" spans="1:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU287" s="14"/>
@@ -26324,58 +26473,61 @@
       <c r="AU370" s="14"/>
     </row>
     <row r="371" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU371" s="14"/>
     </row>
     <row r="372" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU372" s="14"/>
     </row>
     <row r="373" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU373" s="14"/>
     </row>
     <row r="374" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU374" s="14"/>
     </row>
     <row r="375" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU375" s="14"/>
     </row>
     <row r="376" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU376" s="14"/>
     </row>
     <row r="377" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU377" s="14"/>
     </row>
     <row r="378" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="AU378" s="14"/>
+    </row>
+    <row r="379" spans="47:47" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="AU379" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="C1:N1"/>
     <mergeCell ref="O1:Z1"/>
     <mergeCell ref="AA1:AL1"/>
     <mergeCell ref="AM1:AX1"/>
-    <mergeCell ref="A271:T271"/>
+    <mergeCell ref="A272:T272"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/extendedProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
@@ -26384,47 +26536,47 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo financii Slovenskej republiky</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Antalicová Jana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://purl.oclc.org/ooxml/officeDocument/customProperties" xmlns:vt="http://purl.oclc.org/ooxml/officeDocument/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SetDate">
-    <vt:lpwstr>2026-06-17T08:32:42Z</vt:lpwstr>
+    <vt:lpwstr>2026-07-27T09:13:03Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SiteId">
     <vt:lpwstr>579df390-dbff-49fd-8f10-624670566482</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ActionId">
-    <vt:lpwstr>4110a475-d0e9-4e48-ae61-c7031ffe6f56</vt:lpwstr>
+    <vt:lpwstr>3a267331-20e1-4a6a-bbaa-8e8902aadb29</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>