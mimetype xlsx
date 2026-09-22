--- v4 (2026-08-08)
+++ v5 (2026-09-22)
@@ -5,87 +5,90 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\IFP_NEW\1_DANE\1_03_Databazy\02_Danove_prijmy_web\2015\novy_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:9_{D85592B8-2F0D-4CF3-95A2-2B2D5522DEB0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{34363C1C-D6D4-4990-958E-68256AB8D8C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" activeTab="3" xr2:uid="{E71D7C56-6C15-475A-B483-450E15C42B61}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" activeTab="3" xr2:uid="{7231A0BC-13D2-4A15-BC0E-425E7849F8B4}"/>
   </bookViews>
   <sheets>
     <sheet name="akrual rocne" sheetId="1" r:id="rId1"/>
     <sheet name="cash rocne" sheetId="2" r:id="rId2"/>
     <sheet name="sankcie rocne" sheetId="3" r:id="rId3"/>
     <sheet name="cash mesacne" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'akrual rocne'!$A$1:$S$80</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'cash rocne'!$A$1:$S$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'sankcie rocne'!$A$1:$S$50</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B388" i="4" l="1"/>
   <c r="B387" i="4"/>
   <c r="B386" i="4"/>
   <c r="B385" i="4"/>
   <c r="B384" i="4"/>
   <c r="B383" i="4"/>
   <c r="B382" i="4"/>
   <c r="B381" i="4"/>
   <c r="B380" i="4"/>
   <c r="B379" i="4"/>
   <c r="B378" i="4"/>
   <c r="B377" i="4"/>
   <c r="B376" i="4"/>
   <c r="B375" i="4"/>
   <c r="B374" i="4"/>
   <c r="B373" i="4"/>
   <c r="B372" i="4"/>
   <c r="B371" i="4"/>
@@ -447,255 +450,245 @@
   <c r="B15" i="4"/>
   <c r="B14" i="4"/>
   <c r="B13" i="4"/>
   <c r="B12" i="4"/>
   <c r="B11" i="4"/>
   <c r="B10" i="4"/>
   <c r="B9" i="4"/>
   <c r="B8" i="4"/>
   <c r="B7" i="4"/>
   <c r="B6" i="4"/>
   <c r="B5" i="4"/>
   <c r="AF37" i="3"/>
   <c r="AE37" i="3"/>
   <c r="AD37" i="3"/>
   <c r="AC37" i="3"/>
   <c r="AB37" i="3"/>
   <c r="AA37" i="3"/>
   <c r="Z37" i="3"/>
   <c r="Y37" i="3"/>
   <c r="X37" i="3"/>
   <c r="W37" i="3"/>
   <c r="V37" i="3"/>
   <c r="U37" i="3"/>
   <c r="T37" i="3"/>
   <c r="S37" i="3"/>
+  <c r="S3" i="3" s="1"/>
+  <c r="S59" i="2" s="1"/>
   <c r="R37" i="3"/>
   <c r="Q37" i="3"/>
   <c r="P37" i="3"/>
   <c r="O37" i="3"/>
   <c r="N37" i="3"/>
   <c r="M37" i="3"/>
   <c r="L37" i="3"/>
   <c r="K37" i="3"/>
   <c r="J37" i="3"/>
   <c r="I37" i="3"/>
   <c r="H37" i="3"/>
   <c r="G37" i="3"/>
   <c r="F37" i="3"/>
   <c r="E37" i="3"/>
   <c r="D37" i="3"/>
   <c r="C37" i="3"/>
   <c r="B37" i="3"/>
   <c r="AF30" i="3"/>
   <c r="AE30" i="3"/>
   <c r="AD30" i="3"/>
   <c r="AC30" i="3"/>
   <c r="AB30" i="3"/>
-  <c r="AB16" i="3" s="1"/>
   <c r="AA30" i="3"/>
   <c r="Z30" i="3"/>
   <c r="Y30" i="3"/>
   <c r="X30" i="3"/>
-  <c r="X16" i="3" s="1"/>
   <c r="W30" i="3"/>
   <c r="V30" i="3"/>
+  <c r="V16" i="3" s="1"/>
   <c r="U30" i="3"/>
-  <c r="U16" i="3" s="1"/>
   <c r="T30" i="3"/>
   <c r="S30" i="3"/>
   <c r="R30" i="3"/>
   <c r="Q30" i="3"/>
   <c r="P30" i="3"/>
   <c r="O30" i="3"/>
   <c r="N30" i="3"/>
+  <c r="N16" i="3" s="1"/>
   <c r="M30" i="3"/>
-  <c r="M16" i="3" s="1"/>
   <c r="L30" i="3"/>
   <c r="K30" i="3"/>
   <c r="J30" i="3"/>
   <c r="I30" i="3"/>
   <c r="H30" i="3"/>
   <c r="G30" i="3"/>
   <c r="F30" i="3"/>
+  <c r="F16" i="3" s="1"/>
   <c r="E30" i="3"/>
-  <c r="E16" i="3" s="1"/>
   <c r="D30" i="3"/>
   <c r="C30" i="3"/>
   <c r="B30" i="3"/>
   <c r="AF18" i="3"/>
   <c r="AE18" i="3"/>
+  <c r="AE16" i="3" s="1"/>
   <c r="AD18" i="3"/>
-  <c r="AD16" i="3" s="1"/>
   <c r="AC18" i="3"/>
   <c r="AB18" i="3"/>
+  <c r="AB16" i="3" s="1"/>
   <c r="AA18" i="3"/>
-  <c r="AA16" i="3" s="1"/>
   <c r="Z18" i="3"/>
   <c r="Y18" i="3"/>
   <c r="Y16" i="3" s="1"/>
   <c r="X18" i="3"/>
   <c r="W18" i="3"/>
+  <c r="W16" i="3" s="1"/>
   <c r="V18" i="3"/>
-  <c r="V16" i="3" s="1"/>
-[...2 lines deleted...]
-  <c r="V59" i="1" s="1"/>
   <c r="U18" i="3"/>
   <c r="T18" i="3"/>
   <c r="S18" i="3"/>
-  <c r="S16" i="3" s="1"/>
   <c r="R18" i="3"/>
   <c r="Q18" i="3"/>
   <c r="Q16" i="3" s="1"/>
   <c r="P18" i="3"/>
   <c r="O18" i="3"/>
+  <c r="O16" i="3" s="1"/>
   <c r="N18" i="3"/>
-  <c r="N16" i="3" s="1"/>
   <c r="M18" i="3"/>
   <c r="L18" i="3"/>
   <c r="L16" i="3" s="1"/>
   <c r="K18" i="3"/>
-  <c r="K16" i="3" s="1"/>
   <c r="J18" i="3"/>
-  <c r="J16" i="3" s="1"/>
   <c r="I18" i="3"/>
   <c r="I16" i="3" s="1"/>
   <c r="H18" i="3"/>
   <c r="G18" i="3"/>
+  <c r="G16" i="3" s="1"/>
   <c r="F18" i="3"/>
-  <c r="F16" i="3" s="1"/>
   <c r="E18" i="3"/>
   <c r="D18" i="3"/>
+  <c r="D16" i="3" s="1"/>
   <c r="C18" i="3"/>
   <c r="B18" i="3"/>
   <c r="T17" i="3"/>
-  <c r="Z16" i="3"/>
-[...1 lines deleted...]
-  <c r="D16" i="3"/>
+  <c r="T16" i="3" s="1"/>
+  <c r="T3" i="3" s="1"/>
+  <c r="T59" i="2" s="1"/>
+  <c r="AA16" i="3"/>
+  <c r="S16" i="3"/>
+  <c r="K16" i="3"/>
   <c r="C16" i="3"/>
-  <c r="B16" i="3"/>
   <c r="AF10" i="3"/>
   <c r="AE10" i="3"/>
   <c r="AD10" i="3"/>
   <c r="AC10" i="3"/>
   <c r="AB10" i="3"/>
   <c r="AA10" i="3"/>
   <c r="Z10" i="3"/>
   <c r="Y10" i="3"/>
   <c r="X10" i="3"/>
   <c r="W10" i="3"/>
   <c r="V10" i="3"/>
   <c r="U10" i="3"/>
   <c r="T10" i="3"/>
   <c r="S10" i="3"/>
   <c r="R10" i="3"/>
   <c r="Q10" i="3"/>
   <c r="P10" i="3"/>
   <c r="O10" i="3"/>
   <c r="N10" i="3"/>
   <c r="M10" i="3"/>
   <c r="L10" i="3"/>
   <c r="K10" i="3"/>
   <c r="J10" i="3"/>
   <c r="I10" i="3"/>
   <c r="H10" i="3"/>
   <c r="G10" i="3"/>
   <c r="F10" i="3"/>
   <c r="E10" i="3"/>
   <c r="D10" i="3"/>
   <c r="C10" i="3"/>
   <c r="B10" i="3"/>
   <c r="AF5" i="3"/>
   <c r="AE5" i="3"/>
   <c r="AE4" i="3" s="1"/>
   <c r="AD5" i="3"/>
-  <c r="AD4" i="3" s="1"/>
   <c r="AC5" i="3"/>
   <c r="AB5" i="3"/>
   <c r="AA5" i="3"/>
   <c r="Z5" i="3"/>
   <c r="Z4" i="3" s="1"/>
-  <c r="Z3" i="3" s="1"/>
   <c r="Y5" i="3"/>
   <c r="X5" i="3"/>
   <c r="W5" i="3"/>
   <c r="W4" i="3" s="1"/>
   <c r="V5" i="3"/>
-  <c r="V4" i="3" s="1"/>
   <c r="U5" i="3"/>
   <c r="T5" i="3"/>
   <c r="S5" i="3"/>
   <c r="R5" i="3"/>
   <c r="R4" i="3" s="1"/>
-  <c r="R3" i="3" s="1"/>
-  <c r="R59" i="2" s="1"/>
   <c r="Q5" i="3"/>
   <c r="P5" i="3"/>
   <c r="O5" i="3"/>
+  <c r="O4" i="3" s="1"/>
   <c r="N5" i="3"/>
-  <c r="N4" i="3" s="1"/>
   <c r="M5" i="3"/>
   <c r="L5" i="3"/>
-  <c r="L4" i="3" s="1"/>
   <c r="K5" i="3"/>
-  <c r="K4" i="3" s="1"/>
   <c r="J5" i="3"/>
   <c r="J4" i="3" s="1"/>
-  <c r="J3" i="3" s="1"/>
-  <c r="J59" i="2" s="1"/>
   <c r="I5" i="3"/>
-  <c r="I4" i="3" s="1"/>
   <c r="H5" i="3"/>
-  <c r="H4" i="3" s="1"/>
   <c r="G5" i="3"/>
   <c r="G4" i="3" s="1"/>
   <c r="F5" i="3"/>
   <c r="E5" i="3"/>
-  <c r="E4" i="3" s="1"/>
   <c r="D5" i="3"/>
-  <c r="D4" i="3" s="1"/>
   <c r="C5" i="3"/>
-  <c r="C4" i="3" s="1"/>
   <c r="B5" i="3"/>
   <c r="B4" i="3" s="1"/>
-  <c r="B3" i="3" s="1"/>
-  <c r="B59" i="2" s="1"/>
   <c r="AF4" i="3"/>
+  <c r="AD4" i="3"/>
   <c r="AC4" i="3"/>
   <c r="AB4" i="3"/>
   <c r="AA4" i="3"/>
   <c r="Y4" i="3"/>
   <c r="X4" i="3"/>
+  <c r="V4" i="3"/>
   <c r="U4" i="3"/>
   <c r="T4" i="3"/>
   <c r="S4" i="3"/>
   <c r="Q4" i="3"/>
   <c r="P4" i="3"/>
-  <c r="O4" i="3"/>
+  <c r="N4" i="3"/>
   <c r="M4" i="3"/>
+  <c r="L4" i="3"/>
+  <c r="K4" i="3"/>
+  <c r="I4" i="3"/>
+  <c r="H4" i="3"/>
   <c r="F4" i="3"/>
+  <c r="E4" i="3"/>
+  <c r="D4" i="3"/>
+  <c r="C4" i="3"/>
   <c r="AF52" i="2"/>
   <c r="AE52" i="2"/>
   <c r="AD52" i="2"/>
   <c r="AC52" i="2"/>
   <c r="AB52" i="2"/>
   <c r="AA52" i="2"/>
   <c r="Z52" i="2"/>
   <c r="Y52" i="2"/>
   <c r="X52" i="2"/>
   <c r="W52" i="2"/>
   <c r="V52" i="2"/>
   <c r="U52" i="2"/>
   <c r="T52" i="2"/>
   <c r="S52" i="2"/>
   <c r="R52" i="2"/>
   <c r="Q52" i="2"/>
   <c r="P52" i="2"/>
   <c r="O52" i="2"/>
   <c r="N52" i="2"/>
   <c r="M52" i="2"/>
   <c r="L52" i="2"/>
   <c r="K52" i="2"/>
   <c r="J52" i="2"/>
   <c r="I52" i="2"/>
   <c r="H52" i="2"/>
@@ -751,319 +744,309 @@
   <c r="T39" i="2"/>
   <c r="S39" i="2"/>
   <c r="R39" i="2"/>
   <c r="Q39" i="2"/>
   <c r="P39" i="2"/>
   <c r="O39" i="2"/>
   <c r="N39" i="2"/>
   <c r="M39" i="2"/>
   <c r="L39" i="2"/>
   <c r="K39" i="2"/>
   <c r="J39" i="2"/>
   <c r="I39" i="2"/>
   <c r="H39" i="2"/>
   <c r="G39" i="2"/>
   <c r="F39" i="2"/>
   <c r="E39" i="2"/>
   <c r="D39" i="2"/>
   <c r="C39" i="2"/>
   <c r="B39" i="2"/>
   <c r="AF33" i="2"/>
   <c r="AE33" i="2"/>
   <c r="AD33" i="2"/>
   <c r="AC33" i="2"/>
   <c r="AB33" i="2"/>
   <c r="AA33" i="2"/>
-  <c r="AA17" i="2" s="1"/>
-  <c r="AA3" i="2" s="1"/>
   <c r="Z33" i="2"/>
   <c r="Y33" i="2"/>
   <c r="X33" i="2"/>
   <c r="W33" i="2"/>
   <c r="V33" i="2"/>
   <c r="U33" i="2"/>
   <c r="T33" i="2"/>
   <c r="S33" i="2"/>
   <c r="R33" i="2"/>
   <c r="Q33" i="2"/>
   <c r="P33" i="2"/>
   <c r="O33" i="2"/>
   <c r="N33" i="2"/>
   <c r="M33" i="2"/>
   <c r="L33" i="2"/>
+  <c r="L17" i="2" s="1"/>
   <c r="K33" i="2"/>
   <c r="J33" i="2"/>
   <c r="I33" i="2"/>
   <c r="H33" i="2"/>
   <c r="G33" i="2"/>
   <c r="F33" i="2"/>
   <c r="E33" i="2"/>
   <c r="D33" i="2"/>
+  <c r="D17" i="2" s="1"/>
   <c r="C33" i="2"/>
-  <c r="C17" i="2" s="1"/>
   <c r="B33" i="2"/>
   <c r="AF30" i="2"/>
   <c r="AE30" i="2"/>
   <c r="AD30" i="2"/>
-  <c r="AD17" i="2" s="1"/>
   <c r="AC30" i="2"/>
   <c r="AB30" i="2"/>
   <c r="AA30" i="2"/>
   <c r="Z30" i="2"/>
-  <c r="Z17" i="2" s="1"/>
   <c r="Y30" i="2"/>
   <c r="X30" i="2"/>
   <c r="W30" i="2"/>
   <c r="V30" i="2"/>
-  <c r="V17" i="2" s="1"/>
   <c r="U30" i="2"/>
   <c r="T30" i="2"/>
   <c r="S30" i="2"/>
   <c r="R30" i="2"/>
   <c r="Q30" i="2"/>
   <c r="P30" i="2"/>
   <c r="O30" i="2"/>
+  <c r="O17" i="2" s="1"/>
   <c r="N30" i="2"/>
-  <c r="N17" i="2" s="1"/>
   <c r="M30" i="2"/>
   <c r="L30" i="2"/>
   <c r="K30" i="2"/>
   <c r="J30" i="2"/>
-  <c r="J17" i="2" s="1"/>
   <c r="I30" i="2"/>
   <c r="I17" i="2" s="1"/>
   <c r="H30" i="2"/>
   <c r="G30" i="2"/>
+  <c r="G17" i="2" s="1"/>
   <c r="F30" i="2"/>
-  <c r="F17" i="2" s="1"/>
   <c r="E30" i="2"/>
   <c r="D30" i="2"/>
   <c r="C30" i="2"/>
   <c r="B30" i="2"/>
   <c r="AF19" i="2"/>
   <c r="AE19" i="2"/>
   <c r="AD19" i="2"/>
+  <c r="AD17" i="2" s="1"/>
   <c r="AC19" i="2"/>
-  <c r="AC17" i="2" s="1"/>
   <c r="AB19" i="2"/>
   <c r="AA19" i="2"/>
   <c r="Z19" i="2"/>
   <c r="Y19" i="2"/>
   <c r="X19" i="2"/>
   <c r="W19" i="2"/>
   <c r="V19" i="2"/>
+  <c r="V17" i="2" s="1"/>
   <c r="U19" i="2"/>
-  <c r="U17" i="2" s="1"/>
   <c r="T19" i="2"/>
   <c r="S19" i="2"/>
   <c r="R19" i="2"/>
   <c r="Q19" i="2"/>
+  <c r="Q17" i="2" s="1"/>
+  <c r="Q3" i="2" s="1"/>
   <c r="P19" i="2"/>
-  <c r="P17" i="2" s="1"/>
-[...2 lines deleted...]
-  <c r="E17" i="2"/>
   <c r="AF11" i="2"/>
   <c r="AE11" i="2"/>
   <c r="AD11" i="2"/>
   <c r="AC11" i="2"/>
   <c r="AB11" i="2"/>
   <c r="AA11" i="2"/>
   <c r="Z11" i="2"/>
   <c r="Y11" i="2"/>
   <c r="X11" i="2"/>
   <c r="W11" i="2"/>
   <c r="V11" i="2"/>
   <c r="U11" i="2"/>
   <c r="T11" i="2"/>
   <c r="S11" i="2"/>
   <c r="R11" i="2"/>
   <c r="Q11" i="2"/>
   <c r="P11" i="2"/>
   <c r="O11" i="2"/>
   <c r="N11" i="2"/>
   <c r="M11" i="2"/>
   <c r="L11" i="2"/>
   <c r="K11" i="2"/>
   <c r="J11" i="2"/>
   <c r="I11" i="2"/>
   <c r="H11" i="2"/>
   <c r="G11" i="2"/>
   <c r="F11" i="2"/>
   <c r="E11" i="2"/>
   <c r="D11" i="2"/>
   <c r="C11" i="2"/>
-  <c r="C3" i="2" s="1"/>
   <c r="B11" i="2"/>
   <c r="AF5" i="2"/>
   <c r="AE5" i="2"/>
   <c r="AD5" i="2"/>
-  <c r="AD4" i="2" s="1"/>
   <c r="AC5" i="2"/>
+  <c r="AC4" i="2" s="1"/>
   <c r="AB5" i="2"/>
   <c r="AA5" i="2"/>
   <c r="Z5" i="2"/>
-  <c r="Z4" i="2" s="1"/>
   <c r="Y5" i="2"/>
   <c r="X5" i="2"/>
   <c r="W5" i="2"/>
   <c r="V5" i="2"/>
-  <c r="V4" i="2" s="1"/>
   <c r="U5" i="2"/>
+  <c r="U4" i="2" s="1"/>
   <c r="T5" i="2"/>
   <c r="S5" i="2"/>
   <c r="R5" i="2"/>
-  <c r="R4" i="2" s="1"/>
   <c r="Q5" i="2"/>
   <c r="P5" i="2"/>
   <c r="O5" i="2"/>
   <c r="N5" i="2"/>
-  <c r="N4" i="2" s="1"/>
   <c r="M5" i="2"/>
+  <c r="M4" i="2" s="1"/>
   <c r="L5" i="2"/>
   <c r="K5" i="2"/>
   <c r="J5" i="2"/>
-  <c r="J4" i="2" s="1"/>
   <c r="I5" i="2"/>
   <c r="H5" i="2"/>
   <c r="G5" i="2"/>
   <c r="F5" i="2"/>
-  <c r="F4" i="2" s="1"/>
   <c r="E5" i="2"/>
+  <c r="E4" i="2" s="1"/>
   <c r="D5" i="2"/>
   <c r="C5" i="2"/>
   <c r="B5" i="2"/>
   <c r="B4" i="2" s="1"/>
   <c r="AF4" i="2"/>
   <c r="AE4" i="2"/>
-  <c r="AC4" i="2"/>
+  <c r="AD4" i="2"/>
   <c r="AB4" i="2"/>
   <c r="AA4" i="2"/>
+  <c r="Z4" i="2"/>
   <c r="Y4" i="2"/>
   <c r="X4" i="2"/>
   <c r="W4" i="2"/>
-  <c r="U4" i="2"/>
+  <c r="V4" i="2"/>
   <c r="T4" i="2"/>
   <c r="S4" i="2"/>
+  <c r="R4" i="2"/>
   <c r="Q4" i="2"/>
   <c r="P4" i="2"/>
   <c r="O4" i="2"/>
-  <c r="M4" i="2"/>
+  <c r="N4" i="2"/>
   <c r="L4" i="2"/>
   <c r="K4" i="2"/>
+  <c r="J4" i="2"/>
   <c r="I4" i="2"/>
   <c r="H4" i="2"/>
   <c r="G4" i="2"/>
-  <c r="E4" i="2"/>
+  <c r="F4" i="2"/>
   <c r="D4" i="2"/>
   <c r="C4" i="2"/>
   <c r="AF70" i="1"/>
   <c r="AE70" i="1"/>
   <c r="AD70" i="1"/>
   <c r="AC70" i="1"/>
   <c r="AB70" i="1"/>
   <c r="AA70" i="1"/>
   <c r="Z70" i="1"/>
   <c r="Y70" i="1"/>
   <c r="X70" i="1"/>
   <c r="W70" i="1"/>
   <c r="V70" i="1"/>
   <c r="U70" i="1"/>
   <c r="T70" i="1"/>
   <c r="S70" i="1"/>
   <c r="R70" i="1"/>
   <c r="Q70" i="1"/>
   <c r="P70" i="1"/>
   <c r="O70" i="1"/>
   <c r="N70" i="1"/>
   <c r="M70" i="1"/>
   <c r="L70" i="1"/>
   <c r="K70" i="1"/>
   <c r="AF67" i="1"/>
   <c r="AE67" i="1"/>
   <c r="AD67" i="1"/>
   <c r="AC67" i="1"/>
   <c r="AC73" i="1" s="1"/>
   <c r="AB67" i="1"/>
   <c r="AA67" i="1"/>
   <c r="Z67" i="1"/>
   <c r="Y67" i="1"/>
+  <c r="Y73" i="1" s="1"/>
   <c r="X67" i="1"/>
   <c r="W67" i="1"/>
   <c r="V67" i="1"/>
   <c r="U67" i="1"/>
-  <c r="U73" i="1" s="1"/>
   <c r="T67" i="1"/>
   <c r="S67" i="1"/>
   <c r="R67" i="1"/>
   <c r="Q67" i="1"/>
+  <c r="Q73" i="1" s="1"/>
   <c r="P67" i="1"/>
   <c r="O67" i="1"/>
-  <c r="O73" i="1" s="1"/>
   <c r="N67" i="1"/>
   <c r="M67" i="1"/>
-  <c r="M73" i="1" s="1"/>
   <c r="L67" i="1"/>
   <c r="K67" i="1"/>
   <c r="AF64" i="1"/>
   <c r="AE64" i="1"/>
   <c r="AD64" i="1"/>
   <c r="AC64" i="1"/>
   <c r="AB64" i="1"/>
   <c r="AA64" i="1"/>
   <c r="Z64" i="1"/>
   <c r="Y64" i="1"/>
   <c r="X64" i="1"/>
   <c r="W64" i="1"/>
-  <c r="W73" i="1" s="1"/>
   <c r="V64" i="1"/>
   <c r="U64" i="1"/>
   <c r="T64" i="1"/>
   <c r="S64" i="1"/>
   <c r="R64" i="1"/>
   <c r="Q64" i="1"/>
   <c r="P64" i="1"/>
   <c r="O64" i="1"/>
   <c r="N64" i="1"/>
   <c r="M64" i="1"/>
   <c r="L64" i="1"/>
   <c r="K64" i="1"/>
   <c r="W53" i="1"/>
   <c r="V53" i="1"/>
   <c r="V52" i="1" s="1"/>
   <c r="U53" i="1"/>
+  <c r="U52" i="1" s="1"/>
   <c r="AF52" i="1"/>
   <c r="AE52" i="1"/>
   <c r="AD52" i="1"/>
   <c r="AC52" i="1"/>
   <c r="AB52" i="1"/>
   <c r="AA52" i="1"/>
   <c r="Z52" i="1"/>
   <c r="Y52" i="1"/>
   <c r="X52" i="1"/>
   <c r="W52" i="1"/>
-  <c r="U52" i="1"/>
   <c r="T52" i="1"/>
   <c r="S52" i="1"/>
   <c r="R52" i="1"/>
   <c r="Q52" i="1"/>
   <c r="P52" i="1"/>
   <c r="O52" i="1"/>
   <c r="N52" i="1"/>
   <c r="M52" i="1"/>
   <c r="L52" i="1"/>
   <c r="K52" i="1"/>
   <c r="J52" i="1"/>
   <c r="I52" i="1"/>
   <c r="H52" i="1"/>
   <c r="G52" i="1"/>
   <c r="F52" i="1"/>
   <c r="E52" i="1"/>
   <c r="D52" i="1"/>
   <c r="C52" i="1"/>
   <c r="B52" i="1"/>
   <c r="AF47" i="1"/>
   <c r="AE47" i="1"/>
   <c r="AD47" i="1"/>
   <c r="AC47" i="1"/>
   <c r="AB47" i="1"/>
   <c r="AA47" i="1"/>
@@ -1074,597 +1057,648 @@
   <c r="V47" i="1"/>
   <c r="U47" i="1"/>
   <c r="T47" i="1"/>
   <c r="S47" i="1"/>
   <c r="R47" i="1"/>
   <c r="Q47" i="1"/>
   <c r="P47" i="1"/>
   <c r="O47" i="1"/>
   <c r="N47" i="1"/>
   <c r="M47" i="1"/>
   <c r="L47" i="1"/>
   <c r="K47" i="1"/>
   <c r="J47" i="1"/>
   <c r="I47" i="1"/>
   <c r="H47" i="1"/>
   <c r="G47" i="1"/>
   <c r="F47" i="1"/>
   <c r="E47" i="1"/>
   <c r="D47" i="1"/>
   <c r="C47" i="1"/>
   <c r="B47" i="1"/>
   <c r="AF39" i="1"/>
   <c r="AE39" i="1"/>
   <c r="AD39" i="1"/>
   <c r="AC39" i="1"/>
-  <c r="AC17" i="1" s="1"/>
-  <c r="AC3" i="1" s="1"/>
   <c r="AB39" i="1"/>
   <c r="AA39" i="1"/>
   <c r="Z39" i="1"/>
   <c r="Y39" i="1"/>
   <c r="X39" i="1"/>
   <c r="W39" i="1"/>
   <c r="V39" i="1"/>
   <c r="U39" i="1"/>
-  <c r="U17" i="1" s="1"/>
-  <c r="U3" i="1" s="1"/>
   <c r="T39" i="1"/>
   <c r="S39" i="1"/>
   <c r="R39" i="1"/>
   <c r="Q39" i="1"/>
   <c r="P39" i="1"/>
   <c r="O39" i="1"/>
   <c r="N39" i="1"/>
   <c r="M39" i="1"/>
   <c r="L39" i="1"/>
   <c r="K39" i="1"/>
   <c r="J39" i="1"/>
   <c r="I39" i="1"/>
   <c r="H39" i="1"/>
   <c r="G39" i="1"/>
   <c r="F39" i="1"/>
   <c r="E39" i="1"/>
-  <c r="E17" i="1" s="1"/>
   <c r="D39" i="1"/>
   <c r="C39" i="1"/>
   <c r="B39" i="1"/>
   <c r="AF33" i="1"/>
   <c r="AE33" i="1"/>
   <c r="AD33" i="1"/>
   <c r="AC33" i="1"/>
   <c r="AB33" i="1"/>
   <c r="AA33" i="1"/>
+  <c r="AA17" i="1" s="1"/>
   <c r="Z33" i="1"/>
   <c r="Y33" i="1"/>
   <c r="X33" i="1"/>
   <c r="W33" i="1"/>
   <c r="V33" i="1"/>
   <c r="U33" i="1"/>
   <c r="T33" i="1"/>
   <c r="S33" i="1"/>
   <c r="R33" i="1"/>
   <c r="Q33" i="1"/>
   <c r="P33" i="1"/>
   <c r="O33" i="1"/>
   <c r="N33" i="1"/>
   <c r="M33" i="1"/>
   <c r="L33" i="1"/>
   <c r="K33" i="1"/>
   <c r="J33" i="1"/>
   <c r="I33" i="1"/>
   <c r="H33" i="1"/>
   <c r="G33" i="1"/>
   <c r="F33" i="1"/>
   <c r="E33" i="1"/>
   <c r="D33" i="1"/>
   <c r="C33" i="1"/>
   <c r="B33" i="1"/>
   <c r="AF30" i="1"/>
   <c r="AE30" i="1"/>
   <c r="AD30" i="1"/>
   <c r="AC30" i="1"/>
   <c r="AB30" i="1"/>
   <c r="AA30" i="1"/>
   <c r="Z30" i="1"/>
   <c r="Y30" i="1"/>
   <c r="X30" i="1"/>
   <c r="W30" i="1"/>
   <c r="V30" i="1"/>
   <c r="U30" i="1"/>
   <c r="T30" i="1"/>
   <c r="S30" i="1"/>
   <c r="R30" i="1"/>
   <c r="Q30" i="1"/>
   <c r="P30" i="1"/>
   <c r="O30" i="1"/>
   <c r="N30" i="1"/>
   <c r="M30" i="1"/>
   <c r="L30" i="1"/>
   <c r="K30" i="1"/>
-  <c r="K17" i="1" s="1"/>
   <c r="J30" i="1"/>
   <c r="I30" i="1"/>
   <c r="H30" i="1"/>
   <c r="G30" i="1"/>
   <c r="F30" i="1"/>
   <c r="E30" i="1"/>
   <c r="D30" i="1"/>
   <c r="C30" i="1"/>
   <c r="B30" i="1"/>
   <c r="AF19" i="1"/>
+  <c r="AF17" i="1" s="1"/>
   <c r="AE19" i="1"/>
   <c r="AD19" i="1"/>
   <c r="AC19" i="1"/>
   <c r="AB19" i="1"/>
   <c r="AA19" i="1"/>
   <c r="Z19" i="1"/>
-  <c r="Z17" i="1" s="1"/>
   <c r="Y19" i="1"/>
   <c r="X19" i="1"/>
+  <c r="X17" i="1" s="1"/>
   <c r="W19" i="1"/>
   <c r="V19" i="1"/>
   <c r="U19" i="1"/>
   <c r="T19" i="1"/>
   <c r="S19" i="1"/>
   <c r="R19" i="1"/>
-  <c r="R17" i="1" s="1"/>
   <c r="Q19" i="1"/>
+  <c r="Q17" i="1" s="1"/>
   <c r="P19" i="1"/>
+  <c r="P17" i="1" s="1"/>
   <c r="O19" i="1"/>
   <c r="N19" i="1"/>
   <c r="M19" i="1"/>
-  <c r="M17" i="1" s="1"/>
   <c r="L19" i="1"/>
   <c r="K19" i="1"/>
   <c r="J19" i="1"/>
-  <c r="J17" i="1" s="1"/>
-[...1 lines deleted...]
-  <c r="J60" i="1" s="1"/>
   <c r="I19" i="1"/>
   <c r="H19" i="1"/>
   <c r="G19" i="1"/>
   <c r="F19" i="1"/>
   <c r="E19" i="1"/>
   <c r="D19" i="1"/>
   <c r="C19" i="1"/>
   <c r="B19" i="1"/>
-  <c r="B17" i="1" s="1"/>
-[...3 lines deleted...]
-  <c r="H17" i="1"/>
+  <c r="AE17" i="1"/>
+  <c r="W17" i="1"/>
+  <c r="O17" i="1"/>
+  <c r="F17" i="1"/>
   <c r="T12" i="1"/>
-  <c r="T11" i="1" s="1"/>
   <c r="S12" i="1"/>
   <c r="S11" i="1" s="1"/>
   <c r="R12" i="1"/>
-  <c r="R11" i="1" s="1"/>
   <c r="Q12" i="1"/>
+  <c r="Q11" i="1" s="1"/>
   <c r="AF11" i="1"/>
   <c r="AE11" i="1"/>
+  <c r="AE77" i="1" s="1"/>
   <c r="AD11" i="1"/>
   <c r="AC11" i="1"/>
   <c r="AB11" i="1"/>
   <c r="AA11" i="1"/>
   <c r="Z11" i="1"/>
   <c r="Y11" i="1"/>
   <c r="X11" i="1"/>
   <c r="W11" i="1"/>
+  <c r="W77" i="1" s="1"/>
   <c r="V11" i="1"/>
   <c r="U11" i="1"/>
-  <c r="Q11" i="1"/>
+  <c r="T11" i="1"/>
+  <c r="R11" i="1"/>
   <c r="P11" i="1"/>
   <c r="O11" i="1"/>
+  <c r="O77" i="1" s="1"/>
   <c r="N11" i="1"/>
   <c r="M11" i="1"/>
   <c r="L11" i="1"/>
   <c r="K11" i="1"/>
   <c r="J11" i="1"/>
   <c r="I11" i="1"/>
   <c r="H11" i="1"/>
   <c r="G11" i="1"/>
+  <c r="G77" i="1" s="1"/>
   <c r="F11" i="1"/>
   <c r="E11" i="1"/>
   <c r="D11" i="1"/>
   <c r="C11" i="1"/>
   <c r="B11" i="1"/>
   <c r="AF5" i="1"/>
   <c r="AF4" i="1" s="1"/>
   <c r="AE5" i="1"/>
   <c r="AD5" i="1"/>
+  <c r="AD4" i="1" s="1"/>
   <c r="AC5" i="1"/>
   <c r="AB5" i="1"/>
-  <c r="AB4" i="1" s="1"/>
   <c r="AA5" i="1"/>
   <c r="Z5" i="1"/>
   <c r="Y5" i="1"/>
   <c r="X5" i="1"/>
   <c r="X4" i="1" s="1"/>
   <c r="W5" i="1"/>
   <c r="V5" i="1"/>
+  <c r="V4" i="1" s="1"/>
   <c r="U5" i="1"/>
   <c r="T5" i="1"/>
   <c r="T4" i="1" s="1"/>
   <c r="S5" i="1"/>
   <c r="R5" i="1"/>
   <c r="Q5" i="1"/>
   <c r="P5" i="1"/>
   <c r="P4" i="1" s="1"/>
+  <c r="P3" i="1" s="1"/>
+  <c r="P60" i="1" s="1"/>
   <c r="O5" i="1"/>
   <c r="N5" i="1"/>
+  <c r="N4" i="1" s="1"/>
   <c r="M5" i="1"/>
-  <c r="M4" i="1" s="1"/>
   <c r="L5" i="1"/>
   <c r="L4" i="1" s="1"/>
   <c r="K5" i="1"/>
-  <c r="K4" i="1" s="1"/>
   <c r="J5" i="1"/>
   <c r="I5" i="1"/>
   <c r="H5" i="1"/>
   <c r="H4" i="1" s="1"/>
   <c r="G5" i="1"/>
   <c r="F5" i="1"/>
+  <c r="F4" i="1" s="1"/>
   <c r="E5" i="1"/>
   <c r="D5" i="1"/>
   <c r="D4" i="1" s="1"/>
   <c r="C5" i="1"/>
-  <c r="C4" i="1" s="1"/>
   <c r="B5" i="1"/>
   <c r="AE4" i="1"/>
-  <c r="AD4" i="1"/>
   <c r="AC4" i="1"/>
+  <c r="AB4" i="1"/>
   <c r="AA4" i="1"/>
   <c r="Z4" i="1"/>
-  <c r="Z3" i="1" s="1"/>
   <c r="Y4" i="1"/>
   <c r="W4" i="1"/>
-  <c r="V4" i="1"/>
   <c r="U4" i="1"/>
   <c r="S4" i="1"/>
   <c r="R4" i="1"/>
   <c r="Q4" i="1"/>
   <c r="O4" i="1"/>
-  <c r="N4" i="1"/>
+  <c r="M4" i="1"/>
+  <c r="K4" i="1"/>
   <c r="J4" i="1"/>
   <c r="I4" i="1"/>
   <c r="G4" i="1"/>
-  <c r="F4" i="1"/>
   <c r="E4" i="1"/>
+  <c r="C4" i="1"/>
   <c r="B4" i="1"/>
-  <c r="B3" i="1" s="1"/>
-[...4 lines deleted...]
-  <c r="K60" i="1" s="1"/>
+  <c r="Q60" i="2" l="1"/>
+  <c r="I17" i="1"/>
+  <c r="I3" i="1" s="1"/>
+  <c r="I60" i="1" s="1"/>
+  <c r="Y17" i="1"/>
+  <c r="Y3" i="1" s="1"/>
+  <c r="Y60" i="1" s="1"/>
+  <c r="O73" i="1"/>
+  <c r="W73" i="1"/>
+  <c r="AE73" i="1"/>
+  <c r="I3" i="2"/>
+  <c r="Y17" i="2"/>
+  <c r="Y3" i="2" s="1"/>
+  <c r="B17" i="2"/>
+  <c r="J17" i="2"/>
+  <c r="AA3" i="1"/>
+  <c r="C17" i="2"/>
+  <c r="C3" i="2" s="1"/>
+  <c r="K17" i="2"/>
+  <c r="K3" i="2" s="1"/>
+  <c r="S17" i="2"/>
+  <c r="S3" i="2" s="1"/>
+  <c r="S60" i="2" s="1"/>
+  <c r="AA17" i="2"/>
+  <c r="AA3" i="2" s="1"/>
+  <c r="Z77" i="1"/>
+  <c r="F17" i="2"/>
+  <c r="N17" i="2"/>
+  <c r="B16" i="3"/>
+  <c r="B3" i="3" s="1"/>
+  <c r="B59" i="2" s="1"/>
+  <c r="J16" i="3"/>
+  <c r="J3" i="3" s="1"/>
+  <c r="J59" i="2" s="1"/>
+  <c r="R16" i="3"/>
+  <c r="R3" i="3" s="1"/>
+  <c r="R59" i="2" s="1"/>
+  <c r="Z16" i="3"/>
+  <c r="Z3" i="3" s="1"/>
+  <c r="X3" i="1"/>
+  <c r="X60" i="1" s="1"/>
+  <c r="AF3" i="1"/>
+  <c r="R77" i="1"/>
+  <c r="AA77" i="1"/>
+  <c r="S77" i="1"/>
   <c r="C17" i="1"/>
   <c r="C3" i="1" s="1"/>
   <c r="C60" i="1" s="1"/>
+  <c r="K17" i="1"/>
   <c r="S17" i="1"/>
-  <c r="AA17" i="1"/>
-[...24 lines deleted...]
-  <c r="AD17" i="1"/>
+  <c r="B77" i="1"/>
+  <c r="J77" i="1"/>
+  <c r="T77" i="1"/>
+  <c r="AB77" i="1"/>
   <c r="L73" i="1"/>
   <c r="T73" i="1"/>
-  <c r="F3" i="3"/>
-[...22 lines deleted...]
-  <c r="AE73" i="1"/>
   <c r="H17" i="2"/>
-  <c r="H3" i="2" s="1"/>
-[...56 lines deleted...]
-  <c r="C60" i="2" s="1"/>
   <c r="I3" i="3"/>
   <c r="I59" i="2" s="1"/>
   <c r="Q3" i="3"/>
   <c r="Q59" i="2" s="1"/>
   <c r="Y3" i="3"/>
   <c r="Y59" i="2" s="1"/>
-  <c r="G16" i="3"/>
-[...13 lines deleted...]
-  <c r="P60" i="1" s="1"/>
+  <c r="D3" i="3"/>
+  <c r="D59" i="2" s="1"/>
+  <c r="L3" i="3"/>
+  <c r="L59" i="2" s="1"/>
+  <c r="E16" i="3"/>
+  <c r="M16" i="3"/>
+  <c r="U16" i="3"/>
+  <c r="AC16" i="3"/>
+  <c r="AC3" i="3" s="1"/>
+  <c r="C77" i="1"/>
+  <c r="K77" i="1"/>
+  <c r="F3" i="1"/>
+  <c r="F60" i="1" s="1"/>
+  <c r="M73" i="1"/>
+  <c r="U73" i="1"/>
+  <c r="G3" i="2"/>
+  <c r="O3" i="2"/>
+  <c r="W17" i="2"/>
+  <c r="W3" i="2" s="1"/>
+  <c r="AE17" i="2"/>
+  <c r="AE3" i="2" s="1"/>
+  <c r="AE60" i="2" s="1"/>
+  <c r="AD16" i="3"/>
+  <c r="D77" i="1"/>
+  <c r="L77" i="1"/>
+  <c r="G17" i="1"/>
+  <c r="H17" i="1"/>
+  <c r="H3" i="1" s="1"/>
+  <c r="H60" i="1" s="1"/>
+  <c r="K3" i="3"/>
+  <c r="K59" i="2" s="1"/>
+  <c r="AA3" i="3"/>
+  <c r="AA59" i="2" s="1"/>
+  <c r="G60" i="2"/>
+  <c r="N17" i="1"/>
+  <c r="N3" i="1" s="1"/>
+  <c r="N60" i="1" s="1"/>
+  <c r="V17" i="1"/>
+  <c r="AD17" i="1"/>
+  <c r="AD3" i="1" s="1"/>
+  <c r="P17" i="2"/>
+  <c r="P3" i="2" s="1"/>
+  <c r="P60" i="2" s="1"/>
+  <c r="X17" i="2"/>
+  <c r="AF17" i="2"/>
+  <c r="K3" i="1"/>
+  <c r="K60" i="1" s="1"/>
+  <c r="S3" i="1"/>
+  <c r="S60" i="1" s="1"/>
+  <c r="Q77" i="1"/>
+  <c r="Q3" i="1"/>
+  <c r="Q60" i="1" s="1"/>
+  <c r="E77" i="1"/>
+  <c r="M77" i="1"/>
+  <c r="U77" i="1"/>
+  <c r="AC77" i="1"/>
   <c r="P73" i="1"/>
   <c r="X73" i="1"/>
   <c r="AF73" i="1"/>
-  <c r="AA3" i="3"/>
-[...13 lines deleted...]
-  <c r="AD3" i="1"/>
+  <c r="F77" i="1"/>
+  <c r="N77" i="1"/>
+  <c r="V77" i="1"/>
+  <c r="AD77" i="1"/>
+  <c r="R17" i="2"/>
+  <c r="R3" i="2" s="1"/>
+  <c r="R60" i="2" s="1"/>
+  <c r="Z17" i="2"/>
+  <c r="Z3" i="2" s="1"/>
+  <c r="C3" i="3"/>
+  <c r="C59" i="2" s="1"/>
+  <c r="G3" i="3"/>
+  <c r="G59" i="2" s="1"/>
+  <c r="O3" i="3"/>
+  <c r="O59" i="2" s="1"/>
+  <c r="W3" i="3"/>
+  <c r="W59" i="2" s="1"/>
+  <c r="W59" i="1" s="1"/>
+  <c r="AE3" i="3"/>
+  <c r="AB3" i="3"/>
+  <c r="AB59" i="2" s="1"/>
+  <c r="AB60" i="2" s="1"/>
+  <c r="R73" i="1"/>
+  <c r="Z73" i="1"/>
+  <c r="H77" i="1"/>
+  <c r="P77" i="1"/>
+  <c r="X77" i="1"/>
+  <c r="AF77" i="1"/>
+  <c r="K73" i="1"/>
+  <c r="S73" i="1"/>
+  <c r="AA73" i="1"/>
+  <c r="T17" i="2"/>
+  <c r="T3" i="2" s="1"/>
+  <c r="T60" i="2" s="1"/>
+  <c r="AB17" i="2"/>
+  <c r="AB3" i="2" s="1"/>
+  <c r="I77" i="1"/>
+  <c r="Y77" i="1"/>
+  <c r="AB73" i="1"/>
+  <c r="E3" i="3"/>
+  <c r="E59" i="2" s="1"/>
+  <c r="M3" i="3"/>
+  <c r="M59" i="2" s="1"/>
+  <c r="U3" i="3"/>
+  <c r="U59" i="2" s="1"/>
+  <c r="U59" i="1" s="1"/>
+  <c r="J3" i="2"/>
+  <c r="J60" i="2" s="1"/>
+  <c r="B3" i="2"/>
+  <c r="F3" i="2"/>
+  <c r="N3" i="2"/>
+  <c r="V3" i="2"/>
+  <c r="AD3" i="2"/>
+  <c r="E17" i="2"/>
+  <c r="E3" i="2" s="1"/>
+  <c r="M17" i="2"/>
+  <c r="M3" i="2" s="1"/>
+  <c r="U17" i="2"/>
+  <c r="U3" i="2" s="1"/>
+  <c r="U60" i="2" s="1"/>
+  <c r="AC17" i="2"/>
+  <c r="AC3" i="2" s="1"/>
+  <c r="C60" i="2"/>
+  <c r="K60" i="2"/>
+  <c r="AA60" i="2"/>
+  <c r="H3" i="2"/>
+  <c r="H60" i="2" s="1"/>
+  <c r="X3" i="2"/>
+  <c r="AF3" i="2"/>
+  <c r="D3" i="2"/>
+  <c r="D60" i="2" s="1"/>
+  <c r="L3" i="2"/>
+  <c r="H16" i="3"/>
+  <c r="H3" i="3" s="1"/>
+  <c r="H59" i="2" s="1"/>
+  <c r="P16" i="3"/>
+  <c r="P3" i="3" s="1"/>
+  <c r="P59" i="2" s="1"/>
+  <c r="X16" i="3"/>
+  <c r="X3" i="3" s="1"/>
+  <c r="X59" i="2" s="1"/>
+  <c r="AF16" i="3"/>
+  <c r="AF3" i="3" s="1"/>
+  <c r="AF59" i="1" s="1"/>
+  <c r="AF60" i="1" s="1"/>
+  <c r="E17" i="1"/>
+  <c r="E3" i="1" s="1"/>
+  <c r="E60" i="1" s="1"/>
+  <c r="M17" i="1"/>
+  <c r="M3" i="1" s="1"/>
+  <c r="M60" i="1" s="1"/>
+  <c r="U17" i="1"/>
+  <c r="U3" i="1" s="1"/>
+  <c r="AC17" i="1"/>
+  <c r="AC3" i="1" s="1"/>
   <c r="D17" i="1"/>
   <c r="D3" i="1" s="1"/>
   <c r="D60" i="1" s="1"/>
   <c r="L17" i="1"/>
   <c r="L3" i="1" s="1"/>
   <c r="L60" i="1" s="1"/>
   <c r="T17" i="1"/>
   <c r="T3" i="1" s="1"/>
   <c r="T60" i="1" s="1"/>
   <c r="AB17" i="1"/>
   <c r="AB3" i="1" s="1"/>
-  <c r="W17" i="2"/>
-[...5 lines deleted...]
-  <c r="N3" i="2"/>
+  <c r="B17" i="1"/>
+  <c r="B3" i="1" s="1"/>
+  <c r="B60" i="1" s="1"/>
+  <c r="J17" i="1"/>
+  <c r="J3" i="1" s="1"/>
+  <c r="J60" i="1" s="1"/>
+  <c r="R17" i="1"/>
+  <c r="R3" i="1" s="1"/>
+  <c r="R60" i="1" s="1"/>
+  <c r="Z17" i="1"/>
+  <c r="Z3" i="1" s="1"/>
+  <c r="N73" i="1"/>
+  <c r="V73" i="1"/>
+  <c r="AD73" i="1"/>
+  <c r="F3" i="3"/>
+  <c r="F59" i="2" s="1"/>
+  <c r="N3" i="3"/>
+  <c r="N59" i="2" s="1"/>
   <c r="N60" i="2" s="1"/>
-  <c r="V3" i="2"/>
-[...37 lines deleted...]
-  <c r="AB59" i="1"/>
+  <c r="V3" i="3"/>
+  <c r="V59" i="2" s="1"/>
+  <c r="V59" i="1" s="1"/>
+  <c r="AD3" i="3"/>
+  <c r="V3" i="1"/>
+  <c r="AE59" i="2"/>
+  <c r="AE59" i="1"/>
+  <c r="O60" i="2"/>
+  <c r="Z59" i="2"/>
+  <c r="Z59" i="1"/>
+  <c r="W60" i="2"/>
   <c r="AA59" i="1"/>
   <c r="AA60" i="1" s="1"/>
-  <c r="AB60" i="2"/>
-[...5 lines deleted...]
-  <c r="AE59" i="1"/>
+  <c r="G3" i="1"/>
+  <c r="G60" i="1" s="1"/>
+  <c r="O3" i="1"/>
+  <c r="O60" i="1" s="1"/>
+  <c r="W3" i="1"/>
+  <c r="AE3" i="1"/>
   <c r="AE60" i="1" s="1"/>
-  <c r="AE60" i="2"/>
+  <c r="AC59" i="2" l="1"/>
+  <c r="AC60" i="2" s="1"/>
   <c r="AC59" i="1"/>
   <c r="AC60" i="1" s="1"/>
-  <c r="AC59" i="2"/>
-  <c r="AC60" i="2" s="1"/>
+  <c r="X60" i="2"/>
+  <c r="Y60" i="2"/>
+  <c r="I60" i="2"/>
+  <c r="Z60" i="1"/>
+  <c r="W60" i="1"/>
   <c r="Z60" i="2"/>
+  <c r="AF59" i="2"/>
+  <c r="AF60" i="2" s="1"/>
+  <c r="L60" i="2"/>
+  <c r="B60" i="2"/>
+  <c r="M60" i="2"/>
+  <c r="AB59" i="1"/>
+  <c r="AB60" i="1" s="1"/>
+  <c r="F60" i="2"/>
+  <c r="E60" i="2"/>
+  <c r="U60" i="1"/>
+  <c r="V60" i="2"/>
+  <c r="V60" i="1"/>
+  <c r="AD59" i="2"/>
+  <c r="AD60" i="2" s="1"/>
   <c r="AD59" i="1"/>
   <c r="AD60" i="1" s="1"/>
-  <c r="AD59" i="2"/>
-[...1 lines deleted...]
-  <c r="AB60" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Antalicova Jana</author>
   </authors>
   <commentList>
-    <comment ref="S54" authorId="0" shapeId="0" xr:uid="{A9EC1689-AEC9-4BB8-9CCD-1A862C94BA4C}">
+    <comment ref="S54" authorId="0" shapeId="0" xr:uid="{3B2CDB1C-911A-45A3-94DB-19C83CD8A134}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Antalicova Jana:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 v NT je o 30 tis. viac </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>jremeta</author>
     <author>Antalicova Jana</author>
   </authors>
   <commentList>
-    <comment ref="T17" authorId="0" shapeId="0" xr:uid="{73D09051-A10E-42A3-9F1C-AB2E40F4A2AF}">
+    <comment ref="T17" authorId="0" shapeId="0" xr:uid="{A9AABF7A-B09D-4034-8F9A-2728BA39C678}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>IFP:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 vrátane zadržaného nadmerného odpočtu</t>
         </r>
       </text>
     </comment>
-    <comment ref="Z36" authorId="1" shapeId="0" xr:uid="{C7093B29-1BA2-4335-9E69-D67C8D80B60E}">
+    <comment ref="Z36" authorId="1" shapeId="0" xr:uid="{7826959B-EBEB-4F31-965E-B6C30C5FE997}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 0,120 dan z poistenia</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1918" uniqueCount="485">
   <si>
     <t>2025**</t>
   </si>
   <si>
     <t>Dorovnávacia daň</t>
@@ -4144,54 +4178,54 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normálna" xfId="0" builtinId="0"/>
-    <cellStyle name="Normálna 3" xfId="2" xr:uid="{4718E23F-A0BA-445A-BC48-0DA9CCC46742}"/>
-    <cellStyle name="Normálna 6" xfId="3" xr:uid="{C4115CC4-60AB-4A30-9A23-34A2B0213694}"/>
+    <cellStyle name="Normálna 3" xfId="2" xr:uid="{943B50C8-FEA4-4A36-9260-6E46068698B1}"/>
+    <cellStyle name="Normálna 6" xfId="3" xr:uid="{A10BE459-23E0-4049-984B-4B534D2E7278}"/>
     <cellStyle name="Percentá" xfId="1" builtinId="5"/>
-    <cellStyle name="Percentá 3" xfId="4" xr:uid="{52F3938B-A72A-473E-BB82-A243A4598DBE}"/>
+    <cellStyle name="Percentá 3" xfId="4" xr:uid="{25CF16C0-A4E9-4B34-A787-5649E5CA2EDD}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -4436,58 +4470,58 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A66CECAF-0720-464A-9703-20FAA00345CC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8EFABBFA-CDB6-4360-9184-C78D0E2E0B3E}">
   <sheetPr codeName="Hárok5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AG99"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="Q59" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AF61" sqref="AF61"/>
       <selection pane="topRight" activeCell="AF61" sqref="AF61"/>
       <selection pane="bottomLeft" activeCell="AF61" sqref="AF61"/>
       <selection pane="bottomRight" activeCell="AF61" sqref="AF61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.453125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="56" style="4" customWidth="1"/>
     <col min="2" max="13" width="9.81640625" style="4" customWidth="1"/>
     <col min="14" max="21" width="11.26953125" style="4" customWidth="1"/>
     <col min="22" max="22" width="11.26953125" style="34" customWidth="1"/>
     <col min="23" max="28" width="11.26953125" style="4" customWidth="1"/>
     <col min="29" max="32" width="11.26953125" style="34" customWidth="1"/>
     <col min="33" max="16384" width="9.453125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -4857,51 +4891,51 @@
         <f t="shared" si="2"/>
         <v>7580229.0623337561</v>
       </c>
       <c r="AC4" s="11">
         <f t="shared" si="2"/>
         <v>8397126.606154969</v>
       </c>
       <c r="AD4" s="11">
         <f t="shared" si="2"/>
         <v>9471523.8614383619</v>
       </c>
       <c r="AE4" s="11">
         <f>AE5+AE8+AE10+AE9</f>
         <v>9946951.8581433333</v>
       </c>
       <c r="AF4" s="11">
         <f>AF5+AF8+AF10+AF9</f>
         <v>10565871.917318271</v>
       </c>
     </row>
     <row r="5" spans="1:33" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="8">
-        <f t="shared" ref="B5:T5" si="3">SUM(B6:B7)</f>
+        <f t="shared" ref="B5:AF5" si="3">SUM(B6:B7)</f>
         <v>695297.70713138138</v>
       </c>
       <c r="C5" s="8">
         <f t="shared" si="3"/>
         <v>855079.84729170799</v>
       </c>
       <c r="D5" s="8">
         <f t="shared" si="3"/>
         <v>1037263.181129921</v>
       </c>
       <c r="E5" s="8">
         <f t="shared" si="3"/>
         <v>1138167.826249419</v>
       </c>
       <c r="F5" s="8">
         <f t="shared" si="3"/>
         <v>1207821.5853219808</v>
       </c>
       <c r="G5" s="8">
         <f t="shared" si="3"/>
         <v>1054493.0427627298</v>
       </c>
       <c r="H5" s="8">
         <f t="shared" si="3"/>
         <v>1193167.3337163909</v>
@@ -4933,95 +4967,95 @@
       <c r="O5" s="8">
         <f t="shared" si="3"/>
         <v>2083586.2725925408</v>
       </c>
       <c r="P5" s="8">
         <f t="shared" si="3"/>
         <v>1788969.5691818115</v>
       </c>
       <c r="Q5" s="8">
         <f t="shared" si="3"/>
         <v>1789554.2219474998</v>
       </c>
       <c r="R5" s="13">
         <f t="shared" si="3"/>
         <v>1999611.5808375</v>
       </c>
       <c r="S5" s="13">
         <f t="shared" si="3"/>
         <v>2128779.8500099997</v>
       </c>
       <c r="T5" s="13">
         <f t="shared" si="3"/>
         <v>2146213.9956058334</v>
       </c>
       <c r="U5" s="8">
-        <f t="shared" ref="U5:AF5" si="4">SUM(U6:U7)</f>
+        <f t="shared" si="3"/>
         <v>2280157.1057253391</v>
       </c>
       <c r="V5" s="8">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>2463633.1969471248</v>
       </c>
       <c r="W5" s="8">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>2678998.6125899991</v>
       </c>
       <c r="X5" s="8">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>2855074.4755591406</v>
       </c>
       <c r="Y5" s="8">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>3217628.0739300009</v>
       </c>
       <c r="Z5" s="8">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>3533478.4090999998</v>
       </c>
       <c r="AA5" s="8">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>3499734.9356466201</v>
       </c>
       <c r="AB5" s="8">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>3759520.319233757</v>
       </c>
       <c r="AC5" s="8">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>4163665.7926949696</v>
       </c>
       <c r="AD5" s="8">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>4685122.1134183621</v>
       </c>
       <c r="AE5" s="8">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>4856604.7480433332</v>
       </c>
       <c r="AF5" s="8">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>5170918.1735782744</v>
       </c>
     </row>
     <row r="6" spans="1:33" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="14" t="s">
         <v>66</v>
       </c>
       <c r="B6" s="8">
         <v>559880.20587001252</v>
       </c>
       <c r="C6" s="8">
         <v>694017.20192425128</v>
       </c>
       <c r="D6" s="8">
         <v>870184.22808305116</v>
       </c>
       <c r="E6" s="8">
         <v>975425.77085706685</v>
       </c>
       <c r="F6" s="8">
         <v>1054538.8514004513</v>
       </c>
       <c r="G6" s="8">
         <v>901243.69918243366</v>
       </c>
@@ -5418,171 +5452,171 @@
       </c>
       <c r="AA10" s="8">
         <v>235080.95086000001</v>
       </c>
       <c r="AB10" s="8">
         <v>289754.33315999998</v>
       </c>
       <c r="AC10" s="8">
         <v>314764.14714999998</v>
       </c>
       <c r="AD10" s="8">
         <v>430574.33160999999</v>
       </c>
       <c r="AE10" s="8">
         <v>529150.49016000004</v>
       </c>
       <c r="AF10" s="8">
         <v>549650.74373999995</v>
       </c>
     </row>
     <row r="11" spans="1:33" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="10">
-        <f t="shared" ref="B11:AF11" si="5">SUM(B12:B16)</f>
+        <f t="shared" ref="B11:AF11" si="4">SUM(B12:B16)</f>
         <v>96582.549956847899</v>
       </c>
       <c r="C11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>125340.27086237802</v>
       </c>
       <c r="D11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>137931.39265153022</v>
       </c>
       <c r="E11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>149393.49633605522</v>
       </c>
       <c r="F11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>162328.79696607584</v>
       </c>
       <c r="G11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>173502.69789318196</v>
       </c>
       <c r="H11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>176729.35750647279</v>
       </c>
       <c r="I11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>196452.7038826927</v>
       </c>
       <c r="J11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>212627.63973079732</v>
       </c>
       <c r="K11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>230242.80817167892</v>
       </c>
       <c r="L11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>234898.28827889528</v>
       </c>
       <c r="M11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>231125.89382891852</v>
       </c>
       <c r="N11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>228539.22746697208</v>
       </c>
       <c r="O11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>238355.54331673638</v>
       </c>
       <c r="P11" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>255268.51767999999</v>
       </c>
       <c r="Q11" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>266645.0478</v>
       </c>
       <c r="R11" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>274715.77274000004</v>
       </c>
       <c r="S11" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>304668.25407000002</v>
       </c>
       <c r="T11" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>316913.28810000006</v>
       </c>
       <c r="U11" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>320542.26653000002</v>
       </c>
       <c r="V11" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>324044.51388999994</v>
       </c>
       <c r="W11" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>336390.21035000001</v>
       </c>
       <c r="X11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>347921.97779999999</v>
       </c>
       <c r="Y11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>354957.97308999998</v>
       </c>
       <c r="Z11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>364835.10251</v>
       </c>
       <c r="AA11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>427779.66129999975</v>
       </c>
       <c r="AB11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>455922.09038000001</v>
       </c>
       <c r="AC11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>456744.85430000001</v>
       </c>
       <c r="AD11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>496609.99102000007</v>
       </c>
       <c r="AE11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>618728.00332000002</v>
       </c>
       <c r="AF11" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>645108.52893000003</v>
       </c>
     </row>
     <row r="12" spans="1:33" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="8">
         <v>68115.348868087371</v>
       </c>
       <c r="C12" s="8">
         <v>94967.005244639178</v>
       </c>
       <c r="D12" s="8">
         <v>103701.25473013343</v>
       </c>
       <c r="E12" s="8">
         <v>106203.34594702249</v>
       </c>
       <c r="F12" s="8">
         <v>111285.16895704708</v>
       </c>
       <c r="G12" s="8">
         <v>119524.5634999668</v>
       </c>
@@ -6045,167 +6079,167 @@
       <c r="AB16" s="8">
         <v>0</v>
       </c>
       <c r="AC16" s="8">
         <v>0</v>
       </c>
       <c r="AD16" s="8">
         <v>0</v>
       </c>
       <c r="AE16" s="8">
         <v>0</v>
       </c>
       <c r="AF16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="10">
         <f>B18+B19+B30+B33+B39</f>
         <v>2403671.9127826458</v>
       </c>
       <c r="C17" s="10">
-        <f t="shared" ref="C17:AF17" si="6">C18+C19+C30+C33+C39</f>
+        <f t="shared" ref="C17:AF17" si="5">C18+C19+C30+C33+C39</f>
         <v>2454781.3414937262</v>
       </c>
       <c r="D17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>2555206.1912026163</v>
       </c>
       <c r="E17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>2851394.9812699989</v>
       </c>
       <c r="F17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>2908583.9217835106</v>
       </c>
       <c r="G17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>3291898.4236410409</v>
       </c>
       <c r="H17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>3531106.8084468567</v>
       </c>
       <c r="I17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>3893792.5857654512</v>
       </c>
       <c r="J17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>4556023.148436565</v>
       </c>
       <c r="K17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>5278465.1727574179</v>
       </c>
       <c r="L17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>5964904.6076010754</v>
       </c>
       <c r="M17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>5996551.2147175185</v>
       </c>
       <c r="N17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>6645150.7455261257</v>
       </c>
       <c r="O17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>6782918.8429881446</v>
       </c>
       <c r="P17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>6337332.9913796252</v>
       </c>
       <c r="Q17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>6471865.4482499994</v>
       </c>
       <c r="R17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>7083275.0809999993</v>
       </c>
       <c r="S17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>6680032.4834000003</v>
       </c>
       <c r="T17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>7077668.3390499996</v>
       </c>
       <c r="U17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>7435664.9422000004</v>
       </c>
       <c r="V17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>7928820.2059600009</v>
       </c>
       <c r="W17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>8003332.9539300017</v>
       </c>
       <c r="X17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>8612609.0691399965</v>
       </c>
       <c r="Y17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>9138870.13858</v>
       </c>
       <c r="Z17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>9778215.9999400005</v>
       </c>
       <c r="AA17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>9619480.9252199996</v>
       </c>
       <c r="AB17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>10490295.17856</v>
       </c>
       <c r="AC17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>11709445.156740002</v>
       </c>
       <c r="AD17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>12978936.019970002</v>
       </c>
       <c r="AE17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>13297060.371299997</v>
       </c>
       <c r="AF17" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>14568608.557120003</v>
       </c>
     </row>
     <row r="18" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="8">
         <v>1616257.8033061144</v>
       </c>
       <c r="C18" s="8">
         <v>1636193.6931786498</v>
       </c>
       <c r="D18" s="8">
         <v>1721510.5016470831</v>
       </c>
       <c r="E18" s="8">
         <v>1953998.1437744799</v>
       </c>
       <c r="F18" s="8">
         <v>1919306.1509254475</v>
       </c>
       <c r="G18" s="8">
         <v>2167612.9025951</v>
       </c>
@@ -6268,171 +6302,171 @@
       </c>
       <c r="AA18" s="8">
         <v>6820217.3922100011</v>
       </c>
       <c r="AB18" s="8">
         <v>7494067.5246200012</v>
       </c>
       <c r="AC18" s="8">
         <v>8555713.1658000015</v>
       </c>
       <c r="AD18" s="8">
         <v>9732959.8010000028</v>
       </c>
       <c r="AE18" s="8">
         <v>9914695.8221099973</v>
       </c>
       <c r="AF18" s="8">
         <v>10710946.508580001</v>
       </c>
     </row>
     <row r="19" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="8">
-        <f t="shared" ref="B19:N19" si="7">SUM(B20:B25)</f>
+        <f t="shared" ref="B19:N19" si="6">SUM(B20:B25)</f>
         <v>677146.56649040687</v>
       </c>
       <c r="C19" s="8">
+        <f t="shared" si="6"/>
+        <v>708393.69624709559</v>
+      </c>
+      <c r="D19" s="8">
+        <f t="shared" si="6"/>
+        <v>717277.49755593168</v>
+      </c>
+      <c r="E19" s="8">
+        <f t="shared" si="6"/>
+        <v>768127.44603133528</v>
+      </c>
+      <c r="F19" s="8">
+        <f t="shared" si="6"/>
+        <v>857808.88601042284</v>
+      </c>
+      <c r="G19" s="8">
+        <f t="shared" si="6"/>
+        <v>970932.80430392362</v>
+      </c>
+      <c r="H19" s="8">
+        <f t="shared" si="6"/>
+        <v>922245.55053077068</v>
+      </c>
+      <c r="I19" s="8">
+        <f t="shared" si="6"/>
+        <v>1085110.7669215959</v>
+      </c>
+      <c r="J19" s="8">
+        <f t="shared" si="6"/>
+        <v>1267867.793177322</v>
+      </c>
+      <c r="K19" s="8">
+        <f t="shared" si="6"/>
+        <v>1499300.2828835556</v>
+      </c>
+      <c r="L19" s="8">
+        <f t="shared" si="6"/>
+        <v>1804434.114861913</v>
+      </c>
+      <c r="M19" s="8">
+        <f t="shared" si="6"/>
+        <v>1589205.236527916</v>
+      </c>
+      <c r="N19" s="8">
+        <f t="shared" si="6"/>
+        <v>2171274.4599990039</v>
+      </c>
+      <c r="O19" s="8">
+        <f t="shared" ref="O19:AF19" si="7">SUM(O20:O29)</f>
+        <v>1809242.8287352647</v>
+      </c>
+      <c r="P19" s="8">
         <f t="shared" si="7"/>
-        <v>708393.69624709559</v>
-[...1 lines deleted...]
-      <c r="D19" s="8">
+        <v>1761226.8184396271</v>
+      </c>
+      <c r="Q19" s="8">
         <f t="shared" si="7"/>
-        <v>717277.49755593168</v>
-[...1 lines deleted...]
-      <c r="E19" s="8">
+        <v>1930805.2447600001</v>
+      </c>
+      <c r="R19" s="15">
         <f t="shared" si="7"/>
-        <v>768127.44603133528</v>
-[...1 lines deleted...]
-      <c r="F19" s="8">
+        <v>1998447.5077299997</v>
+      </c>
+      <c r="S19" s="15">
         <f t="shared" si="7"/>
-        <v>857808.88601042284</v>
-[...1 lines deleted...]
-      <c r="G19" s="8">
+        <v>1973339.5140600002</v>
+      </c>
+      <c r="T19" s="15">
         <f t="shared" si="7"/>
-        <v>970932.80430392362</v>
-[...1 lines deleted...]
-      <c r="H19" s="8">
+        <v>1985246.1687100001</v>
+      </c>
+      <c r="U19" s="15">
         <f t="shared" si="7"/>
-        <v>922245.55053077068</v>
-[...1 lines deleted...]
-      <c r="I19" s="8">
+        <v>2014993.34681</v>
+      </c>
+      <c r="V19" s="15">
         <f t="shared" si="7"/>
-        <v>1085110.7669215959</v>
-[...1 lines deleted...]
-      <c r="J19" s="8">
+        <v>2108223.6376399999</v>
+      </c>
+      <c r="W19" s="15">
         <f t="shared" si="7"/>
-        <v>1267867.793177322</v>
-[...1 lines deleted...]
-      <c r="K19" s="8">
+        <v>2173885.1055600005</v>
+      </c>
+      <c r="X19" s="8">
         <f t="shared" si="7"/>
-        <v>1499300.2828835556</v>
-[...1 lines deleted...]
-      <c r="L19" s="8">
+        <v>2250888.3662800007</v>
+      </c>
+      <c r="Y19" s="8">
         <f t="shared" si="7"/>
-        <v>1804434.114861913</v>
-[...1 lines deleted...]
-      <c r="M19" s="8">
+        <v>2315349.0416700006</v>
+      </c>
+      <c r="Z19" s="8">
         <f t="shared" si="7"/>
-        <v>1589205.236527916</v>
-[...1 lines deleted...]
-      <c r="N19" s="8">
+        <v>2373260.8305199994</v>
+      </c>
+      <c r="AA19" s="8">
         <f t="shared" si="7"/>
-        <v>2171274.4599990039</v>
-[...50 lines deleted...]
-        <f t="shared" si="8"/>
         <v>2233541.6381700002</v>
       </c>
       <c r="AB19" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>2399190.9248399995</v>
       </c>
       <c r="AC19" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>2531013.8439999996</v>
       </c>
       <c r="AD19" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>2600046.7049000002</v>
       </c>
       <c r="AE19" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>2700284.3146899999</v>
       </c>
       <c r="AF19" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>2758939.8344300003</v>
       </c>
     </row>
     <row r="20" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="8">
         <v>403868.93164044345</v>
       </c>
       <c r="C20" s="8">
         <v>404861.75484066922</v>
       </c>
       <c r="D20" s="8">
         <v>434521.24153853819</v>
       </c>
       <c r="E20" s="8">
         <v>443513.2423395075</v>
       </c>
       <c r="F20" s="8">
         <v>499925.10815408611</v>
       </c>
       <c r="G20" s="8">
         <v>616536.85677620675</v>
       </c>
@@ -7321,167 +7355,167 @@
       <c r="AB29" s="8">
         <v>0</v>
       </c>
       <c r="AC29" s="8">
         <v>0</v>
       </c>
       <c r="AD29" s="8">
         <v>0</v>
       </c>
       <c r="AE29" s="8">
         <v>0</v>
       </c>
       <c r="AF29" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="8">
         <f>B31+B32</f>
         <v>31969.959503418966</v>
       </c>
       <c r="C30" s="8">
-        <f t="shared" ref="C30:E30" si="9">C31+C32</f>
+        <f t="shared" ref="C30:E30" si="8">C31+C32</f>
         <v>31890.758812985459</v>
       </c>
       <c r="D30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>28771.459868552083</v>
       </c>
       <c r="E30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>27904.799840669188</v>
       </c>
       <c r="F30" s="8">
         <f>SUM(F31,F32)</f>
         <v>28774.945230033853</v>
       </c>
       <c r="G30" s="8">
-        <f t="shared" ref="G30:AF30" si="10">SUM(G31,G32)</f>
+        <f t="shared" ref="G30:AF30" si="9">SUM(G31,G32)</f>
         <v>29380.833831242118</v>
       </c>
       <c r="H30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>31181.769899754359</v>
       </c>
       <c r="I30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>100121.35696740355</v>
       </c>
       <c r="J30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>118791.21025028215</v>
       </c>
       <c r="K30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>122918.04421429994</v>
       </c>
       <c r="L30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>121156.01141870808</v>
       </c>
       <c r="M30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>129085.1092079931</v>
       </c>
       <c r="N30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>138228.24138617804</v>
       </c>
       <c r="O30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>155113.92152957577</v>
       </c>
       <c r="P30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>158102.20200000002</v>
       </c>
       <c r="Q30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>159874.99000000002</v>
       </c>
       <c r="R30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>164707.39800000002</v>
       </c>
       <c r="S30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>172162</v>
       </c>
       <c r="T30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>177709.68716</v>
       </c>
       <c r="U30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>176169.09826999999</v>
       </c>
       <c r="V30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>181459.63024</v>
       </c>
       <c r="W30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>185751.36235999997</v>
       </c>
       <c r="X30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>196184.07140000002</v>
       </c>
       <c r="Y30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>209541.95832999999</v>
       </c>
       <c r="Z30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>230527.72634999998</v>
       </c>
       <c r="AA30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>251202.15887999986</v>
       </c>
       <c r="AB30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>277132.16778999998</v>
       </c>
       <c r="AC30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>288529.09796000004</v>
       </c>
       <c r="AD30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>324193.69234999997</v>
       </c>
       <c r="AE30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>385025.78604000004</v>
       </c>
       <c r="AF30" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>406085.27679000003</v>
       </c>
     </row>
     <row r="31" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="8">
         <v>31969.959503418966</v>
       </c>
       <c r="C31" s="8">
         <v>31890.758812985459</v>
       </c>
       <c r="D31" s="8">
         <v>28771.459868552083</v>
       </c>
       <c r="E31" s="8">
         <v>27904.799840669188</v>
       </c>
       <c r="F31" s="8">
         <v>28774.945230033853</v>
       </c>
       <c r="G31" s="8">
         <v>29380.833831242118</v>
       </c>
@@ -7634,171 +7668,171 @@
       </c>
       <c r="AA32" s="8">
         <v>25627.269929999999</v>
       </c>
       <c r="AB32" s="8">
         <v>31625.248179999999</v>
       </c>
       <c r="AC32" s="8">
         <v>30419.05041</v>
       </c>
       <c r="AD32" s="8">
         <v>29606.884010000002</v>
       </c>
       <c r="AE32" s="8">
         <v>30281.73488</v>
       </c>
       <c r="AF32" s="8">
         <v>27955.40238</v>
       </c>
     </row>
     <row r="33" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="8">
-        <f t="shared" ref="B33:T33" si="11">SUM(B34:B38)</f>
+        <f t="shared" ref="B33:AF33" si="10">SUM(B34:B38)</f>
         <v>47006.871141206931</v>
       </c>
       <c r="C33" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>50610.071034986395</v>
       </c>
       <c r="D33" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>54166.748064130647</v>
       </c>
       <c r="E33" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>59049.979660426208</v>
       </c>
       <c r="F33" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>58833.81879174136</v>
       </c>
       <c r="G33" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>72503.383939786218</v>
       </c>
       <c r="H33" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>73834.599119697261</v>
       </c>
       <c r="I33" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>77120.148752904483</v>
       </c>
       <c r="J33" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>81550.21218615149</v>
       </c>
       <c r="K33" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>81506.001290579559</v>
       </c>
       <c r="L33" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>90324.657207063647</v>
       </c>
       <c r="M33" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>102317.32837914095</v>
       </c>
       <c r="N33" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>117019.91694881496</v>
       </c>
       <c r="O33" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>122138.54483829449</v>
       </c>
       <c r="P33" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>119266.78556999999</v>
       </c>
       <c r="Q33" s="8">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>122938.07033999998</v>
       </c>
       <c r="R33" s="15">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>135172.77723000001</v>
       </c>
       <c r="S33" s="15">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>134429.06568999999</v>
       </c>
       <c r="T33" s="15">
-        <f t="shared" si="11"/>
+        <f t="shared" si="10"/>
         <v>147223.03260000001</v>
       </c>
       <c r="U33" s="15">
-        <f t="shared" ref="U33:AF33" si="12">SUM(U34:U38)</f>
+        <f t="shared" si="10"/>
         <v>152209.32030000002</v>
       </c>
       <c r="V33" s="15">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>143668.42688000004</v>
       </c>
       <c r="W33" s="15">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>146460.85287000003</v>
       </c>
       <c r="X33" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>151670.64497000002</v>
       </c>
       <c r="Y33" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>156405.07728</v>
       </c>
       <c r="Z33" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>155962.49349000002</v>
       </c>
       <c r="AA33" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>131164.52676999997</v>
       </c>
       <c r="AB33" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>130130.92870000002</v>
       </c>
       <c r="AC33" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>135605.90865999999</v>
       </c>
       <c r="AD33" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>138195.82514000003</v>
       </c>
       <c r="AE33" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>141415.55488999997</v>
       </c>
       <c r="AF33" s="8">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>138085.57447999998</v>
       </c>
     </row>
     <row r="34" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="8">
         <v>0</v>
       </c>
       <c r="C34" s="8">
         <v>158.7997078935139</v>
       </c>
       <c r="D34" s="8">
         <v>163.94476531899355</v>
       </c>
       <c r="E34" s="8">
         <v>163.71240788687513</v>
       </c>
       <c r="F34" s="8">
         <v>139.87917413529843</v>
       </c>
       <c r="G34" s="8">
         <v>152.2273119564496</v>
       </c>
@@ -8257,163 +8291,163 @@
       <c r="AB38" s="8">
         <v>323.81599</v>
       </c>
       <c r="AC38" s="8">
         <v>1619.40786</v>
       </c>
       <c r="AD38" s="8">
         <v>1222.8538599999999</v>
       </c>
       <c r="AE38" s="8">
         <v>765.42763000000002</v>
       </c>
       <c r="AF38" s="8">
         <v>273.24873000000002</v>
       </c>
     </row>
     <row r="39" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="8">
         <f>SUM(B40:B45)</f>
         <v>31290.712341499038</v>
       </c>
       <c r="C39" s="8">
-        <f t="shared" ref="C39:AE39" si="13">SUM(C40:C45)</f>
+        <f t="shared" ref="C39:AE39" si="11">SUM(C40:C45)</f>
         <v>27693.122220009293</v>
       </c>
       <c r="D39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>33479.984066918943</v>
       </c>
       <c r="E39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>42314.611963088362</v>
       </c>
       <c r="F39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>43860.120825864695</v>
       </c>
       <c r="G39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>51468.498970988512</v>
       </c>
       <c r="H39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>49575.383389762996</v>
       </c>
       <c r="I39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>49611.365597822485</v>
       </c>
       <c r="J39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>56441.578702781648</v>
       </c>
       <c r="K39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>67796.322113788759</v>
       </c>
       <c r="L39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>69295.459071898033</v>
       </c>
       <c r="M39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>72200.424882161591</v>
       </c>
       <c r="N39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>71537.077607382322</v>
       </c>
       <c r="O39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>75005.733585607115</v>
       </c>
       <c r="P39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>77448.505560000005</v>
       </c>
       <c r="Q39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>76146.583119999996</v>
       </c>
       <c r="R39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>74033.471000000005</v>
       </c>
       <c r="S39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>72400.22928</v>
       </c>
       <c r="T39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>71348.482360000009</v>
       </c>
       <c r="U39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>71160.794179999997</v>
       </c>
       <c r="V39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>75295.668520000007</v>
       </c>
       <c r="W39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>78359.543250000002</v>
       </c>
       <c r="X39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>97363.775389999995</v>
       </c>
       <c r="Y39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>141417.65164</v>
       </c>
       <c r="Z39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>188309.59938999999</v>
       </c>
       <c r="AA39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>183355.20918999999</v>
       </c>
       <c r="AB39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>189773.63261</v>
       </c>
       <c r="AC39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>198583.14032000001</v>
       </c>
       <c r="AD39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>183539.99657999998</v>
       </c>
       <c r="AE39" s="8">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>155638.89357000001</v>
       </c>
       <c r="AF39" s="8">
         <f>SUM(AF40:AF46)</f>
         <v>554551.36284000007</v>
       </c>
     </row>
     <row r="40" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="8">
         <v>23480.481975702052</v>
       </c>
       <c r="C40" s="8">
         <v>20189.238531501029</v>
       </c>
       <c r="D40" s="8">
         <v>24361.714133970658</v>
       </c>
       <c r="E40" s="8">
         <v>30762.065989510724</v>
       </c>
       <c r="F40" s="8">
         <v>31251.443935471019</v>
@@ -8984,171 +9018,171 @@
       <c r="P46" s="19"/>
       <c r="Q46" s="19"/>
       <c r="R46" s="19"/>
       <c r="S46" s="19"/>
       <c r="T46" s="19"/>
       <c r="U46" s="19"/>
       <c r="V46" s="19"/>
       <c r="W46" s="19"/>
       <c r="X46" s="19"/>
       <c r="Y46" s="19"/>
       <c r="Z46" s="8"/>
       <c r="AA46" s="19"/>
       <c r="AB46" s="19"/>
       <c r="AC46" s="19"/>
       <c r="AD46" s="19"/>
       <c r="AE46" s="19"/>
       <c r="AF46" s="19">
         <v>389335.72335000004</v>
       </c>
     </row>
     <row r="47" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B47" s="10">
-        <f t="shared" ref="B47:AF47" si="14">SUM(B48:B51)</f>
+        <f t="shared" ref="B47:AF47" si="12">SUM(B48:B51)</f>
         <v>293169.97022505477</v>
       </c>
       <c r="C47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>328404.56748323701</v>
       </c>
       <c r="D47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>425370.75128128531</v>
       </c>
       <c r="E47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>387164.72128028946</v>
       </c>
       <c r="F47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>416052.71470324625</v>
       </c>
       <c r="G47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>437519.38528911897</v>
       </c>
       <c r="H47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>130214.46389165505</v>
       </c>
       <c r="I47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>132630.91210150701</v>
       </c>
       <c r="J47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>134916.61574221603</v>
       </c>
       <c r="K47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>61549.504238863439</v>
       </c>
       <c r="L47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>16578.649918674899</v>
       </c>
       <c r="M47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>20879.146244771957</v>
       </c>
       <c r="N47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>33820.627230963284</v>
       </c>
       <c r="O47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>36806.99570005975</v>
       </c>
       <c r="P47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>27158.0769</v>
       </c>
       <c r="Q47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>35368.026980000002</v>
       </c>
       <c r="R47" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>38738.443880000006</v>
       </c>
       <c r="S47" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>30759.432539999998</v>
       </c>
       <c r="T47" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>27553.055700000001</v>
       </c>
       <c r="U47" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>31511.80445</v>
       </c>
       <c r="V47" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>28893.637419999999</v>
       </c>
       <c r="W47" s="17">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>28887.303469999999</v>
       </c>
       <c r="X47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>22432.665999999997</v>
       </c>
       <c r="Y47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>23365.41646</v>
       </c>
       <c r="Z47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>21078.70997</v>
       </c>
       <c r="AA47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>19904.240259999999</v>
       </c>
       <c r="AB47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>28735.304479999999</v>
       </c>
       <c r="AC47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>39847.674830000004</v>
       </c>
       <c r="AD47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>37916.567119999992</v>
       </c>
       <c r="AE47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>36827.937919999997</v>
       </c>
       <c r="AF47" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="12"/>
         <v>45419.760730000002</v>
       </c>
     </row>
     <row r="48" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="12" t="s">
         <v>51</v>
       </c>
       <c r="B48" s="8">
         <v>180571.06818030938</v>
       </c>
       <c r="C48" s="8">
         <v>196419.04003186614</v>
       </c>
       <c r="D48" s="8">
         <v>174330.68396932882</v>
       </c>
       <c r="E48" s="8">
         <v>173972.15333067783</v>
       </c>
       <c r="F48" s="8">
         <v>130586.09012680077</v>
       </c>
       <c r="G48" s="8">
         <v>122250.43358826262</v>
       </c>
@@ -9509,167 +9543,167 @@
       <c r="AB51" s="8">
         <v>0</v>
       </c>
       <c r="AC51" s="8">
         <v>0</v>
       </c>
       <c r="AD51" s="8">
         <v>0</v>
       </c>
       <c r="AE51" s="8">
         <v>0</v>
       </c>
       <c r="AF51" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B52" s="10">
         <f>SUM(B53:B58)</f>
         <v>1052.7119431720109</v>
       </c>
       <c r="C52" s="10">
-        <f t="shared" ref="C52:AF52" si="15">SUM(C53:C58)</f>
+        <f t="shared" ref="C52:AF52" si="13">SUM(C53:C58)</f>
         <v>619.29894443337969</v>
       </c>
       <c r="D52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>318.39606984000528</v>
       </c>
       <c r="E52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>349.53196574387567</v>
       </c>
       <c r="F52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>454.05961627829782</v>
       </c>
       <c r="G52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>380.86702516099052</v>
       </c>
       <c r="H52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>1837.1174400849764</v>
       </c>
       <c r="I52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="J52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="K52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="L52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="M52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>-99.581756622186816</v>
       </c>
       <c r="N52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="O52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="P52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="Q52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="R52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>39465.861349999999</v>
       </c>
       <c r="S52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>208213.19852000001</v>
       </c>
       <c r="T52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>304269.03051800001</v>
       </c>
       <c r="U52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>452075.29799000005</v>
       </c>
       <c r="V52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>506125.19225000014</v>
       </c>
       <c r="W52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>279065.05832000007</v>
       </c>
       <c r="X52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>290190.99581999984</v>
       </c>
       <c r="Y52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>289373.15382999997</v>
       </c>
       <c r="Z52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>270061.29394999996</v>
       </c>
       <c r="AA52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>275138.96446000005</v>
       </c>
       <c r="AB52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>101682.54787000004</v>
       </c>
       <c r="AC52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>615092.59586</v>
       </c>
       <c r="AD52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>172582.02735000002</v>
       </c>
       <c r="AE52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>623240.03937000001</v>
       </c>
       <c r="AF52" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="13"/>
         <v>474342.54336000001</v>
       </c>
     </row>
     <row r="53" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B53" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F53" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G53" s="20" t="s">
         <v>2</v>
       </c>
@@ -10223,171 +10257,171 @@
         <f>'sankcie rocne'!AB3</f>
         <v>23122.010070000142</v>
       </c>
       <c r="AC59" s="28">
         <f>'sankcie rocne'!AC3</f>
         <v>40073.452350000502</v>
       </c>
       <c r="AD59" s="28">
         <f>'sankcie rocne'!AD3</f>
         <v>67409.975699999806</v>
       </c>
       <c r="AE59" s="28">
         <f>'sankcie rocne'!AE3</f>
         <v>49844.360470000516</v>
       </c>
       <c r="AF59" s="28">
         <f>'sankcie rocne'!AF3</f>
         <v>52307.372630000158</v>
       </c>
     </row>
     <row r="60" spans="1:33" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A60" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B60" s="30">
-        <f t="shared" ref="B60:AF60" si="16">B3+B59</f>
+        <f t="shared" ref="B60:AF60" si="14">B3+B59</f>
         <v>4816959.303560379</v>
       </c>
       <c r="C60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>4871765.5004265411</v>
       </c>
       <c r="D60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>5231787.3646660689</v>
       </c>
       <c r="E60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>5638431.6969345408</v>
       </c>
       <c r="F60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>5909509.6239152234</v>
       </c>
       <c r="G60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>6096256.145955652</v>
       </c>
       <c r="H60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>6240350.3472332871</v>
       </c>
       <c r="I60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>6671226.5706957448</v>
       </c>
       <c r="J60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>7661198.8071745317</v>
       </c>
       <c r="K60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>8351552.7816729723</v>
       </c>
       <c r="L60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>9215458.6844204329</v>
       </c>
       <c r="M60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>9674570.6133713946</v>
       </c>
       <c r="N60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>10835888.208724581</v>
       </c>
       <c r="O60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>11471855.859734073</v>
       </c>
       <c r="P60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>10170657.055941436</v>
       </c>
       <c r="Q60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>10395166.439817498</v>
       </c>
       <c r="R60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>11266401.530142399</v>
       </c>
       <c r="S60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>11204776.235549999</v>
       </c>
       <c r="T60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>12120766.432323834</v>
       </c>
       <c r="U60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>13089071.076337842</v>
       </c>
       <c r="V60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>14245917.58411916</v>
       </c>
       <c r="W60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>14225256.339105463</v>
       </c>
       <c r="X60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>15093887.701239137</v>
       </c>
       <c r="Y60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>16042182.802680021</v>
       </c>
       <c r="Z60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>16986485.353579979</v>
       </c>
       <c r="AA60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>16770881.466576617</v>
       </c>
       <c r="AB60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>18679986.193693757</v>
       </c>
       <c r="AC60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>21258330.340234976</v>
       </c>
       <c r="AD60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>23224978.442598365</v>
       </c>
       <c r="AE60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>24572652.570523329</v>
       </c>
       <c r="AF60" s="30">
-        <f t="shared" si="16"/>
+        <f t="shared" si="14"/>
         <v>26351658.68008827</v>
       </c>
       <c r="AG60" s="8"/>
     </row>
     <row r="61" spans="1:33" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B61" s="31"/>
       <c r="C61" s="31"/>
       <c r="D61" s="31"/>
       <c r="E61" s="31"/>
       <c r="F61" s="31"/>
       <c r="G61" s="31"/>
       <c r="H61" s="31"/>
       <c r="I61" s="31"/>
       <c r="J61" s="31"/>
       <c r="K61" s="31"/>
       <c r="L61" s="31"/>
       <c r="M61" s="31"/>
       <c r="N61" s="31"/>
       <c r="O61" s="31"/>
       <c r="P61" s="31"/>
       <c r="Q61" s="31"/>
       <c r="R61" s="31"/>
       <c r="S61" s="31"/>
       <c r="T61" s="31"/>
       <c r="U61" s="31"/>
@@ -10455,135 +10489,135 @@
       <c r="W63" s="2"/>
       <c r="X63" s="2"/>
       <c r="Y63" s="2"/>
       <c r="Z63" s="2"/>
       <c r="AA63" s="2"/>
       <c r="AB63" s="2"/>
       <c r="AC63" s="37"/>
       <c r="AD63" s="37"/>
       <c r="AE63" s="37"/>
       <c r="AF63" s="37"/>
     </row>
     <row r="64" spans="1:33" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="38" t="s">
         <v>69</v>
       </c>
       <c r="B64" s="39"/>
       <c r="C64" s="39"/>
       <c r="D64" s="39"/>
       <c r="E64" s="39"/>
       <c r="F64" s="39"/>
       <c r="G64" s="39"/>
       <c r="H64" s="39"/>
       <c r="I64" s="39"/>
       <c r="J64" s="39"/>
       <c r="K64" s="39">
-        <f t="shared" ref="K64:AF64" si="17">+K65+K66</f>
+        <f t="shared" ref="K64:AF64" si="15">+K65+K66</f>
         <v>0</v>
       </c>
       <c r="L64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="M64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="N64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="O64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
       <c r="P64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>9861.00396</v>
       </c>
       <c r="Q64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>20392.652320000001</v>
       </c>
       <c r="R64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>10690.879110000002</v>
       </c>
       <c r="S64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>3659.8650200000002</v>
       </c>
       <c r="T64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>3337.3731299999999</v>
       </c>
       <c r="U64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>2558.7608099999998</v>
       </c>
       <c r="V64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>828.93323999999984</v>
       </c>
       <c r="W64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>14.135990000000001</v>
       </c>
       <c r="X64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>1.5720799999999997</v>
       </c>
       <c r="Y64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>-0.52019000000000004</v>
       </c>
       <c r="Z64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>3.7758200000000004</v>
       </c>
       <c r="AA64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>0.69627000000000006</v>
       </c>
       <c r="AB64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>-8.9415199999999988</v>
       </c>
       <c r="AC64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>-0.37402999999999997</v>
       </c>
       <c r="AD64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>3.992</v>
       </c>
       <c r="AE64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>3.9778600000000002</v>
       </c>
       <c r="AF64" s="39">
-        <f t="shared" si="17"/>
+        <f t="shared" si="15"/>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B65" s="10"/>
       <c r="C65" s="10"/>
       <c r="D65" s="10"/>
       <c r="E65" s="10"/>
       <c r="F65" s="10"/>
       <c r="G65" s="10"/>
       <c r="H65" s="10"/>
       <c r="I65" s="10"/>
       <c r="J65" s="10"/>
       <c r="K65" s="8">
         <v>0</v>
       </c>
       <c r="L65" s="8">
         <v>0</v>
       </c>
       <c r="M65" s="8">
         <v>0</v>
       </c>
@@ -10717,135 +10751,135 @@
       </c>
       <c r="AD66" s="8">
         <v>4.0220000000000002</v>
       </c>
       <c r="AE66" s="8">
         <v>4.0220000000000002</v>
       </c>
       <c r="AF66" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="38" t="s">
         <v>72</v>
       </c>
       <c r="B67" s="39"/>
       <c r="C67" s="39"/>
       <c r="D67" s="39"/>
       <c r="E67" s="39"/>
       <c r="F67" s="39"/>
       <c r="G67" s="39"/>
       <c r="H67" s="39"/>
       <c r="I67" s="39"/>
       <c r="J67" s="39"/>
       <c r="K67" s="39">
-        <f t="shared" ref="K67:AF67" si="18">+K68+K69</f>
+        <f t="shared" ref="K67:AF67" si="16">+K68+K69</f>
         <v>186480</v>
       </c>
       <c r="L67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>194529.35084312549</v>
       </c>
       <c r="M67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>245056.84568700349</v>
       </c>
       <c r="N67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>252339.66511208474</v>
       </c>
       <c r="O67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>262375.42271625844</v>
       </c>
       <c r="P67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>259774.25880181155</v>
       </c>
       <c r="Q67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>255261.40480749999</v>
       </c>
       <c r="R67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>258379.82978749997</v>
       </c>
       <c r="S67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>260729</v>
       </c>
       <c r="T67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>261779.32876999999</v>
       </c>
       <c r="U67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>260415.902</v>
       </c>
       <c r="V67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>260406.78188042456</v>
       </c>
       <c r="W67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>263596.68048999994</v>
       </c>
       <c r="X67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>266310.00113914034</v>
       </c>
       <c r="Y67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>269109</v>
       </c>
       <c r="Z67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>332869.40272999997</v>
       </c>
       <c r="AA67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>364263.50677589752</v>
       </c>
       <c r="AB67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>352633.4588281599</v>
       </c>
       <c r="AC67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>502961.10223198816</v>
       </c>
       <c r="AD67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>1294129</v>
       </c>
       <c r="AE67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>1365449.67719</v>
       </c>
       <c r="AF67" s="39">
-        <f t="shared" si="18"/>
+        <f t="shared" si="16"/>
         <v>788927.90015330177</v>
       </c>
     </row>
     <row r="68" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B68" s="10"/>
       <c r="C68" s="10"/>
       <c r="D68" s="10"/>
       <c r="E68" s="10"/>
       <c r="F68" s="10"/>
       <c r="G68" s="10"/>
       <c r="H68" s="10"/>
       <c r="I68" s="10"/>
       <c r="J68" s="10"/>
       <c r="K68" s="41">
         <v>164361.7849034057</v>
       </c>
       <c r="L68" s="41">
         <v>169648.92562902471</v>
       </c>
       <c r="M68" s="41">
         <v>211194.27222886102</v>
       </c>
@@ -10979,135 +11013,135 @@
       </c>
       <c r="AD69" s="40">
         <v>273590</v>
       </c>
       <c r="AE69" s="40">
         <v>359057.45899999997</v>
       </c>
       <c r="AF69" s="40">
         <v>223740.76441826901</v>
       </c>
     </row>
     <row r="70" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B70" s="39"/>
       <c r="C70" s="39"/>
       <c r="D70" s="39"/>
       <c r="E70" s="39"/>
       <c r="F70" s="39"/>
       <c r="G70" s="39"/>
       <c r="H70" s="39"/>
       <c r="I70" s="39"/>
       <c r="J70" s="39"/>
       <c r="K70" s="39">
-        <f t="shared" ref="K70:AF70" si="19">+K71+K72</f>
+        <f t="shared" ref="K70:AF70" si="17">+K71+K72</f>
         <v>0</v>
       </c>
       <c r="L70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="M70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="N70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="O70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="P70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="Q70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="R70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="S70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="T70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="U70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="V70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="W70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="X70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="Y70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>880</v>
       </c>
       <c r="Z70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>5263</v>
       </c>
       <c r="AA70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>4002.5350807223854</v>
       </c>
       <c r="AB70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>5973.2909755976825</v>
       </c>
       <c r="AC70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>6434</v>
       </c>
       <c r="AD70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>10008.800365029576</v>
       </c>
       <c r="AE70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>12957</v>
       </c>
       <c r="AF70" s="39">
-        <f t="shared" si="19"/>
+        <f t="shared" si="17"/>
         <v>16755.556531639624</v>
       </c>
     </row>
     <row r="71" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B71" s="10"/>
       <c r="C71" s="10"/>
       <c r="D71" s="10"/>
       <c r="E71" s="10"/>
       <c r="F71" s="10"/>
       <c r="G71" s="10"/>
       <c r="H71" s="10"/>
       <c r="I71" s="10"/>
       <c r="J71" s="10"/>
       <c r="K71" s="41"/>
       <c r="L71" s="41"/>
       <c r="M71" s="41"/>
       <c r="N71" s="41"/>
       <c r="O71" s="41"/>
       <c r="P71" s="41"/>
       <c r="Q71" s="41"/>
       <c r="R71" s="41"/>
       <c r="S71" s="41"/>
@@ -11183,135 +11217,135 @@
       </c>
       <c r="AD72" s="40">
         <v>4903.6502600000003</v>
       </c>
       <c r="AE72" s="40">
         <v>5579</v>
       </c>
       <c r="AF72" s="40">
         <v>8104.6044854071197</v>
       </c>
     </row>
     <row r="73" spans="1:32" ht="13.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A73" s="44" t="s">
         <v>74</v>
       </c>
       <c r="B73" s="45"/>
       <c r="C73" s="45"/>
       <c r="D73" s="45"/>
       <c r="E73" s="45"/>
       <c r="F73" s="45"/>
       <c r="G73" s="45"/>
       <c r="H73" s="45"/>
       <c r="I73" s="45"/>
       <c r="J73" s="45"/>
       <c r="K73" s="45">
-        <f t="shared" ref="K73:W73" si="20">+K67+K64</f>
+        <f t="shared" ref="K73:W73" si="18">+K67+K64</f>
         <v>186480</v>
       </c>
       <c r="L73" s="45">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>194529.35084312549</v>
       </c>
       <c r="M73" s="45">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>245056.84568700349</v>
       </c>
       <c r="N73" s="45">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>252339.66511208474</v>
       </c>
       <c r="O73" s="45">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>262375.42271625844</v>
       </c>
       <c r="P73" s="45">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>269635.26276181155</v>
       </c>
       <c r="Q73" s="45">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>275654.05712750001</v>
       </c>
       <c r="R73" s="45">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>269070.70889749995</v>
       </c>
       <c r="S73" s="45">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>264388.86502000003</v>
       </c>
       <c r="T73" s="45">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>265116.70189999999</v>
       </c>
       <c r="U73" s="45">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>262974.66281000001</v>
       </c>
       <c r="V73" s="45">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>261235.71512042457</v>
       </c>
       <c r="W73" s="45">
-        <f t="shared" si="20"/>
+        <f t="shared" si="18"/>
         <v>263610.81647999992</v>
       </c>
       <c r="X73" s="45">
-        <f t="shared" ref="X73:AF73" si="21">+X67+X64+X70</f>
+        <f t="shared" ref="X73:AF73" si="19">+X67+X64+X70</f>
         <v>266311.57321914035</v>
       </c>
       <c r="Y73" s="45">
-        <f t="shared" si="21"/>
+        <f t="shared" si="19"/>
         <v>269988.47980999999</v>
       </c>
       <c r="Z73" s="45">
-        <f t="shared" si="21"/>
+        <f t="shared" si="19"/>
         <v>338136.17854999995</v>
       </c>
       <c r="AA73" s="45">
-        <f t="shared" si="21"/>
+        <f t="shared" si="19"/>
         <v>368266.73812661989</v>
       </c>
       <c r="AB73" s="45">
-        <f t="shared" si="21"/>
+        <f t="shared" si="19"/>
         <v>358597.80828375759</v>
       </c>
       <c r="AC73" s="45">
-        <f t="shared" si="21"/>
+        <f t="shared" si="19"/>
         <v>509394.72820198815</v>
       </c>
       <c r="AD73" s="45">
-        <f t="shared" si="21"/>
+        <f t="shared" si="19"/>
         <v>1304141.7923650297</v>
       </c>
       <c r="AE73" s="45">
-        <f t="shared" si="21"/>
+        <f t="shared" si="19"/>
         <v>1378410.6550499999</v>
       </c>
       <c r="AF73" s="45">
-        <f t="shared" si="21"/>
+        <f t="shared" si="19"/>
         <v>805683.45668494143</v>
       </c>
     </row>
     <row r="74" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B74" s="10"/>
       <c r="C74" s="10"/>
       <c r="D74" s="10"/>
       <c r="E74" s="10"/>
       <c r="F74" s="10"/>
       <c r="G74" s="10"/>
       <c r="H74" s="10"/>
       <c r="I74" s="10"/>
       <c r="J74" s="10"/>
       <c r="K74" s="10"/>
       <c r="O74" s="32"/>
       <c r="P74" s="32"/>
       <c r="Q74" s="32"/>
       <c r="R74" s="32"/>
       <c r="T74" s="32"/>
       <c r="V74" s="46"/>
       <c r="W74" s="8"/>
     </row>
     <row r="75" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="4" t="s">
         <v>62</v>
@@ -11333,63 +11367,174 @@
         <v>75</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="8"/>
       <c r="D76" s="8"/>
       <c r="E76" s="8"/>
       <c r="F76" s="8"/>
       <c r="G76" s="8"/>
       <c r="H76" s="8"/>
       <c r="I76" s="8"/>
       <c r="J76" s="8"/>
       <c r="K76" s="8"/>
       <c r="L76" s="8"/>
       <c r="M76" s="8"/>
       <c r="N76" s="8"/>
       <c r="O76" s="8"/>
       <c r="P76" s="8"/>
       <c r="Q76" s="8"/>
       <c r="R76" s="8"/>
       <c r="S76" s="8"/>
     </row>
     <row r="77" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="B77" s="8"/>
-[...11 lines deleted...]
-      <c r="AB77" s="8"/>
+      <c r="B77" s="46">
+        <f t="shared" ref="B77:R77" si="20">+B10+B11+B30+B33-B37+B39+B47+B57+B58+B56</f>
+        <v>633147.65134866897</v>
+      </c>
+      <c r="C77" s="46">
+        <f t="shared" si="20"/>
+        <v>732257.18648343615</v>
+      </c>
+      <c r="D77" s="46">
+        <f t="shared" si="20"/>
+        <v>867683.48707362427</v>
+      </c>
+      <c r="E77" s="46">
+        <f t="shared" si="20"/>
+        <v>919351.25873298815</v>
+      </c>
+      <c r="F77" s="46">
+        <f t="shared" si="20"/>
+        <v>1037034.1279230564</v>
+      </c>
+      <c r="G77" s="46">
+        <f t="shared" si="20"/>
+        <v>1078614.8060004646</v>
+      </c>
+      <c r="H77" s="46">
+        <f t="shared" si="20"/>
+        <v>779809.90824570134</v>
+      </c>
+      <c r="I77" s="46">
+        <f t="shared" si="20"/>
+        <v>866052.05497809197</v>
+      </c>
+      <c r="J77" s="46">
+        <f t="shared" si="20"/>
+        <v>907868.43364270078</v>
+      </c>
+      <c r="K77" s="46">
+        <f t="shared" si="20"/>
+        <v>752269.0167546306</v>
+      </c>
+      <c r="L77" s="46">
+        <f t="shared" si="20"/>
+        <v>567480.75180276181</v>
+      </c>
+      <c r="M77" s="46">
+        <f t="shared" si="20"/>
+        <v>614307.88893082389</v>
+      </c>
+      <c r="N77" s="46">
+        <f t="shared" si="20"/>
+        <v>661958.86810396332</v>
+      </c>
+      <c r="O77" s="46">
+        <f t="shared" si="20"/>
+        <v>713055.50998738641</v>
+      </c>
+      <c r="P77" s="46">
+        <f t="shared" si="20"/>
+        <v>675044.08771999995</v>
+      </c>
+      <c r="Q77" s="46">
+        <f t="shared" si="20"/>
+        <v>691973.53191999986</v>
+      </c>
+      <c r="R77" s="46">
+        <f t="shared" si="20"/>
+        <v>697120.11424000014</v>
+      </c>
+      <c r="S77" s="46">
+        <f>+S10+S11+S30+S33-S37+S39+S47+S57+S58+S56</f>
+        <v>748876.55769999989</v>
+      </c>
+      <c r="T77" s="46" t="e">
+        <f t="shared" ref="T77:AW77" si="21">+T10+T11+T30+T33-T37+T39-T45-T46+T47+T57+T58+T56</f>
+        <v>#VALUE!</v>
+      </c>
+      <c r="U77" s="46" t="e">
+        <f t="shared" si="21"/>
+        <v>#VALUE!</v>
+      </c>
+      <c r="V77" s="46" t="e">
+        <f t="shared" si="21"/>
+        <v>#VALUE!</v>
+      </c>
+      <c r="W77" s="46" t="e">
+        <f t="shared" si="21"/>
+        <v>#VALUE!</v>
+      </c>
+      <c r="X77" s="46" t="e">
+        <f t="shared" si="21"/>
+        <v>#VALUE!</v>
+      </c>
+      <c r="Y77" s="46" t="e">
+        <f t="shared" si="21"/>
+        <v>#VALUE!</v>
+      </c>
+      <c r="Z77" s="46">
+        <f t="shared" si="21"/>
+        <v>984756.18764999998</v>
+      </c>
+      <c r="AA77" s="46">
+        <f>+AA10+AA11+AA30+AA33-AA37+AA39-AA45-AA46+AA47+AA57+AA58+AA56+AA54+AA53</f>
+        <v>1189405.9599599997</v>
+      </c>
+      <c r="AB77" s="46">
+        <f t="shared" si="21"/>
+        <v>1161551.2677799999</v>
+      </c>
+      <c r="AC77" s="46">
+        <f t="shared" si="21"/>
+        <v>1731706.1842700001</v>
+      </c>
+      <c r="AD77" s="46">
+        <f t="shared" si="21"/>
+        <v>1409408.3520300002</v>
+      </c>
+      <c r="AE77" s="46">
+        <f t="shared" si="21"/>
+        <v>1677811.7968200005</v>
+      </c>
+      <c r="AF77" s="46">
+        <f>+AF10+AF11+AF30+AF33-AF37+AF39-AF45-AF46+AF47+AF57+AF58+AF56</f>
+        <v>1689229.3070099999</v>
+      </c>
     </row>
     <row r="78" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B78" s="8"/>
       <c r="C78" s="8"/>
       <c r="D78" s="8"/>
       <c r="E78" s="8"/>
       <c r="F78" s="8"/>
       <c r="G78" s="8"/>
       <c r="H78" s="8"/>
       <c r="I78" s="8"/>
       <c r="J78" s="8"/>
       <c r="K78" s="8"/>
       <c r="L78" s="8"/>
       <c r="M78" s="8"/>
       <c r="N78" s="8"/>
       <c r="O78" s="8"/>
       <c r="P78" s="8"/>
       <c r="Q78" s="8"/>
       <c r="R78" s="8"/>
       <c r="T78" s="47"/>
       <c r="U78" s="47"/>
       <c r="V78" s="47"/>
       <c r="W78" s="47"/>
       <c r="X78" s="47"/>
       <c r="Y78" s="47"/>
@@ -11563,58 +11708,58 @@
       <c r="J99" s="8"/>
       <c r="K99" s="8"/>
       <c r="L99" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="AD40:AD41"/>
     <mergeCell ref="AE40:AE41"/>
     <mergeCell ref="AF40:AF41"/>
     <mergeCell ref="X40:X41"/>
     <mergeCell ref="Y40:Y41"/>
     <mergeCell ref="Z40:Z41"/>
     <mergeCell ref="AA40:AA41"/>
     <mergeCell ref="AB40:AB41"/>
     <mergeCell ref="AC40:AC41"/>
     <mergeCell ref="R40:R41"/>
     <mergeCell ref="S40:S41"/>
     <mergeCell ref="T40:T41"/>
     <mergeCell ref="U40:U41"/>
     <mergeCell ref="V40:V41"/>
     <mergeCell ref="W40:W41"/>
   </mergeCells>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E0586FB1-6AC6-4149-AF12-24D4C0BC7CB6}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BBFFDEAC-AF74-42EC-B4E2-EB9C1BF33D57}">
   <sheetPr codeName="Hárok3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AF71"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="L24" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AF61" sqref="AF61"/>
       <selection pane="topRight" activeCell="AF61" sqref="AF61"/>
       <selection pane="bottomLeft" activeCell="AF61" sqref="AF61"/>
       <selection pane="bottomRight" activeCell="U49" sqref="U49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.453125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="51.453125" style="4" customWidth="1"/>
     <col min="2" max="11" width="10.08984375" style="4" customWidth="1"/>
     <col min="12" max="21" width="10.90625" style="4" customWidth="1"/>
     <col min="22" max="22" width="10.54296875" style="4" customWidth="1"/>
     <col min="23" max="23" width="10.54296875" style="34" customWidth="1"/>
     <col min="24" max="32" width="11.453125" style="4" customWidth="1"/>
     <col min="33" max="16384" width="9.453125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
@@ -11990,51 +12135,51 @@
         <f t="shared" si="1"/>
         <v>6444966.8991299998</v>
       </c>
       <c r="AC4" s="11">
         <f t="shared" si="1"/>
         <v>7714948.1835199995</v>
       </c>
       <c r="AD4" s="11">
         <f t="shared" si="1"/>
         <v>8186807.6423299983</v>
       </c>
       <c r="AE4" s="11">
         <f>AE5+AE8+AE10+AE9</f>
         <v>8725857.9045800008</v>
       </c>
       <c r="AF4" s="11">
         <f>AF5+AF8+AF10+AF9</f>
         <v>9250193.0703899991</v>
       </c>
     </row>
     <row r="5" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="8">
-        <f t="shared" ref="B5:T5" si="2">SUM(B6:B7)</f>
+        <f t="shared" ref="B5:AF5" si="2">SUM(B6:B7)</f>
         <v>664039.84471884742</v>
       </c>
       <c r="C5" s="8">
         <f t="shared" si="2"/>
         <v>831567.06887538999</v>
       </c>
       <c r="D5" s="8">
         <f t="shared" si="2"/>
         <v>1026251.200325632</v>
       </c>
       <c r="E5" s="8">
         <f t="shared" si="2"/>
         <v>1156237.6876269665</v>
       </c>
       <c r="F5" s="8">
         <f t="shared" si="2"/>
         <v>1203601.7941243441</v>
       </c>
       <c r="G5" s="8">
         <f t="shared" si="2"/>
         <v>1056691.574758016</v>
       </c>
       <c r="H5" s="8">
         <f t="shared" si="2"/>
         <v>1149046.5385670185</v>
@@ -12066,95 +12211,95 @@
       <c r="O5" s="8">
         <f t="shared" si="2"/>
         <v>1819293.4124115375</v>
       </c>
       <c r="P5" s="8">
         <f t="shared" si="2"/>
         <v>1633219.8050500001</v>
       </c>
       <c r="Q5" s="8">
         <f t="shared" si="2"/>
         <v>1463041.2775100002</v>
       </c>
       <c r="R5" s="15">
         <f t="shared" si="2"/>
         <v>1681506.42857</v>
       </c>
       <c r="S5" s="8">
         <f t="shared" si="2"/>
         <v>1830692</v>
       </c>
       <c r="T5" s="8">
         <f t="shared" si="2"/>
         <v>1846811.81458</v>
       </c>
       <c r="U5" s="8">
-        <f t="shared" ref="U5:AF5" si="3">SUM(U6:U7)</f>
+        <f t="shared" si="2"/>
         <v>1964715.5108000003</v>
       </c>
       <c r="V5" s="8">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>2158507.8262999998</v>
       </c>
       <c r="W5" s="8">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>2376502.4340299992</v>
       </c>
       <c r="X5" s="8">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>2574876.9170400002</v>
       </c>
       <c r="Y5" s="8">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>2866021.8001600001</v>
       </c>
       <c r="Z5" s="8">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>3155500.12207</v>
       </c>
       <c r="AA5" s="8">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>3120154.1214100001</v>
       </c>
       <c r="AB5" s="8">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>3295840.6982499999</v>
       </c>
       <c r="AC5" s="8">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>3595839.0878699999</v>
       </c>
       <c r="AD5" s="8">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>3524014.5243599997</v>
       </c>
       <c r="AE5" s="8">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>3445616.3605499999</v>
       </c>
       <c r="AF5" s="8">
-        <f t="shared" si="3"/>
+        <f t="shared" si="2"/>
         <v>4108117.9701699996</v>
       </c>
     </row>
     <row r="6" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="8">
         <v>543692.38262630277</v>
       </c>
       <c r="C6" s="8">
         <v>674520.76062105817</v>
       </c>
       <c r="D6" s="8">
         <v>850541.27635198808</v>
       </c>
       <c r="E6" s="8">
         <v>978467.78445893899</v>
       </c>
       <c r="F6" s="8">
         <v>1049290.8370420896</v>
       </c>
       <c r="G6" s="8">
         <v>906742.40533857781</v>
       </c>
@@ -12609,171 +12754,171 @@
       </c>
       <c r="AA10" s="8">
         <v>235080.95086000001</v>
       </c>
       <c r="AB10" s="8">
         <v>289754.33315999998</v>
       </c>
       <c r="AC10" s="8">
         <v>314764.14714999998</v>
       </c>
       <c r="AD10" s="8">
         <v>430574.33160999999</v>
       </c>
       <c r="AE10" s="8">
         <v>529150.49016000004</v>
       </c>
       <c r="AF10" s="8">
         <v>549650.74373999995</v>
       </c>
     </row>
     <row r="11" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="10">
-        <f t="shared" ref="B11:AF11" si="4">SUM(B12:B16)</f>
+        <f t="shared" ref="B11:AF11" si="3">SUM(B12:B16)</f>
         <v>96582.549956847899</v>
       </c>
       <c r="C11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>125340.27086237802</v>
       </c>
       <c r="D11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>137931.39265153022</v>
       </c>
       <c r="E11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>149393.49633605522</v>
       </c>
       <c r="F11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>162328.79696607584</v>
       </c>
       <c r="G11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>173502.69789318196</v>
       </c>
       <c r="H11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>176729.35750647279</v>
       </c>
       <c r="I11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>196452.7038826927</v>
       </c>
       <c r="J11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>212627.63973079732</v>
       </c>
       <c r="K11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>230242.80817167892</v>
       </c>
       <c r="L11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>234898.28827889528</v>
       </c>
       <c r="M11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>231125.89382891852</v>
       </c>
       <c r="N11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>228539.22746697208</v>
       </c>
       <c r="O11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>238355.54331673638</v>
       </c>
       <c r="P11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>255268.51767999999</v>
       </c>
       <c r="Q11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>266645.0478</v>
       </c>
       <c r="R11" s="17">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>274715.77274000004</v>
       </c>
       <c r="S11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>304668.25407000002</v>
       </c>
       <c r="T11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>316913.28810000006</v>
       </c>
       <c r="U11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>320542.26653000002</v>
       </c>
       <c r="V11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>324044.51388999994</v>
       </c>
       <c r="W11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>336390.21035000001</v>
       </c>
       <c r="X11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>347921.97779999999</v>
       </c>
       <c r="Y11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>354957.97308999998</v>
       </c>
       <c r="Z11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>364835.10251</v>
       </c>
       <c r="AA11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>427779.66129999975</v>
       </c>
       <c r="AB11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>455922.09038000001</v>
       </c>
       <c r="AC11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>456744.85430000001</v>
       </c>
       <c r="AD11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>496609.99102000007</v>
       </c>
       <c r="AE11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>618728.00332000002</v>
       </c>
       <c r="AF11" s="10">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>645108.52893000003</v>
       </c>
     </row>
     <row r="12" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="8">
         <v>68115.348868087371</v>
       </c>
       <c r="C12" s="8">
         <v>94967.005244639178</v>
       </c>
       <c r="D12" s="8">
         <v>103701.25473013343</v>
       </c>
       <c r="E12" s="8">
         <v>106203.34594702249</v>
       </c>
       <c r="F12" s="8">
         <v>111285.16895704708</v>
       </c>
       <c r="G12" s="8">
         <v>119524.5634999668</v>
       </c>
@@ -13228,171 +13373,171 @@
       </c>
       <c r="AA16" s="8">
         <v>0</v>
       </c>
       <c r="AB16" s="8">
         <v>0</v>
       </c>
       <c r="AC16" s="8">
         <v>0</v>
       </c>
       <c r="AD16" s="8">
         <v>0</v>
       </c>
       <c r="AE16" s="8">
         <v>0</v>
       </c>
       <c r="AF16" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="10">
-        <f t="shared" ref="B17:AF17" si="5">B18+B19+B30+B33+B39</f>
+        <f t="shared" ref="B17:AF17" si="4">B18+B19+B30+B33+B39</f>
         <v>2488042.0186290909</v>
       </c>
       <c r="C17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>2433403.631661687</v>
       </c>
       <c r="D17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>2650372.3887187154</v>
       </c>
       <c r="E17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>2718725.7418090682</v>
       </c>
       <c r="F17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>2909199.6376744341</v>
       </c>
       <c r="G17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>3429983.1328228111</v>
       </c>
       <c r="H17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>3529776.1117410199</v>
       </c>
       <c r="I17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>4012609.4506197311</v>
       </c>
       <c r="J17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>4283421.2971054902</v>
       </c>
       <c r="K17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>5001153.2185846111</v>
       </c>
       <c r="L17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>5989616.3258793065</v>
       </c>
       <c r="M17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>6271132.9421868166</v>
       </c>
       <c r="N17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>6796161.18435637</v>
       </c>
       <c r="O17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>6829390.8396617537</v>
       </c>
       <c r="P17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>6031433.7064699978</v>
       </c>
       <c r="Q17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>6721005.7186500002</v>
       </c>
       <c r="R17" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>7110804.59509</v>
       </c>
       <c r="S17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>6658166.1756800003</v>
       </c>
       <c r="T17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>7090026.2878899993</v>
       </c>
       <c r="U17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>7312027.34552</v>
       </c>
       <c r="V17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>7997706.6859900001</v>
       </c>
       <c r="W17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>7936620.8357100002</v>
       </c>
       <c r="X17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>8607609.1294999998</v>
       </c>
       <c r="Y17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>9238531.6922200006</v>
       </c>
       <c r="Z17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>9647236.1992199998</v>
       </c>
       <c r="AA17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>9625830.9331800006</v>
       </c>
       <c r="AB17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>10712832.948069999</v>
       </c>
       <c r="AC17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>11727608.926489998</v>
       </c>
       <c r="AD17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>12854324.745550001</v>
       </c>
       <c r="AE17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>13194062.962249998</v>
       </c>
       <c r="AF17" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>14496205.768000003</v>
       </c>
     </row>
     <row r="18" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="8">
         <v>1721394.6036719112</v>
       </c>
       <c r="C18" s="8">
         <v>1605593.5330903532</v>
       </c>
       <c r="D18" s="8">
         <v>1810992.372006241</v>
       </c>
       <c r="E18" s="8">
         <v>1821530.4709314215</v>
       </c>
       <c r="F18" s="8">
         <v>1942959.4859264423</v>
       </c>
       <c r="G18" s="8">
         <v>2332833.1767008561</v>
       </c>
@@ -13497,115 +13642,115 @@
       <c r="H19" s="8">
         <v>942188.1653080394</v>
       </c>
       <c r="I19" s="8">
         <v>1062513.2506569077</v>
       </c>
       <c r="J19" s="8">
         <v>1261810.9904992366</v>
       </c>
       <c r="K19" s="8">
         <v>1437987.1334568148</v>
       </c>
       <c r="L19" s="8">
         <v>1656892.5933778128</v>
       </c>
       <c r="M19" s="8">
         <v>1722081.8452857998</v>
       </c>
       <c r="N19" s="8">
         <v>1974610.7799442348</v>
       </c>
       <c r="O19" s="8">
         <v>1903863.0468157071</v>
       </c>
       <c r="P19" s="8">
-        <f t="shared" ref="P19:V19" si="6">SUM(P20:P29)</f>
+        <f t="shared" ref="P19:AF19" si="5">SUM(P20:P29)</f>
         <v>1833218.5134899998</v>
       </c>
       <c r="Q19" s="8">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>1943712.47233</v>
       </c>
       <c r="R19" s="15">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>2000755.7427899998</v>
       </c>
       <c r="S19" s="8">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>1978439.49725</v>
       </c>
       <c r="T19" s="8">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>1976667.3670399999</v>
       </c>
       <c r="U19" s="8">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>2009326.7780299997</v>
       </c>
       <c r="V19" s="8">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>2096599.9974300005</v>
       </c>
       <c r="W19" s="8">
-        <f t="shared" ref="W19:AF19" si="7">SUM(W20:W29)</f>
+        <f t="shared" si="5"/>
         <v>2170496.7554100007</v>
       </c>
       <c r="X19" s="8">
-        <f t="shared" si="7"/>
+        <f t="shared" si="5"/>
         <v>2252395.9324200004</v>
       </c>
       <c r="Y19" s="8">
-        <f t="shared" si="7"/>
+        <f t="shared" si="5"/>
         <v>2323521.485880001</v>
       </c>
       <c r="Z19" s="8">
-        <f t="shared" si="7"/>
+        <f t="shared" si="5"/>
         <v>2357747.0215599998</v>
       </c>
       <c r="AA19" s="8">
-        <f t="shared" si="7"/>
+        <f t="shared" si="5"/>
         <v>2257737.9282400003</v>
       </c>
       <c r="AB19" s="8">
-        <f t="shared" si="7"/>
+        <f t="shared" si="5"/>
         <v>2369823.7036599996</v>
       </c>
       <c r="AC19" s="8">
-        <f t="shared" si="7"/>
+        <f t="shared" si="5"/>
         <v>2524521.0925299996</v>
       </c>
       <c r="AD19" s="8">
-        <f t="shared" si="7"/>
+        <f t="shared" si="5"/>
         <v>2565077.8174100001</v>
       </c>
       <c r="AE19" s="8">
-        <f t="shared" si="7"/>
+        <f t="shared" si="5"/>
         <v>2701164.7575499997</v>
       </c>
       <c r="AF19" s="8">
-        <f t="shared" si="7"/>
+        <f t="shared" si="5"/>
         <v>2759774.1893100003</v>
       </c>
     </row>
     <row r="20" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="8">
         <v>390531.07418840862</v>
       </c>
       <c r="C20" s="8">
         <v>408119.02684690972</v>
       </c>
       <c r="D20" s="8">
         <v>442555.81665438495</v>
       </c>
       <c r="E20" s="8">
         <v>434056.3336639448</v>
       </c>
       <c r="F20" s="8">
         <v>495357.08078105282</v>
       </c>
       <c r="G20" s="8">
         <v>584286.34757817176</v>
       </c>
@@ -14554,167 +14699,167 @@
       <c r="AB29" s="8">
         <v>0</v>
       </c>
       <c r="AC29" s="8">
         <v>0</v>
       </c>
       <c r="AD29" s="8">
         <v>0</v>
       </c>
       <c r="AE29" s="8">
         <v>0</v>
       </c>
       <c r="AF29" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="8">
         <f>SUM(B31:B32)</f>
         <v>31969.959503418966</v>
       </c>
       <c r="C30" s="8">
-        <f t="shared" ref="C30:AF30" si="8">SUM(C31:C32)</f>
+        <f t="shared" ref="C30:AF30" si="6">SUM(C31:C32)</f>
         <v>31890.758812985459</v>
       </c>
       <c r="D30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>28771.459868552083</v>
       </c>
       <c r="E30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>27904.799840669188</v>
       </c>
       <c r="F30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>28774.945230033853</v>
       </c>
       <c r="G30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>29380.833831242118</v>
       </c>
       <c r="H30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>31181.769899754359</v>
       </c>
       <c r="I30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>100121.35696740355</v>
       </c>
       <c r="J30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>118791.21025028215</v>
       </c>
       <c r="K30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>122918.04421429994</v>
       </c>
       <c r="L30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>121156.01141870809</v>
       </c>
       <c r="M30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>129085.1092079931</v>
       </c>
       <c r="N30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>138228.24138617804</v>
       </c>
       <c r="O30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>155113.92152957577</v>
       </c>
       <c r="P30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>158102.20200000002</v>
       </c>
       <c r="Q30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>159874.99000000002</v>
       </c>
       <c r="R30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>164707.39800000002</v>
       </c>
       <c r="S30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>172162</v>
       </c>
       <c r="T30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>177709.68716</v>
       </c>
       <c r="U30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>176169.09826999999</v>
       </c>
       <c r="V30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>181459.63024</v>
       </c>
       <c r="W30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>185751.36235999997</v>
       </c>
       <c r="X30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>196184.07140000002</v>
       </c>
       <c r="Y30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>209541.95832999999</v>
       </c>
       <c r="Z30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>230527.72634999998</v>
       </c>
       <c r="AA30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>251202.15887999986</v>
       </c>
       <c r="AB30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>277132.16778999998</v>
       </c>
       <c r="AC30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>288529.09796000004</v>
       </c>
       <c r="AD30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>324193.69234999997</v>
       </c>
       <c r="AE30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>385025.78604000004</v>
       </c>
       <c r="AF30" s="8">
-        <f t="shared" si="8"/>
+        <f t="shared" si="6"/>
         <v>406085.27679000003</v>
       </c>
     </row>
     <row r="31" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B31" s="8">
         <v>31969.959503418966</v>
       </c>
       <c r="C31" s="8">
         <v>31890.758812985459</v>
       </c>
       <c r="D31" s="8">
         <v>28771.459868552083</v>
       </c>
       <c r="E31" s="8">
         <v>27904.799840669188</v>
       </c>
       <c r="F31" s="8">
         <v>28774.945230033853</v>
       </c>
       <c r="G31" s="8">
         <v>29380.833831242118</v>
       </c>
@@ -14827,171 +14972,171 @@
       </c>
       <c r="AA32" s="8">
         <v>25627.269929999999</v>
       </c>
       <c r="AB32" s="8">
         <v>31625.248179999999</v>
       </c>
       <c r="AC32" s="8">
         <v>30419.05041</v>
       </c>
       <c r="AD32" s="8">
         <v>29606.884010000002</v>
       </c>
       <c r="AE32" s="8">
         <v>30281.73488</v>
       </c>
       <c r="AF32" s="8">
         <v>27955.40238</v>
       </c>
     </row>
     <row r="33" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B33" s="8">
-        <f t="shared" ref="B33:AF33" si="9">SUM(B34:B38)</f>
+        <f t="shared" ref="B33:AF33" si="7">SUM(B34:B38)</f>
         <v>47006.871141206931</v>
       </c>
       <c r="C33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>50610.071034986395</v>
       </c>
       <c r="D33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>54166.748064130647</v>
       </c>
       <c r="E33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>59049.979660426208</v>
       </c>
       <c r="F33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>58833.81879174136</v>
       </c>
       <c r="G33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>72503.383939786218</v>
       </c>
       <c r="H33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>73834.599119697261</v>
       </c>
       <c r="I33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>77120.148752904483</v>
       </c>
       <c r="J33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>81550.21218615149</v>
       </c>
       <c r="K33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>81506.001290579559</v>
       </c>
       <c r="L33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>90324.657207063647</v>
       </c>
       <c r="M33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>102317.32837914095</v>
       </c>
       <c r="N33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>117019.91694881496</v>
       </c>
       <c r="O33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>81094.982339839335</v>
       </c>
       <c r="P33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>126413.05331000002</v>
       </c>
       <c r="Q33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>119266.16269</v>
       </c>
       <c r="R33" s="15">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>129995.79786999999</v>
       </c>
       <c r="S33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>136367.28471000001</v>
       </c>
       <c r="T33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>141447.71957999998</v>
       </c>
       <c r="U33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>152557.99752999999</v>
       </c>
       <c r="V33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>142851.93067999999</v>
       </c>
       <c r="W33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>141313.72408000001</v>
       </c>
       <c r="X33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>151618.29292000004</v>
       </c>
       <c r="Y33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>154256.62834000002</v>
       </c>
       <c r="Z33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>160204.24564000004</v>
       </c>
       <c r="AA33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>142154.28919999997</v>
       </c>
       <c r="AB33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>117785.04112000001</v>
       </c>
       <c r="AC33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>134405.36282000001</v>
       </c>
       <c r="AD33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>137025.39622</v>
       </c>
       <c r="AE33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>142470.144</v>
       </c>
       <c r="AF33" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="7"/>
         <v>131835.21764999998</v>
       </c>
     </row>
     <row r="34" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="8">
         <v>0</v>
       </c>
       <c r="C34" s="8">
         <v>158.7997078935139</v>
       </c>
       <c r="D34" s="8">
         <v>163.94476531899355</v>
       </c>
       <c r="E34" s="8">
         <v>163.71240788687513</v>
       </c>
       <c r="F34" s="8">
         <v>139.87917413529843</v>
       </c>
       <c r="G34" s="8">
         <v>152.2273119564496</v>
       </c>
@@ -15450,163 +15595,163 @@
       <c r="AB38" s="8">
         <v>323.81599</v>
       </c>
       <c r="AC38" s="8">
         <v>1619.40786</v>
       </c>
       <c r="AD38" s="8">
         <v>1222.8538599999999</v>
       </c>
       <c r="AE38" s="8">
         <v>765.42763000000002</v>
       </c>
       <c r="AF38" s="8">
         <v>273.24873000000002</v>
       </c>
     </row>
     <row r="39" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B39" s="8">
         <f>SUM(B40:B45)</f>
         <v>31290.712341499038</v>
       </c>
       <c r="C39" s="8">
-        <f t="shared" ref="C39:AE39" si="10">SUM(C40:C45)</f>
+        <f t="shared" ref="C39:AE39" si="8">SUM(C40:C45)</f>
         <v>27693.122220009293</v>
       </c>
       <c r="D39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>33479.984066918943</v>
       </c>
       <c r="E39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>42314.611963088362</v>
       </c>
       <c r="F39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>43860.120825864695</v>
       </c>
       <c r="G39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>51468.498970988512</v>
       </c>
       <c r="H39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>49575.383389762996</v>
       </c>
       <c r="I39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>49611.365597822485</v>
       </c>
       <c r="J39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>56441.578702781648</v>
       </c>
       <c r="K39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>67796.322113788759</v>
       </c>
       <c r="L39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>69295.459071898033</v>
       </c>
       <c r="M39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>72200.424882161591</v>
       </c>
       <c r="N39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>71537.077607382322</v>
       </c>
       <c r="O39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>75005.733585607115</v>
       </c>
       <c r="P39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>77448.505560000005</v>
       </c>
       <c r="Q39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>76146.583119999996</v>
       </c>
       <c r="R39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>74033.471000000005</v>
       </c>
       <c r="S39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>72400.22928</v>
       </c>
       <c r="T39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>71348.482360000009</v>
       </c>
       <c r="U39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>71160.794179999997</v>
       </c>
       <c r="V39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>75295.668520000007</v>
       </c>
       <c r="W39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>78359.543250000002</v>
       </c>
       <c r="X39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>94043.164839999998</v>
       </c>
       <c r="Y39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>138785.89907000001</v>
       </c>
       <c r="Z39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>170876.61442</v>
       </c>
       <c r="AA39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>182979.61657000001</v>
       </c>
       <c r="AB39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>187401.02848000001</v>
       </c>
       <c r="AC39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>195217.77495000002</v>
       </c>
       <c r="AD39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>178964.24238000001</v>
       </c>
       <c r="AE39" s="8">
-        <f t="shared" si="10"/>
+        <f t="shared" si="8"/>
         <v>150030.14483</v>
       </c>
       <c r="AF39" s="8">
         <f>SUM(AF40:AF46)</f>
         <v>499588.7821800001</v>
       </c>
     </row>
     <row r="40" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="19">
         <v>23480.481975702052</v>
       </c>
       <c r="C40" s="19">
         <v>20189.238531501029</v>
       </c>
       <c r="D40" s="19">
         <v>24361.714133970658</v>
       </c>
       <c r="E40" s="19">
         <v>30762.065989510724</v>
       </c>
       <c r="F40" s="19">
         <v>31251.443935471019</v>
@@ -16231,171 +16376,171 @@
       </c>
       <c r="AA46" s="19" t="s">
         <v>2</v>
       </c>
       <c r="AB46" s="19" t="s">
         <v>2</v>
       </c>
       <c r="AC46" s="19" t="s">
         <v>2</v>
       </c>
       <c r="AD46" s="19" t="s">
         <v>2</v>
       </c>
       <c r="AE46" s="19" t="s">
         <v>2</v>
       </c>
       <c r="AF46" s="8">
         <v>338921.28242000006</v>
       </c>
     </row>
     <row r="47" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B47" s="10">
-        <f t="shared" ref="B47:AF47" si="11">SUM(B48:B51)</f>
+        <f t="shared" ref="B47:AF47" si="9">SUM(B48:B51)</f>
         <v>293169.97022505477</v>
       </c>
       <c r="C47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>328404.56748323701</v>
       </c>
       <c r="D47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>425370.75128128531</v>
       </c>
       <c r="E47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>387164.72128028946</v>
       </c>
       <c r="F47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>416052.71470324625</v>
       </c>
       <c r="G47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>437519.38528911897</v>
       </c>
       <c r="H47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>130214.46389165505</v>
       </c>
       <c r="I47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>132630.91210150701</v>
       </c>
       <c r="J47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>134916.61574221603</v>
       </c>
       <c r="K47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>61549.504238863439</v>
       </c>
       <c r="L47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>16578.649918674899</v>
       </c>
       <c r="M47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>20879.146244771957</v>
       </c>
       <c r="N47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>33820.627230963284</v>
       </c>
       <c r="O47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>36806.99570005975</v>
       </c>
       <c r="P47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>27158.0769</v>
       </c>
       <c r="Q47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>35368.026980000002</v>
       </c>
       <c r="R47" s="17">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>38738.443880000006</v>
       </c>
       <c r="S47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>30759.432539999998</v>
       </c>
       <c r="T47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>27553.055700000001</v>
       </c>
       <c r="U47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>31511.80445</v>
       </c>
       <c r="V47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>28893.637419999999</v>
       </c>
       <c r="W47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>28887.303469999999</v>
       </c>
       <c r="X47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>22432.665999999997</v>
       </c>
       <c r="Y47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>23365.41646</v>
       </c>
       <c r="Z47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>21078.70997</v>
       </c>
       <c r="AA47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>19904.240259999999</v>
       </c>
       <c r="AB47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>28735.304479999999</v>
       </c>
       <c r="AC47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>39847.674830000004</v>
       </c>
       <c r="AD47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>37916.567119999992</v>
       </c>
       <c r="AE47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>36827.937919999997</v>
       </c>
       <c r="AF47" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="9"/>
         <v>45419.760730000002</v>
       </c>
     </row>
     <row r="48" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="12" t="s">
         <v>51</v>
       </c>
       <c r="B48" s="8">
         <v>180571.06818030938</v>
       </c>
       <c r="C48" s="8">
         <v>196419.04003186614</v>
       </c>
       <c r="D48" s="8">
         <v>174330.68396932882</v>
       </c>
       <c r="E48" s="8">
         <v>173972.15333067783</v>
       </c>
       <c r="F48" s="8">
         <v>130586.09012680077</v>
       </c>
       <c r="G48" s="8">
         <v>122250.43358826262</v>
       </c>
@@ -16756,167 +16901,167 @@
       <c r="AB51" s="8">
         <v>0</v>
       </c>
       <c r="AC51" s="8">
         <v>0</v>
       </c>
       <c r="AD51" s="8">
         <v>0</v>
       </c>
       <c r="AE51" s="8">
         <v>0</v>
       </c>
       <c r="AF51" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:32" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B52" s="10">
         <f>SUM(B53:B58)</f>
         <v>1052.7119431720109</v>
       </c>
       <c r="C52" s="10">
-        <f t="shared" ref="C52:AF52" si="12">SUM(C53:C58)</f>
+        <f t="shared" ref="C52:AF52" si="10">SUM(C53:C58)</f>
         <v>619.29894443337969</v>
       </c>
       <c r="D52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>318.39606984000528</v>
       </c>
       <c r="E52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>349.53196574387567</v>
       </c>
       <c r="F52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>454.05961627829782</v>
       </c>
       <c r="G52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>380.86702516099052</v>
       </c>
       <c r="H52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>1837.1174400849764</v>
       </c>
       <c r="I52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="J52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="K52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="L52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="M52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>-99.581756622186816</v>
       </c>
       <c r="N52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="O52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="P52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="Q52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="R52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>29438.033189999998</v>
       </c>
       <c r="S52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>218396.93997000001</v>
       </c>
       <c r="T52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>301303.77526000002</v>
       </c>
       <c r="U52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>317266.38659000001</v>
       </c>
       <c r="V52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>403367.34711000015</v>
       </c>
       <c r="W52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>184800.49943000003</v>
       </c>
       <c r="X52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>293998.53817999992</v>
       </c>
       <c r="Y52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>306210.26601999992</v>
       </c>
       <c r="Z52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>255101.01069999993</v>
       </c>
       <c r="AA52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>267230.33903000003</v>
       </c>
       <c r="AB52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>111383.96143000007</v>
       </c>
       <c r="AC52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>91464.898979999954</v>
       </c>
       <c r="AD52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>656419.77338999999</v>
       </c>
       <c r="AE52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>570694.98309999995</v>
       </c>
       <c r="AF52" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="10"/>
         <v>695031.46941999998</v>
       </c>
     </row>
     <row r="53" spans="1:32" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B53" s="10"/>
       <c r="C53" s="10"/>
       <c r="D53" s="10"/>
       <c r="E53" s="10"/>
       <c r="F53" s="10"/>
       <c r="G53" s="10"/>
       <c r="H53" s="10"/>
       <c r="I53" s="10"/>
       <c r="J53" s="10"/>
       <c r="K53" s="10"/>
       <c r="L53" s="10"/>
       <c r="M53" s="10"/>
       <c r="N53" s="10"/>
       <c r="O53" s="10"/>
       <c r="P53" s="10"/>
       <c r="Q53" s="10"/>
       <c r="R53" s="57">
         <v>29438</v>
@@ -17418,171 +17563,171 @@
         <f>'sankcie rocne'!AB3</f>
         <v>23122.010070000142</v>
       </c>
       <c r="AC59" s="28">
         <f>'sankcie rocne'!AC3</f>
         <v>40073.452350000502</v>
       </c>
       <c r="AD59" s="28">
         <f>'sankcie rocne'!AD3</f>
         <v>67409.975699999806</v>
       </c>
       <c r="AE59" s="28">
         <f>'sankcie rocne'!AE3</f>
         <v>49844.360470000516</v>
       </c>
       <c r="AF59" s="28">
         <f>'sankcie rocne'!AF3</f>
         <v>52307.372630000158</v>
       </c>
     </row>
     <row r="60" spans="1:32" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A60" s="29" t="s">
         <v>61</v>
       </c>
       <c r="B60" s="30">
-        <f t="shared" ref="B60:AF60" si="13">B3+B59</f>
+        <f t="shared" ref="B60:AF60" si="11">B3+B59</f>
         <v>4880328.4679263756</v>
       </c>
       <c r="C60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>5052692.4648051513</v>
       </c>
       <c r="D60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>5253361.0063513247</v>
       </c>
       <c r="E60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>5540668.413511252</v>
       </c>
       <c r="F60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>5796683.6862185476</v>
       </c>
       <c r="G60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>6298161.0199867217</v>
       </c>
       <c r="H60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>6035874.0402618991</v>
       </c>
       <c r="I60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>6878775.9517838415</v>
       </c>
       <c r="J60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>7291005.3719013473</v>
       </c>
       <c r="K60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>7675508.2480724286</v>
       </c>
       <c r="L60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>9118314.1796577703</v>
       </c>
       <c r="M60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>9647611.937386645</v>
       </c>
       <c r="N60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>10564094.19978424</v>
       </c>
       <c r="O60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>11282335.383768504</v>
       </c>
       <c r="P60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>10252280.408409998</v>
       </c>
       <c r="Q60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>9917498.9794596992</v>
       </c>
       <c r="R60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>10923615.8788349</v>
       </c>
       <c r="S60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>10954979.943819998</v>
       </c>
       <c r="T60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>11781274.98769</v>
       </c>
       <c r="U60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>12062867.553830002</v>
       </c>
       <c r="V60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>13696793.96112</v>
       </c>
       <c r="W60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>14242776.800760001</v>
       </c>
       <c r="X60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>14644208.487779999</v>
       </c>
       <c r="Y60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>15815310.486400001</v>
       </c>
       <c r="Z60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>16469419.405789999</v>
       </c>
       <c r="AA60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>16065742.585779998</v>
       </c>
       <c r="AB60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>17776963.213559996</v>
       </c>
       <c r="AC60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>20070687.99047</v>
       </c>
       <c r="AD60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>22299488.695109997</v>
       </c>
       <c r="AE60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>23196016.151640002</v>
       </c>
       <c r="AF60" s="30">
-        <f t="shared" si="13"/>
+        <f t="shared" si="11"/>
         <v>25184265.970100001</v>
       </c>
     </row>
     <row r="61" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J61" s="10"/>
       <c r="K61" s="10"/>
       <c r="O61" s="32"/>
       <c r="P61" s="32"/>
       <c r="Q61" s="32"/>
       <c r="R61" s="32"/>
       <c r="T61" s="32"/>
       <c r="U61" s="32"/>
       <c r="V61" s="32"/>
       <c r="Y61" s="32"/>
       <c r="Z61" s="32"/>
       <c r="AC61" s="32"/>
       <c r="AE61" s="32"/>
       <c r="AF61" s="32" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="62" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="4" t="s">
         <v>62</v>
       </c>
@@ -17690,57 +17835,57 @@
     </row>
     <row r="71" spans="1:21" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="J71" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="AD40:AD41"/>
     <mergeCell ref="AE40:AE41"/>
     <mergeCell ref="AF40:AF41"/>
     <mergeCell ref="X40:X41"/>
     <mergeCell ref="Y40:Y41"/>
     <mergeCell ref="Z40:Z41"/>
     <mergeCell ref="AA40:AA41"/>
     <mergeCell ref="AB40:AB41"/>
     <mergeCell ref="AC40:AC41"/>
     <mergeCell ref="R40:R41"/>
     <mergeCell ref="S40:S41"/>
     <mergeCell ref="T40:T41"/>
     <mergeCell ref="U40:U41"/>
     <mergeCell ref="V40:V41"/>
     <mergeCell ref="W40:W41"/>
   </mergeCells>
   <pageMargins left="0.15748031496062992" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{729FA851-47EB-4F1B-8BCD-1FDFEC4E2176}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AAA3FAFC-C81F-4939-9264-4B785D9CEA31}">
   <sheetPr codeName="Hárok7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AF56"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="U42" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AF61" sqref="AF61"/>
       <selection pane="topRight" activeCell="AF61" sqref="AF61"/>
       <selection pane="bottomLeft" activeCell="AF61" sqref="AF61"/>
       <selection pane="bottomRight" activeCell="AF61" sqref="AF61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.453125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="50" style="4" customWidth="1"/>
     <col min="2" max="11" width="8.81640625" style="4" customWidth="1"/>
     <col min="12" max="19" width="9.453125" style="4"/>
     <col min="20" max="21" width="9.81640625" style="4" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.453125" style="4"/>
     <col min="23" max="23" width="9.453125" style="34"/>
     <col min="24" max="16384" width="9.453125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
@@ -18116,51 +18261,51 @@
         <f t="shared" si="2"/>
         <v>10972.709940000137</v>
       </c>
       <c r="AC4" s="54">
         <f t="shared" si="2"/>
         <v>21255.794040000001</v>
       </c>
       <c r="AD4" s="54">
         <f t="shared" si="2"/>
         <v>41567.478960000204</v>
       </c>
       <c r="AE4" s="54">
         <f t="shared" si="2"/>
         <v>26729.069560000527</v>
       </c>
       <c r="AF4" s="54">
         <f t="shared" si="2"/>
         <v>32608.129490000774</v>
       </c>
     </row>
     <row r="5" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="8">
-        <f t="shared" ref="B5:T5" si="3">SUM(B6:B7)</f>
+        <f t="shared" ref="B5:AF5" si="3">SUM(B6:B7)</f>
         <v>165.96959437031137</v>
       </c>
       <c r="C5" s="8">
         <f t="shared" si="3"/>
         <v>265.55135099249816</v>
       </c>
       <c r="D5" s="8">
         <f t="shared" si="3"/>
         <v>307.76546272326101</v>
       </c>
       <c r="E5" s="8">
         <f t="shared" si="3"/>
         <v>-57.591447586778614</v>
       </c>
       <c r="F5" s="8">
         <f t="shared" si="3"/>
         <v>160.15389132305992</v>
       </c>
       <c r="G5" s="8">
         <f t="shared" si="3"/>
         <v>175.06392883227937</v>
       </c>
       <c r="H5" s="8">
         <f t="shared" si="3"/>
         <v>239.48276671313317</v>
@@ -18192,95 +18337,95 @@
       <c r="O5" s="8">
         <f t="shared" si="3"/>
         <v>7810.9508683529148</v>
       </c>
       <c r="P5" s="8">
         <f t="shared" si="3"/>
         <v>5856.6483699999999</v>
       </c>
       <c r="Q5" s="8">
         <f t="shared" si="3"/>
         <v>4412.9506500000007</v>
       </c>
       <c r="R5" s="15">
         <f t="shared" si="3"/>
         <v>5339.2460499999997</v>
       </c>
       <c r="S5" s="15">
         <f t="shared" si="3"/>
         <v>2627.2734299999888</v>
       </c>
       <c r="T5" s="15">
         <f t="shared" si="3"/>
         <v>4954.7504200000003</v>
       </c>
       <c r="U5" s="15">
-        <f t="shared" ref="U5:AF5" si="4">SUM(U6:U7)</f>
+        <f t="shared" si="3"/>
         <v>6570.5208400000001</v>
       </c>
       <c r="V5" s="15">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>3582.35851000002</v>
       </c>
       <c r="W5" s="15">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>2939.1654600000002</v>
       </c>
       <c r="X5" s="15">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>2785.77333</v>
       </c>
       <c r="Y5" s="15">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>4707.941500000099</v>
       </c>
       <c r="Z5" s="15">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>4590.3719700000602</v>
       </c>
       <c r="AA5" s="15">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>3049.5302499999107</v>
       </c>
       <c r="AB5" s="15">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>3007.8023699998503</v>
       </c>
       <c r="AC5" s="15">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>7035.7428900000004</v>
       </c>
       <c r="AD5" s="15">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>10411.778160000111</v>
       </c>
       <c r="AE5" s="15">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>8290.2351800000288</v>
       </c>
       <c r="AF5" s="15">
-        <f t="shared" si="4"/>
+        <f t="shared" si="3"/>
         <v>5158.0818699998299</v>
       </c>
     </row>
     <row r="6" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="14" t="s">
         <v>66</v>
       </c>
       <c r="B6" s="8">
         <v>66.387837748124539</v>
       </c>
       <c r="C6" s="8">
         <v>132.77567549624908</v>
       </c>
       <c r="D6" s="8">
         <v>159.96613224460467</v>
       </c>
       <c r="E6" s="8">
         <v>-121.89324039034194</v>
       </c>
       <c r="F6" s="8">
         <v>174.52088793729118</v>
       </c>
       <c r="G6" s="8">
         <v>111.77026488751194</v>
       </c>
@@ -18637,171 +18782,171 @@
       </c>
       <c r="AA9" s="8">
         <v>179.21989999997601</v>
       </c>
       <c r="AB9" s="8">
         <v>89.074659999966599</v>
       </c>
       <c r="AC9" s="8">
         <v>346.66048000000001</v>
       </c>
       <c r="AD9" s="8">
         <v>577.57412999999497</v>
       </c>
       <c r="AE9" s="8">
         <v>583.99543999999798</v>
       </c>
       <c r="AF9" s="8">
         <v>139.281330000043</v>
       </c>
     </row>
     <row r="10" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="9" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="10">
-        <f t="shared" ref="B10:AF10" si="5">SUM(B11:B15)</f>
+        <f t="shared" ref="B10:AF10" si="4">SUM(B11:B15)</f>
         <v>199.16351324437363</v>
       </c>
       <c r="C10" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>-33.19391887406227</v>
       </c>
       <c r="D10" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>159.45265883290273</v>
       </c>
       <c r="E10" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>19.946381862838983</v>
       </c>
       <c r="F10" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>173.8222176857231</v>
       </c>
       <c r="G10" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>56.349827391625105</v>
       </c>
       <c r="H10" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>138.89987585474262</v>
       </c>
       <c r="I10" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>73.792898492995604</v>
       </c>
       <c r="J10" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>1739.3212736506621</v>
       </c>
       <c r="K10" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>1483.8007136692531</v>
       </c>
       <c r="L10" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>4396.9643766182026</v>
       </c>
       <c r="M10" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>2759.5144738763865</v>
       </c>
       <c r="N10" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>944.78001692889848</v>
       </c>
       <c r="O10" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>457.29078935139074</v>
       </c>
       <c r="P10" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>270.49002000000002</v>
       </c>
       <c r="Q10" s="10">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>244.22504000000001</v>
       </c>
       <c r="R10" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="S10" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>159.95605999999998</v>
       </c>
       <c r="T10" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>275.13869</v>
       </c>
       <c r="U10" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>117.68176</v>
       </c>
       <c r="V10" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>148.45749000000001</v>
       </c>
       <c r="W10" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>113.84181999999998</v>
       </c>
       <c r="X10" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>96.066890000000001</v>
       </c>
       <c r="Y10" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>46.016449999999999</v>
       </c>
       <c r="Z10" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>30.11889</v>
       </c>
       <c r="AA10" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>14.005940000000001</v>
       </c>
       <c r="AB10" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>23.728079999999999</v>
       </c>
       <c r="AC10" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>18.880710000000001</v>
       </c>
       <c r="AD10" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>31.35426</v>
       </c>
       <c r="AE10" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>10.02215</v>
       </c>
       <c r="AF10" s="17">
-        <f t="shared" si="5"/>
+        <f t="shared" si="4"/>
         <v>6.8780600000000005</v>
       </c>
     </row>
     <row r="11" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="8">
         <v>0</v>
       </c>
       <c r="C11" s="8">
         <v>0</v>
       </c>
       <c r="D11" s="8">
         <v>0</v>
       </c>
       <c r="E11" s="8">
         <v>0</v>
       </c>
       <c r="F11" s="8">
         <v>0</v>
       </c>
       <c r="G11" s="8">
         <v>0</v>
       </c>
@@ -19256,171 +19401,171 @@
       </c>
       <c r="AA15" s="8">
         <v>0</v>
       </c>
       <c r="AB15" s="8">
         <v>0</v>
       </c>
       <c r="AC15" s="8">
         <v>0</v>
       </c>
       <c r="AD15" s="8">
         <v>0</v>
       </c>
       <c r="AE15" s="8">
         <v>0</v>
       </c>
       <c r="AF15" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="10">
-        <f t="shared" ref="B16:AF16" si="6">B17+B18+B29+B30+B36</f>
+        <f t="shared" ref="B16:AF16" si="5">B17+B18+B29+B30+B36</f>
         <v>27584.146584345741</v>
       </c>
       <c r="C16" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>11584.677687047733</v>
       </c>
       <c r="D16" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>15934.977968200208</v>
       </c>
       <c r="E16" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>10655.829991037564</v>
       </c>
       <c r="F16" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>14530.067322578459</v>
       </c>
       <c r="G16" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>11301.708847175365</v>
       </c>
       <c r="H16" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>10147.933113257453</v>
       </c>
       <c r="I16" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>7066.3230717652896</v>
       </c>
       <c r="J16" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>18472.949164840829</v>
       </c>
       <c r="K16" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>17459.02462988799</v>
       </c>
       <c r="L16" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>15868.613685188975</v>
       </c>
       <c r="M16" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>29308.928093341285</v>
       </c>
       <c r="N16" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>27401.857154949212</v>
       </c>
       <c r="O16" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>20360.742412865962</v>
       </c>
       <c r="P16" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>12218.829540000001</v>
       </c>
       <c r="Q16" s="10">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>11458.985280000003</v>
       </c>
       <c r="R16" s="17">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>13791.036260000001</v>
       </c>
       <c r="S16" s="17">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>8425.0530800000033</v>
       </c>
       <c r="T16" s="17">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>12201.28147</v>
       </c>
       <c r="U16" s="17">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>16711.105200000002</v>
       </c>
       <c r="V16" s="17">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>9819.8051199999973</v>
       </c>
       <c r="W16" s="17">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>8559.0547200000001</v>
       </c>
       <c r="X16" s="17">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>9904.2792599999975</v>
       </c>
       <c r="Y16" s="17">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>8783.6507899999997</v>
       </c>
       <c r="Z16" s="17">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>16203.448340000004</v>
       </c>
       <c r="AA16" s="17">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>10060.89806999951</v>
       </c>
       <c r="AB16" s="17">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>10186.549030000002</v>
       </c>
       <c r="AC16" s="17">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>16597.146730000499</v>
       </c>
       <c r="AD16" s="17">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>20825.697859999607</v>
       </c>
       <c r="AE16" s="17">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>20234.634759999994</v>
       </c>
       <c r="AF16" s="17">
-        <f t="shared" si="6"/>
+        <f t="shared" si="5"/>
         <v>15240.399929999374</v>
       </c>
     </row>
     <row r="17" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="8">
         <v>20746.199296288916</v>
       </c>
       <c r="C17" s="8">
         <v>10290.114850959304</v>
       </c>
       <c r="D17" s="8">
         <v>12520.805299409121</v>
       </c>
       <c r="E17" s="8">
         <v>12370.813034919953</v>
       </c>
       <c r="F17" s="8">
         <v>13625.973016663329</v>
       </c>
       <c r="G17" s="8">
         <v>10239.897390958184</v>
       </c>
@@ -19484,171 +19629,171 @@
       </c>
       <c r="AA17" s="8">
         <v>9147.2660899995099</v>
       </c>
       <c r="AB17" s="8">
         <v>9445.8150500000011</v>
       </c>
       <c r="AC17" s="8">
         <v>14602.699520000499</v>
       </c>
       <c r="AD17" s="8">
         <v>18052.140649999601</v>
       </c>
       <c r="AE17" s="8">
         <v>17876.899649999992</v>
       </c>
       <c r="AF17" s="8">
         <v>13958.456389999401</v>
       </c>
     </row>
     <row r="18" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="8">
-        <f t="shared" ref="B18:N18" si="7">SUM(B19:B24)</f>
+        <f t="shared" ref="B18:N18" si="6">SUM(B19:B24)</f>
         <v>6373.2324238199562</v>
       </c>
       <c r="C18" s="8">
+        <f t="shared" si="6"/>
+        <v>730.26621522936978</v>
+      </c>
+      <c r="D18" s="8">
+        <f t="shared" si="6"/>
+        <v>3050.1499701254829</v>
+      </c>
+      <c r="E18" s="8">
+        <f t="shared" si="6"/>
+        <v>-2114.283075416608</v>
+      </c>
+      <c r="F18" s="8">
+        <f t="shared" si="6"/>
+        <v>526.46783442871106</v>
+      </c>
+      <c r="G18" s="8">
+        <f t="shared" si="6"/>
+        <v>655.48285534086165</v>
+      </c>
+      <c r="H18" s="8">
+        <f t="shared" si="6"/>
+        <v>575.49371871475637</v>
+      </c>
+      <c r="I18" s="8">
+        <f t="shared" si="6"/>
+        <v>-263.59797517089248</v>
+      </c>
+      <c r="J18" s="8">
+        <f t="shared" si="6"/>
+        <v>1123.0752705304176</v>
+      </c>
+      <c r="K18" s="8">
+        <f t="shared" si="6"/>
+        <v>2646.9471984332458</v>
+      </c>
+      <c r="L18" s="8">
+        <f t="shared" si="6"/>
+        <v>2723.2162842727921</v>
+      </c>
+      <c r="M18" s="8">
+        <f t="shared" si="6"/>
+        <v>8806.8083313416737</v>
+      </c>
+      <c r="N18" s="8">
+        <f t="shared" si="6"/>
+        <v>6371.634549558521</v>
+      </c>
+      <c r="O18" s="8">
+        <f t="shared" ref="O18:AF18" si="7">SUM(O19:O28)</f>
+        <v>1295.1254189072561</v>
+      </c>
+      <c r="P18" s="8">
         <f t="shared" si="7"/>
-        <v>730.26621522936978</v>
-[...1 lines deleted...]
-      <c r="D18" s="8">
+        <v>1359.6158800000001</v>
+      </c>
+      <c r="Q18" s="8">
         <f t="shared" si="7"/>
-        <v>3050.1499701254829</v>
-[...1 lines deleted...]
-      <c r="E18" s="8">
+        <v>911.07463000000007</v>
+      </c>
+      <c r="R18" s="15">
         <f t="shared" si="7"/>
-        <v>-2114.283075416608</v>
-[...1 lines deleted...]
-      <c r="F18" s="8">
+        <v>685.24981000000014</v>
+      </c>
+      <c r="S18" s="15">
         <f t="shared" si="7"/>
-        <v>526.46783442871106</v>
-[...1 lines deleted...]
-      <c r="G18" s="8">
+        <v>6.5972000000000008</v>
+      </c>
+      <c r="T18" s="15">
         <f t="shared" si="7"/>
-        <v>655.48285534086165</v>
-[...1 lines deleted...]
-      <c r="H18" s="8">
+        <v>4.8018400000000003</v>
+      </c>
+      <c r="U18" s="15">
         <f t="shared" si="7"/>
-        <v>575.49371871475637</v>
-[...1 lines deleted...]
-      <c r="I18" s="8">
+        <v>2.2327999999999997</v>
+      </c>
+      <c r="V18" s="15">
         <f t="shared" si="7"/>
-        <v>-263.59797517089248</v>
-[...1 lines deleted...]
-      <c r="J18" s="8">
+        <v>9.5697200000000002</v>
+      </c>
+      <c r="W18" s="15">
         <f t="shared" si="7"/>
-        <v>1123.0752705304176</v>
-[...1 lines deleted...]
-      <c r="K18" s="8">
+        <v>2.8842699999999999</v>
+      </c>
+      <c r="X18" s="15">
         <f t="shared" si="7"/>
-        <v>2646.9471984332458</v>
-[...1 lines deleted...]
-      <c r="L18" s="8">
+        <v>47.614910000000002</v>
+      </c>
+      <c r="Y18" s="15">
         <f t="shared" si="7"/>
-        <v>2723.2162842727921</v>
-[...1 lines deleted...]
-      <c r="M18" s="8">
+        <v>0.15434000000000003</v>
+      </c>
+      <c r="Z18" s="15">
         <f t="shared" si="7"/>
-        <v>8806.8083313416737</v>
-[...1 lines deleted...]
-      <c r="N18" s="8">
+        <v>53.884770000000003</v>
+      </c>
+      <c r="AA18" s="15">
         <f t="shared" si="7"/>
-        <v>6371.634549558521</v>
-[...50 lines deleted...]
-        <f t="shared" si="8"/>
         <v>0.20931</v>
       </c>
       <c r="AB18" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>0.20931</v>
       </c>
       <c r="AC18" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="AD18" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="AE18" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="AF18" s="15">
-        <f t="shared" si="8"/>
+        <f t="shared" si="7"/>
         <v>2.7056299999952302</v>
       </c>
     </row>
     <row r="19" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="8">
         <v>365.133107614685</v>
       </c>
       <c r="C19" s="8">
         <v>3750.9128327690364</v>
       </c>
       <c r="D19" s="8">
         <v>1739.7199097125515</v>
       </c>
       <c r="E19" s="8">
         <v>-3478.4659762331667</v>
       </c>
       <c r="F19" s="8">
         <v>372.15717320584463</v>
       </c>
       <c r="G19" s="8">
         <v>169.86149837344766</v>
       </c>
@@ -20663,171 +20808,171 @@
       </c>
       <c r="AA29" s="8">
         <v>0</v>
       </c>
       <c r="AB29" s="8">
         <v>0</v>
       </c>
       <c r="AC29" s="8">
         <v>0</v>
       </c>
       <c r="AD29" s="8">
         <v>0</v>
       </c>
       <c r="AE29" s="8">
         <v>0</v>
       </c>
       <c r="AF29" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="8">
-        <f t="shared" ref="B30:AF30" si="9">SUM(B31:B35)</f>
+        <f t="shared" ref="B30:AF30" si="8">SUM(B31:B35)</f>
         <v>464.71486423687179</v>
       </c>
       <c r="C30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>564.29662085905863</v>
       </c>
       <c r="D30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>364.02269866560312</v>
       </c>
       <c r="E30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>399.30003153422018</v>
       </c>
       <c r="F30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>377.62647148641997</v>
       </c>
       <c r="G30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>406.32860087631809</v>
       </c>
       <c r="H30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>597.1541830976621</v>
       </c>
       <c r="I30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>682.3474297948585</v>
       </c>
       <c r="J30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>549.80109141605192</v>
       </c>
       <c r="K30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>454.80436533227743</v>
       </c>
       <c r="L30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>1190.180474673045</v>
       </c>
       <c r="M30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>1764.8764273385059</v>
       </c>
       <c r="N30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>2145.1354686981349</v>
       </c>
       <c r="O30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>854.37958275243955</v>
       </c>
       <c r="P30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>714.40940999999998</v>
       </c>
       <c r="Q30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>948.08892000000003</v>
       </c>
       <c r="R30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>1198.68841</v>
       </c>
       <c r="S30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>50.035690000000002</v>
       </c>
       <c r="T30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>38.545870000000001</v>
       </c>
       <c r="U30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>5.2568999999999999</v>
       </c>
       <c r="V30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>968.55457999999999</v>
       </c>
       <c r="W30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>558.41451999999992</v>
       </c>
       <c r="X30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>511.69969000000009</v>
       </c>
       <c r="Y30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>1276.3790900000001</v>
       </c>
       <c r="Z30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>1429.1720600000001</v>
       </c>
       <c r="AA30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>912.00726999999983</v>
       </c>
       <c r="AB30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>732.50316999999995</v>
       </c>
       <c r="AC30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>1988.3136099999997</v>
       </c>
       <c r="AD30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>2715.8988100000001</v>
       </c>
       <c r="AE30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>1802.14553</v>
       </c>
       <c r="AF30" s="8">
-        <f t="shared" si="9"/>
+        <f t="shared" si="8"/>
         <v>1023.3112</v>
       </c>
     </row>
     <row r="31" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="8">
         <v>0</v>
       </c>
       <c r="C31" s="8">
         <v>0</v>
       </c>
       <c r="D31" s="8">
         <v>0</v>
       </c>
       <c r="E31" s="8">
         <v>0</v>
       </c>
       <c r="F31" s="8">
         <v>0</v>
       </c>
       <c r="G31" s="8">
         <v>0</v>
       </c>
@@ -21380,171 +21525,171 @@
       </c>
       <c r="AA36" s="8">
         <v>1.4154</v>
       </c>
       <c r="AB36" s="8">
         <v>8.0214999999999996</v>
       </c>
       <c r="AC36" s="8">
         <v>6.1336000000000004</v>
       </c>
       <c r="AD36" s="8">
         <v>57.658400000005898</v>
       </c>
       <c r="AE36" s="8">
         <v>555.58957999999996</v>
       </c>
       <c r="AF36" s="8">
         <v>255.92670999997839</v>
       </c>
     </row>
     <row r="37" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="9" t="s">
         <v>50</v>
       </c>
       <c r="B37" s="10">
-        <f t="shared" ref="B37:AF37" si="10">SUM(B38:B41)</f>
+        <f t="shared" ref="B37:AF37" si="9">SUM(B38:B41)</f>
         <v>0</v>
       </c>
       <c r="C37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="D37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="E37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="G37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="H37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="I37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="K37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>546.81969162849657</v>
       </c>
       <c r="L37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>504.85208291840939</v>
       </c>
       <c r="M37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>131.23723328686188</v>
       </c>
       <c r="N37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>5.5193188607847041</v>
       </c>
       <c r="O37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>5.8630940051782501</v>
       </c>
       <c r="P37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>29.48986</v>
       </c>
       <c r="Q37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>26.487390000000001</v>
       </c>
       <c r="R37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>9.6057999999999986</v>
       </c>
       <c r="S37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="T37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>76.551199999999994</v>
       </c>
       <c r="U37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="V37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="W37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="X37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Y37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="Z37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AA37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AB37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AC37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AD37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AE37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="AF37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="12" t="s">
         <v>51</v>
       </c>
       <c r="B38" s="8">
         <v>0</v>
       </c>
       <c r="C38" s="8">
         <v>0</v>
       </c>
       <c r="D38" s="8">
         <v>0</v>
       </c>
       <c r="E38" s="8">
         <v>0</v>
       </c>
       <c r="F38" s="8">
         <v>0</v>
       </c>
       <c r="G38" s="8">
         <v>0</v>
       </c>
@@ -22305,67 +22450,67 @@
       <c r="E55" s="70"/>
       <c r="F55" s="70"/>
       <c r="G55" s="70"/>
       <c r="H55" s="70"/>
       <c r="I55" s="70"/>
       <c r="J55" s="70"/>
       <c r="K55" s="70"/>
       <c r="L55" s="70"/>
       <c r="M55" s="70"/>
       <c r="N55" s="70"/>
       <c r="O55" s="70"/>
     </row>
     <row r="56" spans="1:21" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
       <c r="Q56" s="8"/>
       <c r="R56" s="8"/>
       <c r="S56" s="8"/>
       <c r="T56" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.15748031496062992" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2B817635-4611-4008-9846-14A1CFADC58E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B1E8CA4-AE1C-443B-A1B4-306D411C7B96}">
   <sheetPr codeName="Hárok8"/>
   <dimension ref="A1:S407"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B357" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B234" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AF61" sqref="AF61"/>
       <selection pane="topRight" activeCell="AF61" sqref="AF61"/>
       <selection pane="bottomLeft" activeCell="AF61" sqref="AF61"/>
-      <selection pane="bottomRight" activeCell="R382" sqref="R382"/>
+      <selection pane="bottomRight" activeCell="A257" sqref="A257"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="16" style="4" customWidth="1"/>
     <col min="2" max="2" width="11.453125" style="4" customWidth="1"/>
     <col min="3" max="3" width="12.1796875" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.453125" style="4" customWidth="1"/>
     <col min="5" max="5" width="9.1796875" style="4" customWidth="1"/>
     <col min="6" max="6" width="8.7265625" style="4"/>
     <col min="7" max="7" width="12" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="15" width="9.54296875" style="4" customWidth="1"/>
     <col min="16" max="16" width="12.453125" style="4" customWidth="1"/>
     <col min="17" max="17" width="10.81640625" style="4" customWidth="1"/>
     <col min="18" max="16384" width="8.7265625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="71" t="s">
         <v>80</v>
       </c>
       <c r="B1" s="72"/>
       <c r="C1" s="72"/>
       <c r="D1" s="72"/>
       <c r="E1" s="72"/>
@@ -42283,67 +42428,97 @@
       <c r="L383" s="104">
         <v>94196.583930000008</v>
       </c>
       <c r="M383" s="104">
         <v>1033.6997699999999</v>
       </c>
       <c r="N383" s="104">
         <v>1142.43523</v>
       </c>
       <c r="O383" s="104">
         <v>2.9880300000000002</v>
       </c>
       <c r="P383" s="130">
         <v>9838.0875999999898</v>
       </c>
       <c r="Q383" s="105">
         <v>33373.877870000004</v>
       </c>
     </row>
     <row r="384" spans="1:17" s="142" customFormat="1" ht="13.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A384" s="137" t="s">
         <v>465</v>
       </c>
       <c r="B384" s="119">
         <f t="shared" si="9"/>
-        <v>0</v>
-[...15 lines deleted...]
-      <c r="Q384" s="105"/>
+        <v>2042073.5104399999</v>
+      </c>
+      <c r="C384" s="104">
+        <v>409173.78608999995</v>
+      </c>
+      <c r="D384" s="104">
+        <v>-47.385120000004797</v>
+      </c>
+      <c r="E384" s="104">
+        <v>281741.87727999996</v>
+      </c>
+      <c r="F384" s="106">
+        <v>42750.723549999995</v>
+      </c>
+      <c r="G384" s="105">
+        <v>981247.64695000008</v>
+      </c>
+      <c r="H384" s="104">
+        <v>126813.74154999999</v>
+      </c>
+      <c r="I384" s="104">
+        <v>19529.44929</v>
+      </c>
+      <c r="J384" s="104">
+        <v>6257.3665799999999</v>
+      </c>
+      <c r="K384" s="104">
+        <v>352.60840999999999</v>
+      </c>
+      <c r="L384" s="104">
+        <v>109528.11203</v>
+      </c>
+      <c r="M384" s="104">
+        <v>1055.3244</v>
+      </c>
+      <c r="N384" s="104">
+        <v>1029.0947200000001</v>
+      </c>
+      <c r="O384" s="104">
+        <v>4.64072</v>
+      </c>
+      <c r="P384" s="130">
+        <v>10567.469560000001</v>
+      </c>
+      <c r="Q384" s="105">
+        <v>52069.054429999902</v>
+      </c>
     </row>
     <row r="385" spans="1:18" s="142" customFormat="1" ht="13.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A385" s="137" t="s">
         <v>466</v>
       </c>
       <c r="B385" s="119">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C385" s="104"/>
       <c r="D385" s="104"/>
       <c r="E385" s="104"/>
       <c r="F385" s="106"/>
       <c r="G385" s="105"/>
       <c r="H385" s="104"/>
       <c r="I385" s="104"/>
       <c r="J385" s="104"/>
       <c r="K385" s="104"/>
       <c r="L385" s="104"/>
       <c r="M385" s="104"/>
       <c r="N385" s="104"/>
       <c r="O385" s="104"/>
       <c r="P385" s="130"/>
       <c r="Q385" s="105"/>
     </row>
@@ -42669,51 +42844,51 @@
       <c r="N404" s="8"/>
       <c r="O404" s="8"/>
       <c r="P404" s="8"/>
     </row>
     <row r="405" spans="1:17" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A405" s="9"/>
     </row>
     <row r="407" spans="1:17" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A407" s="150"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:F2"/>
     <mergeCell ref="Q2:Q4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Interné</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hárky</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Pomenované rozsahy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -42729,47 +42904,47 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo financii Slovenskej republiky</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Antalicová Jana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SetDate">
-    <vt:lpwstr>2026-08-03T07:37:09Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-02T07:55:47Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SiteId">
     <vt:lpwstr>579df390-dbff-49fd-8f10-624670566482</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ActionId">
-    <vt:lpwstr>99a85f7d-833a-42e2-b0aa-3277337b85a8</vt:lpwstr>
+    <vt:lpwstr>23e55b9b-6891-483b-9e2f-12109bca483e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>