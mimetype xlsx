--- v5 (2026-09-22)
+++ v6 (2026-11-08)
@@ -5,60 +5,60 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\IFP_NEW\1_DANE\1_03_Databazy\02_Danove_prijmy_web\2015\novy_web\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{34363C1C-D6D4-4990-958E-68256AB8D8C6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9EDF6647-EED1-417E-9421-BB1C2576464D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="18240" activeTab="3" xr2:uid="{7231A0BC-13D2-4A15-BC0E-425E7849F8B4}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="16440" activeTab="3" xr2:uid="{10D40FF6-0C24-4070-A1B0-01E170A072AD}"/>
   </bookViews>
   <sheets>
     <sheet name="akrual rocne" sheetId="1" r:id="rId1"/>
     <sheet name="cash rocne" sheetId="2" r:id="rId2"/>
     <sheet name="sankcie rocne" sheetId="3" r:id="rId3"/>
     <sheet name="cash mesacne" sheetId="4" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'akrual rocne'!$A$1:$S$80</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'cash rocne'!$A$1:$S$66</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'sankcie rocne'!$A$1:$S$50</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
@@ -450,243 +450,249 @@
   <c r="B15" i="4"/>
   <c r="B14" i="4"/>
   <c r="B13" i="4"/>
   <c r="B12" i="4"/>
   <c r="B11" i="4"/>
   <c r="B10" i="4"/>
   <c r="B9" i="4"/>
   <c r="B8" i="4"/>
   <c r="B7" i="4"/>
   <c r="B6" i="4"/>
   <c r="B5" i="4"/>
   <c r="AF37" i="3"/>
   <c r="AE37" i="3"/>
   <c r="AD37" i="3"/>
   <c r="AC37" i="3"/>
   <c r="AB37" i="3"/>
   <c r="AA37" i="3"/>
   <c r="Z37" i="3"/>
   <c r="Y37" i="3"/>
   <c r="X37" i="3"/>
   <c r="W37" i="3"/>
   <c r="V37" i="3"/>
   <c r="U37" i="3"/>
   <c r="T37" i="3"/>
   <c r="S37" i="3"/>
-  <c r="S3" i="3" s="1"/>
-  <c r="S59" i="2" s="1"/>
   <c r="R37" i="3"/>
   <c r="Q37" i="3"/>
   <c r="P37" i="3"/>
   <c r="O37" i="3"/>
   <c r="N37" i="3"/>
   <c r="M37" i="3"/>
   <c r="L37" i="3"/>
   <c r="K37" i="3"/>
   <c r="J37" i="3"/>
   <c r="I37" i="3"/>
   <c r="H37" i="3"/>
   <c r="G37" i="3"/>
   <c r="F37" i="3"/>
   <c r="E37" i="3"/>
   <c r="D37" i="3"/>
   <c r="C37" i="3"/>
   <c r="B37" i="3"/>
   <c r="AF30" i="3"/>
   <c r="AE30" i="3"/>
   <c r="AD30" i="3"/>
   <c r="AC30" i="3"/>
+  <c r="AC16" i="3" s="1"/>
   <c r="AB30" i="3"/>
   <c r="AA30" i="3"/>
   <c r="Z30" i="3"/>
   <c r="Y30" i="3"/>
   <c r="X30" i="3"/>
   <c r="W30" i="3"/>
   <c r="V30" i="3"/>
-  <c r="V16" i="3" s="1"/>
   <c r="U30" i="3"/>
+  <c r="U16" i="3" s="1"/>
   <c r="T30" i="3"/>
   <c r="S30" i="3"/>
   <c r="R30" i="3"/>
   <c r="Q30" i="3"/>
   <c r="P30" i="3"/>
   <c r="O30" i="3"/>
   <c r="N30" i="3"/>
-  <c r="N16" i="3" s="1"/>
   <c r="M30" i="3"/>
+  <c r="M16" i="3" s="1"/>
   <c r="L30" i="3"/>
   <c r="K30" i="3"/>
   <c r="J30" i="3"/>
   <c r="I30" i="3"/>
   <c r="H30" i="3"/>
   <c r="G30" i="3"/>
   <c r="F30" i="3"/>
-  <c r="F16" i="3" s="1"/>
   <c r="E30" i="3"/>
+  <c r="E16" i="3" s="1"/>
   <c r="D30" i="3"/>
   <c r="C30" i="3"/>
   <c r="B30" i="3"/>
   <c r="AF18" i="3"/>
   <c r="AE18" i="3"/>
   <c r="AE16" i="3" s="1"/>
   <c r="AD18" i="3"/>
+  <c r="AD16" i="3" s="1"/>
   <c r="AC18" i="3"/>
   <c r="AB18" i="3"/>
-  <c r="AB16" i="3" s="1"/>
   <c r="AA18" i="3"/>
   <c r="Z18" i="3"/>
+  <c r="Z16" i="3" s="1"/>
   <c r="Y18" i="3"/>
-  <c r="Y16" i="3" s="1"/>
   <c r="X18" i="3"/>
   <c r="W18" i="3"/>
   <c r="W16" i="3" s="1"/>
   <c r="V18" i="3"/>
+  <c r="V16" i="3" s="1"/>
   <c r="U18" i="3"/>
   <c r="T18" i="3"/>
   <c r="S18" i="3"/>
   <c r="R18" i="3"/>
+  <c r="R16" i="3" s="1"/>
   <c r="Q18" i="3"/>
-  <c r="Q16" i="3" s="1"/>
   <c r="P18" i="3"/>
   <c r="O18" i="3"/>
   <c r="O16" i="3" s="1"/>
   <c r="N18" i="3"/>
+  <c r="N16" i="3" s="1"/>
   <c r="M18" i="3"/>
   <c r="L18" i="3"/>
-  <c r="L16" i="3" s="1"/>
   <c r="K18" i="3"/>
   <c r="J18" i="3"/>
   <c r="I18" i="3"/>
-  <c r="I16" i="3" s="1"/>
   <c r="H18" i="3"/>
   <c r="G18" i="3"/>
   <c r="G16" i="3" s="1"/>
   <c r="F18" i="3"/>
+  <c r="F16" i="3" s="1"/>
   <c r="E18" i="3"/>
   <c r="D18" i="3"/>
-  <c r="D16" i="3" s="1"/>
   <c r="C18" i="3"/>
+  <c r="C16" i="3" s="1"/>
   <c r="B18" i="3"/>
+  <c r="B16" i="3" s="1"/>
   <c r="T17" i="3"/>
-  <c r="T16" i="3" s="1"/>
-[...1 lines deleted...]
-  <c r="T59" i="2" s="1"/>
   <c r="AA16" i="3"/>
+  <c r="Y16" i="3"/>
+  <c r="Y3" i="3" s="1"/>
+  <c r="Y59" i="2" s="1"/>
   <c r="S16" i="3"/>
   <c r="K16" i="3"/>
-  <c r="C16" i="3"/>
+  <c r="J16" i="3"/>
+  <c r="I16" i="3"/>
   <c r="AF10" i="3"/>
   <c r="AE10" i="3"/>
   <c r="AD10" i="3"/>
   <c r="AC10" i="3"/>
   <c r="AB10" i="3"/>
   <c r="AA10" i="3"/>
   <c r="Z10" i="3"/>
   <c r="Y10" i="3"/>
   <c r="X10" i="3"/>
   <c r="W10" i="3"/>
   <c r="V10" i="3"/>
   <c r="U10" i="3"/>
   <c r="T10" i="3"/>
   <c r="S10" i="3"/>
   <c r="R10" i="3"/>
   <c r="Q10" i="3"/>
   <c r="P10" i="3"/>
   <c r="O10" i="3"/>
   <c r="N10" i="3"/>
   <c r="M10" i="3"/>
   <c r="L10" i="3"/>
   <c r="K10" i="3"/>
   <c r="J10" i="3"/>
   <c r="I10" i="3"/>
   <c r="H10" i="3"/>
   <c r="G10" i="3"/>
   <c r="F10" i="3"/>
   <c r="E10" i="3"/>
   <c r="D10" i="3"/>
   <c r="C10" i="3"/>
   <c r="B10" i="3"/>
   <c r="AF5" i="3"/>
   <c r="AE5" i="3"/>
-  <c r="AE4" i="3" s="1"/>
   <c r="AD5" i="3"/>
   <c r="AC5" i="3"/>
+  <c r="AC4" i="3" s="1"/>
   <c r="AB5" i="3"/>
   <c r="AA5" i="3"/>
   <c r="Z5" i="3"/>
   <c r="Z4" i="3" s="1"/>
   <c r="Y5" i="3"/>
   <c r="X5" i="3"/>
   <c r="W5" i="3"/>
-  <c r="W4" i="3" s="1"/>
   <c r="V5" i="3"/>
   <c r="U5" i="3"/>
+  <c r="U4" i="3" s="1"/>
   <c r="T5" i="3"/>
   <c r="S5" i="3"/>
   <c r="R5" i="3"/>
   <c r="R4" i="3" s="1"/>
   <c r="Q5" i="3"/>
   <c r="P5" i="3"/>
   <c r="O5" i="3"/>
-  <c r="O4" i="3" s="1"/>
   <c r="N5" i="3"/>
   <c r="M5" i="3"/>
+  <c r="M4" i="3" s="1"/>
   <c r="L5" i="3"/>
   <c r="K5" i="3"/>
   <c r="J5" i="3"/>
   <c r="J4" i="3" s="1"/>
   <c r="I5" i="3"/>
   <c r="H5" i="3"/>
   <c r="G5" i="3"/>
-  <c r="G4" i="3" s="1"/>
   <c r="F5" i="3"/>
   <c r="E5" i="3"/>
+  <c r="E4" i="3" s="1"/>
   <c r="D5" i="3"/>
   <c r="C5" i="3"/>
   <c r="B5" i="3"/>
   <c r="B4" i="3" s="1"/>
   <c r="AF4" i="3"/>
+  <c r="AE4" i="3"/>
   <c r="AD4" i="3"/>
-  <c r="AC4" i="3"/>
   <c r="AB4" i="3"/>
   <c r="AA4" i="3"/>
+  <c r="AA3" i="3" s="1"/>
+  <c r="AA59" i="2" s="1"/>
   <c r="Y4" i="3"/>
   <c r="X4" i="3"/>
+  <c r="W4" i="3"/>
   <c r="V4" i="3"/>
-  <c r="U4" i="3"/>
   <c r="T4" i="3"/>
   <c r="S4" i="3"/>
   <c r="Q4" i="3"/>
   <c r="P4" i="3"/>
+  <c r="O4" i="3"/>
   <c r="N4" i="3"/>
-  <c r="M4" i="3"/>
   <c r="L4" i="3"/>
   <c r="K4" i="3"/>
+  <c r="K3" i="3" s="1"/>
+  <c r="K59" i="2" s="1"/>
   <c r="I4" i="3"/>
   <c r="H4" i="3"/>
+  <c r="G4" i="3"/>
   <c r="F4" i="3"/>
-  <c r="E4" i="3"/>
   <c r="D4" i="3"/>
   <c r="C4" i="3"/>
   <c r="AF52" i="2"/>
   <c r="AE52" i="2"/>
   <c r="AD52" i="2"/>
   <c r="AC52" i="2"/>
   <c r="AB52" i="2"/>
   <c r="AA52" i="2"/>
   <c r="Z52" i="2"/>
   <c r="Y52" i="2"/>
   <c r="X52" i="2"/>
   <c r="W52" i="2"/>
   <c r="V52" i="2"/>
   <c r="U52" i="2"/>
   <c r="T52" i="2"/>
   <c r="S52" i="2"/>
   <c r="R52" i="2"/>
   <c r="Q52" i="2"/>
   <c r="P52" i="2"/>
   <c r="O52" i="2"/>
   <c r="N52" i="2"/>
   <c r="M52" i="2"/>
   <c r="L52" i="2"/>
   <c r="K52" i="2"/>
   <c r="J52" i="2"/>
@@ -714,339 +720,342 @@
   <c r="S47" i="2"/>
   <c r="R47" i="2"/>
   <c r="Q47" i="2"/>
   <c r="P47" i="2"/>
   <c r="O47" i="2"/>
   <c r="N47" i="2"/>
   <c r="M47" i="2"/>
   <c r="L47" i="2"/>
   <c r="K47" i="2"/>
   <c r="J47" i="2"/>
   <c r="I47" i="2"/>
   <c r="H47" i="2"/>
   <c r="G47" i="2"/>
   <c r="F47" i="2"/>
   <c r="E47" i="2"/>
   <c r="D47" i="2"/>
   <c r="C47" i="2"/>
   <c r="B47" i="2"/>
   <c r="AF39" i="2"/>
   <c r="AE39" i="2"/>
   <c r="AD39" i="2"/>
   <c r="AC39" i="2"/>
   <c r="AB39" i="2"/>
   <c r="AA39" i="2"/>
   <c r="Z39" i="2"/>
+  <c r="Z17" i="2" s="1"/>
   <c r="Y39" i="2"/>
   <c r="X39" i="2"/>
   <c r="W39" i="2"/>
   <c r="V39" i="2"/>
   <c r="U39" i="2"/>
   <c r="T39" i="2"/>
   <c r="S39" i="2"/>
   <c r="R39" i="2"/>
   <c r="Q39" i="2"/>
   <c r="P39" i="2"/>
   <c r="O39" i="2"/>
   <c r="N39" i="2"/>
   <c r="M39" i="2"/>
   <c r="L39" i="2"/>
   <c r="K39" i="2"/>
   <c r="J39" i="2"/>
+  <c r="J17" i="2" s="1"/>
   <c r="I39" i="2"/>
   <c r="H39" i="2"/>
   <c r="G39" i="2"/>
   <c r="F39" i="2"/>
   <c r="E39" i="2"/>
   <c r="D39" i="2"/>
   <c r="C39" i="2"/>
   <c r="B39" i="2"/>
   <c r="AF33" i="2"/>
   <c r="AE33" i="2"/>
   <c r="AD33" i="2"/>
   <c r="AC33" i="2"/>
   <c r="AB33" i="2"/>
   <c r="AA33" i="2"/>
   <c r="Z33" i="2"/>
   <c r="Y33" i="2"/>
+  <c r="Y17" i="2" s="1"/>
   <c r="X33" i="2"/>
   <c r="W33" i="2"/>
   <c r="V33" i="2"/>
   <c r="U33" i="2"/>
   <c r="T33" i="2"/>
   <c r="S33" i="2"/>
   <c r="R33" i="2"/>
   <c r="Q33" i="2"/>
+  <c r="Q17" i="2" s="1"/>
   <c r="P33" i="2"/>
   <c r="O33" i="2"/>
   <c r="N33" i="2"/>
   <c r="M33" i="2"/>
   <c r="L33" i="2"/>
-  <c r="L17" i="2" s="1"/>
   <c r="K33" i="2"/>
   <c r="J33" i="2"/>
   <c r="I33" i="2"/>
   <c r="H33" i="2"/>
   <c r="G33" i="2"/>
   <c r="F33" i="2"/>
   <c r="E33" i="2"/>
   <c r="D33" i="2"/>
-  <c r="D17" i="2" s="1"/>
   <c r="C33" i="2"/>
   <c r="B33" i="2"/>
   <c r="AF30" i="2"/>
   <c r="AE30" i="2"/>
   <c r="AD30" i="2"/>
   <c r="AC30" i="2"/>
   <c r="AB30" i="2"/>
   <c r="AA30" i="2"/>
   <c r="Z30" i="2"/>
   <c r="Y30" i="2"/>
   <c r="X30" i="2"/>
   <c r="W30" i="2"/>
   <c r="V30" i="2"/>
   <c r="U30" i="2"/>
   <c r="T30" i="2"/>
   <c r="S30" i="2"/>
   <c r="R30" i="2"/>
   <c r="Q30" i="2"/>
   <c r="P30" i="2"/>
   <c r="O30" i="2"/>
   <c r="O17" i="2" s="1"/>
   <c r="N30" i="2"/>
   <c r="M30" i="2"/>
+  <c r="M17" i="2" s="1"/>
   <c r="L30" i="2"/>
   <c r="K30" i="2"/>
   <c r="J30" i="2"/>
   <c r="I30" i="2"/>
-  <c r="I17" i="2" s="1"/>
   <c r="H30" i="2"/>
   <c r="G30" i="2"/>
-  <c r="G17" i="2" s="1"/>
   <c r="F30" i="2"/>
   <c r="E30" i="2"/>
+  <c r="E17" i="2" s="1"/>
   <c r="D30" i="2"/>
   <c r="C30" i="2"/>
   <c r="B30" i="2"/>
   <c r="AF19" i="2"/>
   <c r="AE19" i="2"/>
   <c r="AD19" i="2"/>
   <c r="AD17" i="2" s="1"/>
   <c r="AC19" i="2"/>
   <c r="AB19" i="2"/>
+  <c r="AB17" i="2" s="1"/>
   <c r="AA19" i="2"/>
   <c r="Z19" i="2"/>
   <c r="Y19" i="2"/>
   <c r="X19" i="2"/>
   <c r="W19" i="2"/>
+  <c r="W17" i="2" s="1"/>
   <c r="V19" i="2"/>
   <c r="V17" i="2" s="1"/>
   <c r="U19" i="2"/>
   <c r="T19" i="2"/>
+  <c r="T17" i="2" s="1"/>
   <c r="S19" i="2"/>
   <c r="R19" i="2"/>
   <c r="Q19" i="2"/>
-  <c r="Q17" i="2" s="1"/>
-  <c r="Q3" i="2" s="1"/>
   <c r="P19" i="2"/>
+  <c r="AE17" i="2"/>
+  <c r="L17" i="2"/>
+  <c r="D17" i="2"/>
   <c r="AF11" i="2"/>
   <c r="AE11" i="2"/>
   <c r="AD11" i="2"/>
   <c r="AC11" i="2"/>
   <c r="AB11" i="2"/>
   <c r="AA11" i="2"/>
   <c r="Z11" i="2"/>
   <c r="Y11" i="2"/>
   <c r="X11" i="2"/>
   <c r="W11" i="2"/>
   <c r="V11" i="2"/>
   <c r="U11" i="2"/>
   <c r="T11" i="2"/>
   <c r="S11" i="2"/>
   <c r="R11" i="2"/>
   <c r="Q11" i="2"/>
   <c r="P11" i="2"/>
   <c r="O11" i="2"/>
   <c r="N11" i="2"/>
   <c r="M11" i="2"/>
   <c r="L11" i="2"/>
   <c r="K11" i="2"/>
   <c r="J11" i="2"/>
   <c r="I11" i="2"/>
   <c r="H11" i="2"/>
   <c r="G11" i="2"/>
   <c r="F11" i="2"/>
   <c r="E11" i="2"/>
   <c r="D11" i="2"/>
   <c r="C11" i="2"/>
   <c r="B11" i="2"/>
   <c r="AF5" i="2"/>
   <c r="AE5" i="2"/>
+  <c r="AE4" i="2" s="1"/>
   <c r="AD5" i="2"/>
   <c r="AC5" i="2"/>
-  <c r="AC4" i="2" s="1"/>
   <c r="AB5" i="2"/>
+  <c r="AB4" i="2" s="1"/>
   <c r="AA5" i="2"/>
   <c r="Z5" i="2"/>
   <c r="Y5" i="2"/>
   <c r="X5" i="2"/>
   <c r="W5" i="2"/>
+  <c r="W4" i="2" s="1"/>
   <c r="V5" i="2"/>
   <c r="U5" i="2"/>
-  <c r="U4" i="2" s="1"/>
   <c r="T5" i="2"/>
+  <c r="T4" i="2" s="1"/>
   <c r="S5" i="2"/>
   <c r="R5" i="2"/>
   <c r="Q5" i="2"/>
   <c r="P5" i="2"/>
   <c r="O5" i="2"/>
+  <c r="O4" i="2" s="1"/>
   <c r="N5" i="2"/>
   <c r="M5" i="2"/>
-  <c r="M4" i="2" s="1"/>
   <c r="L5" i="2"/>
+  <c r="L4" i="2" s="1"/>
   <c r="K5" i="2"/>
   <c r="J5" i="2"/>
   <c r="I5" i="2"/>
   <c r="H5" i="2"/>
   <c r="G5" i="2"/>
+  <c r="G4" i="2" s="1"/>
   <c r="F5" i="2"/>
   <c r="E5" i="2"/>
-  <c r="E4" i="2" s="1"/>
   <c r="D5" i="2"/>
+  <c r="D4" i="2" s="1"/>
   <c r="C5" i="2"/>
   <c r="B5" i="2"/>
-  <c r="B4" i="2" s="1"/>
   <c r="AF4" i="2"/>
-  <c r="AE4" i="2"/>
   <c r="AD4" i="2"/>
-  <c r="AB4" i="2"/>
+  <c r="AC4" i="2"/>
   <c r="AA4" i="2"/>
   <c r="Z4" i="2"/>
   <c r="Y4" i="2"/>
   <c r="X4" i="2"/>
-  <c r="W4" i="2"/>
   <c r="V4" i="2"/>
-  <c r="T4" i="2"/>
+  <c r="U4" i="2"/>
   <c r="S4" i="2"/>
   <c r="R4" i="2"/>
   <c r="Q4" i="2"/>
   <c r="P4" i="2"/>
-  <c r="O4" i="2"/>
   <c r="N4" i="2"/>
-  <c r="L4" i="2"/>
+  <c r="M4" i="2"/>
   <c r="K4" i="2"/>
   <c r="J4" i="2"/>
   <c r="I4" i="2"/>
   <c r="H4" i="2"/>
-  <c r="G4" i="2"/>
   <c r="F4" i="2"/>
-  <c r="D4" i="2"/>
+  <c r="E4" i="2"/>
   <c r="C4" i="2"/>
+  <c r="B4" i="2"/>
   <c r="AF70" i="1"/>
   <c r="AE70" i="1"/>
   <c r="AD70" i="1"/>
   <c r="AC70" i="1"/>
   <c r="AB70" i="1"/>
   <c r="AA70" i="1"/>
   <c r="Z70" i="1"/>
   <c r="Y70" i="1"/>
   <c r="X70" i="1"/>
   <c r="W70" i="1"/>
   <c r="V70" i="1"/>
   <c r="U70" i="1"/>
   <c r="T70" i="1"/>
   <c r="S70" i="1"/>
   <c r="R70" i="1"/>
   <c r="Q70" i="1"/>
   <c r="P70" i="1"/>
   <c r="O70" i="1"/>
   <c r="N70" i="1"/>
   <c r="M70" i="1"/>
   <c r="L70" i="1"/>
   <c r="K70" i="1"/>
   <c r="AF67" i="1"/>
   <c r="AE67" i="1"/>
   <c r="AD67" i="1"/>
   <c r="AC67" i="1"/>
-  <c r="AC73" i="1" s="1"/>
   <c r="AB67" i="1"/>
   <c r="AA67" i="1"/>
   <c r="Z67" i="1"/>
   <c r="Y67" i="1"/>
-  <c r="Y73" i="1" s="1"/>
   <c r="X67" i="1"/>
   <c r="W67" i="1"/>
   <c r="V67" i="1"/>
   <c r="U67" i="1"/>
   <c r="T67" i="1"/>
   <c r="S67" i="1"/>
   <c r="R67" i="1"/>
   <c r="Q67" i="1"/>
-  <c r="Q73" i="1" s="1"/>
   <c r="P67" i="1"/>
   <c r="O67" i="1"/>
   <c r="N67" i="1"/>
   <c r="M67" i="1"/>
   <c r="L67" i="1"/>
   <c r="K67" i="1"/>
   <c r="AF64" i="1"/>
   <c r="AE64" i="1"/>
   <c r="AD64" i="1"/>
   <c r="AC64" i="1"/>
   <c r="AB64" i="1"/>
   <c r="AA64" i="1"/>
   <c r="Z64" i="1"/>
   <c r="Y64" i="1"/>
   <c r="X64" i="1"/>
   <c r="W64" i="1"/>
   <c r="V64" i="1"/>
   <c r="U64" i="1"/>
   <c r="T64" i="1"/>
   <c r="S64" i="1"/>
   <c r="R64" i="1"/>
   <c r="Q64" i="1"/>
   <c r="P64" i="1"/>
   <c r="O64" i="1"/>
   <c r="N64" i="1"/>
   <c r="M64" i="1"/>
   <c r="L64" i="1"/>
   <c r="K64" i="1"/>
   <c r="W53" i="1"/>
+  <c r="W52" i="1" s="1"/>
   <c r="V53" i="1"/>
   <c r="V52" i="1" s="1"/>
   <c r="U53" i="1"/>
-  <c r="U52" i="1" s="1"/>
   <c r="AF52" i="1"/>
   <c r="AE52" i="1"/>
   <c r="AD52" i="1"/>
   <c r="AC52" i="1"/>
   <c r="AB52" i="1"/>
   <c r="AA52" i="1"/>
   <c r="Z52" i="1"/>
   <c r="Y52" i="1"/>
   <c r="X52" i="1"/>
-  <c r="W52" i="1"/>
+  <c r="U52" i="1"/>
   <c r="T52" i="1"/>
   <c r="S52" i="1"/>
   <c r="R52" i="1"/>
   <c r="Q52" i="1"/>
   <c r="P52" i="1"/>
   <c r="O52" i="1"/>
   <c r="N52" i="1"/>
   <c r="M52" i="1"/>
   <c r="L52" i="1"/>
   <c r="K52" i="1"/>
   <c r="J52" i="1"/>
   <c r="I52" i="1"/>
   <c r="H52" i="1"/>
   <c r="G52" i="1"/>
   <c r="F52" i="1"/>
   <c r="E52" i="1"/>
   <c r="D52" i="1"/>
   <c r="C52" i="1"/>
   <c r="B52" i="1"/>
   <c r="AF47" i="1"/>
   <c r="AE47" i="1"/>
   <c r="AD47" i="1"/>
   <c r="AC47" i="1"/>
   <c r="AB47" i="1"/>
   <c r="AA47" i="1"/>
@@ -1055,86 +1064,89 @@
   <c r="X47" i="1"/>
   <c r="W47" i="1"/>
   <c r="V47" i="1"/>
   <c r="U47" i="1"/>
   <c r="T47" i="1"/>
   <c r="S47" i="1"/>
   <c r="R47" i="1"/>
   <c r="Q47" i="1"/>
   <c r="P47" i="1"/>
   <c r="O47" i="1"/>
   <c r="N47" i="1"/>
   <c r="M47" i="1"/>
   <c r="L47" i="1"/>
   <c r="K47" i="1"/>
   <c r="J47" i="1"/>
   <c r="I47" i="1"/>
   <c r="H47" i="1"/>
   <c r="G47" i="1"/>
   <c r="F47" i="1"/>
   <c r="E47" i="1"/>
   <c r="D47" i="1"/>
   <c r="C47" i="1"/>
   <c r="B47" i="1"/>
   <c r="AF39" i="1"/>
   <c r="AE39" i="1"/>
+  <c r="AE17" i="1" s="1"/>
   <c r="AD39" i="1"/>
   <c r="AC39" i="1"/>
   <c r="AB39" i="1"/>
   <c r="AA39" i="1"/>
   <c r="Z39" i="1"/>
   <c r="Y39" i="1"/>
   <c r="X39" i="1"/>
   <c r="W39" i="1"/>
+  <c r="W17" i="1" s="1"/>
   <c r="V39" i="1"/>
   <c r="U39" i="1"/>
   <c r="T39" i="1"/>
   <c r="S39" i="1"/>
   <c r="R39" i="1"/>
   <c r="Q39" i="1"/>
   <c r="P39" i="1"/>
   <c r="O39" i="1"/>
+  <c r="O17" i="1" s="1"/>
   <c r="N39" i="1"/>
   <c r="M39" i="1"/>
   <c r="L39" i="1"/>
   <c r="K39" i="1"/>
   <c r="J39" i="1"/>
   <c r="I39" i="1"/>
   <c r="H39" i="1"/>
   <c r="G39" i="1"/>
+  <c r="G17" i="1" s="1"/>
   <c r="F39" i="1"/>
   <c r="E39" i="1"/>
   <c r="D39" i="1"/>
   <c r="C39" i="1"/>
   <c r="B39" i="1"/>
   <c r="AF33" i="1"/>
   <c r="AE33" i="1"/>
   <c r="AD33" i="1"/>
   <c r="AC33" i="1"/>
   <c r="AB33" i="1"/>
   <c r="AA33" i="1"/>
-  <c r="AA17" i="1" s="1"/>
   <c r="Z33" i="1"/>
   <c r="Y33" i="1"/>
   <c r="X33" i="1"/>
   <c r="W33" i="1"/>
   <c r="V33" i="1"/>
   <c r="U33" i="1"/>
   <c r="T33" i="1"/>
   <c r="S33" i="1"/>
   <c r="R33" i="1"/>
   <c r="Q33" i="1"/>
   <c r="P33" i="1"/>
   <c r="O33" i="1"/>
   <c r="N33" i="1"/>
   <c r="M33" i="1"/>
   <c r="L33" i="1"/>
   <c r="K33" i="1"/>
   <c r="J33" i="1"/>
   <c r="I33" i="1"/>
   <c r="H33" i="1"/>
   <c r="G33" i="1"/>
   <c r="F33" i="1"/>
   <c r="E33" i="1"/>
   <c r="D33" i="1"/>
   <c r="C33" i="1"/>
   <c r="B33" i="1"/>
@@ -1148,557 +1160,514 @@
   <c r="Y30" i="1"/>
   <c r="X30" i="1"/>
   <c r="W30" i="1"/>
   <c r="V30" i="1"/>
   <c r="U30" i="1"/>
   <c r="T30" i="1"/>
   <c r="S30" i="1"/>
   <c r="R30" i="1"/>
   <c r="Q30" i="1"/>
   <c r="P30" i="1"/>
   <c r="O30" i="1"/>
   <c r="N30" i="1"/>
   <c r="M30" i="1"/>
   <c r="L30" i="1"/>
   <c r="K30" i="1"/>
   <c r="J30" i="1"/>
   <c r="I30" i="1"/>
   <c r="H30" i="1"/>
   <c r="G30" i="1"/>
   <c r="F30" i="1"/>
   <c r="E30" i="1"/>
   <c r="D30" i="1"/>
   <c r="C30" i="1"/>
   <c r="B30" i="1"/>
   <c r="AF19" i="1"/>
-  <c r="AF17" i="1" s="1"/>
   <c r="AE19" i="1"/>
   <c r="AD19" i="1"/>
   <c r="AC19" i="1"/>
   <c r="AB19" i="1"/>
+  <c r="AB17" i="1" s="1"/>
   <c r="AA19" i="1"/>
   <c r="Z19" i="1"/>
   <c r="Y19" i="1"/>
+  <c r="Y17" i="1" s="1"/>
   <c r="X19" i="1"/>
-  <c r="X17" i="1" s="1"/>
   <c r="W19" i="1"/>
   <c r="V19" i="1"/>
   <c r="U19" i="1"/>
   <c r="T19" i="1"/>
+  <c r="T17" i="1" s="1"/>
   <c r="S19" i="1"/>
   <c r="R19" i="1"/>
   <c r="Q19" i="1"/>
   <c r="Q17" i="1" s="1"/>
   <c r="P19" i="1"/>
-  <c r="P17" i="1" s="1"/>
   <c r="O19" i="1"/>
   <c r="N19" i="1"/>
   <c r="M19" i="1"/>
   <c r="L19" i="1"/>
+  <c r="L17" i="1" s="1"/>
   <c r="K19" i="1"/>
   <c r="J19" i="1"/>
   <c r="I19" i="1"/>
   <c r="H19" i="1"/>
   <c r="G19" i="1"/>
   <c r="F19" i="1"/>
   <c r="E19" i="1"/>
   <c r="D19" i="1"/>
+  <c r="D17" i="1" s="1"/>
   <c r="C19" i="1"/>
   <c r="B19" i="1"/>
-  <c r="AE17" i="1"/>
-[...2 lines deleted...]
-  <c r="F17" i="1"/>
+  <c r="AF17" i="1"/>
+  <c r="Z17" i="1"/>
+  <c r="X17" i="1"/>
+  <c r="R17" i="1"/>
+  <c r="P17" i="1"/>
+  <c r="J17" i="1"/>
+  <c r="I17" i="1"/>
+  <c r="H17" i="1"/>
+  <c r="B17" i="1"/>
   <c r="T12" i="1"/>
   <c r="S12" i="1"/>
   <c r="S11" i="1" s="1"/>
   <c r="R12" i="1"/>
+  <c r="R11" i="1" s="1"/>
+  <c r="R3" i="1" s="1"/>
+  <c r="R60" i="1" s="1"/>
   <c r="Q12" i="1"/>
-  <c r="Q11" i="1" s="1"/>
   <c r="AF11" i="1"/>
   <c r="AE11" i="1"/>
-  <c r="AE77" i="1" s="1"/>
   <c r="AD11" i="1"/>
   <c r="AC11" i="1"/>
   <c r="AB11" i="1"/>
   <c r="AA11" i="1"/>
   <c r="Z11" i="1"/>
+  <c r="Z3" i="1" s="1"/>
   <c r="Y11" i="1"/>
   <c r="X11" i="1"/>
   <c r="W11" i="1"/>
-  <c r="W77" i="1" s="1"/>
   <c r="V11" i="1"/>
   <c r="U11" i="1"/>
   <c r="T11" i="1"/>
-  <c r="R11" i="1"/>
+  <c r="Q11" i="1"/>
   <c r="P11" i="1"/>
   <c r="O11" i="1"/>
-  <c r="O77" i="1" s="1"/>
   <c r="N11" i="1"/>
   <c r="M11" i="1"/>
   <c r="L11" i="1"/>
   <c r="K11" i="1"/>
   <c r="J11" i="1"/>
   <c r="I11" i="1"/>
+  <c r="I3" i="1" s="1"/>
+  <c r="I60" i="1" s="1"/>
   <c r="H11" i="1"/>
   <c r="G11" i="1"/>
-  <c r="G77" i="1" s="1"/>
   <c r="F11" i="1"/>
   <c r="E11" i="1"/>
   <c r="D11" i="1"/>
   <c r="C11" i="1"/>
   <c r="B11" i="1"/>
   <c r="AF5" i="1"/>
   <c r="AF4" i="1" s="1"/>
   <c r="AE5" i="1"/>
   <c r="AD5" i="1"/>
-  <c r="AD4" i="1" s="1"/>
   <c r="AC5" i="1"/>
+  <c r="AC4" i="1" s="1"/>
   <c r="AB5" i="1"/>
   <c r="AA5" i="1"/>
   <c r="Z5" i="1"/>
   <c r="Y5" i="1"/>
   <c r="X5" i="1"/>
   <c r="X4" i="1" s="1"/>
   <c r="W5" i="1"/>
   <c r="V5" i="1"/>
-  <c r="V4" i="1" s="1"/>
   <c r="U5" i="1"/>
+  <c r="U4" i="1" s="1"/>
   <c r="T5" i="1"/>
-  <c r="T4" i="1" s="1"/>
   <c r="S5" i="1"/>
   <c r="R5" i="1"/>
   <c r="Q5" i="1"/>
   <c r="P5" i="1"/>
   <c r="P4" i="1" s="1"/>
-  <c r="P3" i="1" s="1"/>
-  <c r="P60" i="1" s="1"/>
   <c r="O5" i="1"/>
   <c r="N5" i="1"/>
-  <c r="N4" i="1" s="1"/>
   <c r="M5" i="1"/>
+  <c r="M4" i="1" s="1"/>
   <c r="L5" i="1"/>
   <c r="L4" i="1" s="1"/>
   <c r="K5" i="1"/>
   <c r="J5" i="1"/>
   <c r="I5" i="1"/>
   <c r="H5" i="1"/>
   <c r="H4" i="1" s="1"/>
   <c r="G5" i="1"/>
+  <c r="G4" i="1" s="1"/>
   <c r="F5" i="1"/>
-  <c r="F4" i="1" s="1"/>
   <c r="E5" i="1"/>
   <c r="D5" i="1"/>
   <c r="D4" i="1" s="1"/>
   <c r="C5" i="1"/>
   <c r="B5" i="1"/>
   <c r="AE4" i="1"/>
-  <c r="AC4" i="1"/>
+  <c r="AD4" i="1"/>
   <c r="AB4" i="1"/>
   <c r="AA4" i="1"/>
   <c r="Z4" i="1"/>
   <c r="Y4" i="1"/>
   <c r="W4" i="1"/>
-  <c r="U4" i="1"/>
+  <c r="V4" i="1"/>
+  <c r="T4" i="1"/>
   <c r="S4" i="1"/>
   <c r="R4" i="1"/>
   <c r="Q4" i="1"/>
   <c r="O4" i="1"/>
-  <c r="M4" i="1"/>
+  <c r="N4" i="1"/>
   <c r="K4" i="1"/>
   <c r="J4" i="1"/>
   <c r="I4" i="1"/>
-  <c r="G4" i="1"/>
+  <c r="F4" i="1"/>
   <c r="E4" i="1"/>
   <c r="C4" i="1"/>
   <c r="B4" i="1"/>
-  <c r="Q60" i="2" l="1"/>
-[...4 lines deleted...]
-  <c r="Y3" i="1" s="1"/>
+  <c r="B3" i="1" s="1"/>
+  <c r="B60" i="1" s="1"/>
+  <c r="J3" i="1"/>
+  <c r="J60" i="1" s="1"/>
+  <c r="Q3" i="1" l="1"/>
+  <c r="Q60" i="1" s="1"/>
+  <c r="Y3" i="1"/>
   <c r="Y60" i="1" s="1"/>
-  <c r="O73" i="1"/>
-[...67 lines deleted...]
-  <c r="F60" i="1" s="1"/>
+  <c r="O3" i="2"/>
   <c r="M73" i="1"/>
   <c r="U73" i="1"/>
-  <c r="G3" i="2"/>
-[...114 lines deleted...]
-  <c r="L3" i="2"/>
+  <c r="I17" i="2"/>
+  <c r="I3" i="2" s="1"/>
   <c r="H16" i="3"/>
   <c r="H3" i="3" s="1"/>
   <c r="H59" i="2" s="1"/>
   <c r="P16" i="3"/>
   <c r="P3" i="3" s="1"/>
   <c r="P59" i="2" s="1"/>
   <c r="X16" i="3"/>
   <c r="X3" i="3" s="1"/>
   <c r="X59" i="2" s="1"/>
   <c r="AF16" i="3"/>
   <c r="AF3" i="3" s="1"/>
-  <c r="AF59" i="1" s="1"/>
-  <c r="AF60" i="1" s="1"/>
+  <c r="Q16" i="3"/>
+  <c r="Q3" i="3" s="1"/>
+  <c r="Q59" i="2" s="1"/>
+  <c r="F17" i="1"/>
+  <c r="N17" i="1"/>
+  <c r="V17" i="1"/>
+  <c r="AD17" i="1"/>
+  <c r="N73" i="1"/>
+  <c r="V73" i="1"/>
+  <c r="AD73" i="1"/>
+  <c r="B17" i="2"/>
+  <c r="T16" i="3"/>
+  <c r="T3" i="3" s="1"/>
+  <c r="T59" i="2" s="1"/>
+  <c r="R17" i="2"/>
+  <c r="R3" i="2" s="1"/>
+  <c r="S17" i="2"/>
+  <c r="S3" i="2" s="1"/>
+  <c r="AA17" i="2"/>
+  <c r="AA3" i="2" s="1"/>
+  <c r="B3" i="3"/>
+  <c r="B59" i="2" s="1"/>
+  <c r="Z3" i="3"/>
+  <c r="Z59" i="1" s="1"/>
+  <c r="Z60" i="1" s="1"/>
+  <c r="AE3" i="2"/>
+  <c r="D3" i="1"/>
+  <c r="D60" i="1" s="1"/>
+  <c r="L3" i="1"/>
+  <c r="L60" i="1" s="1"/>
+  <c r="P73" i="1"/>
+  <c r="X73" i="1"/>
+  <c r="AF73" i="1"/>
+  <c r="B3" i="2"/>
+  <c r="J3" i="2"/>
+  <c r="Z3" i="2"/>
+  <c r="F17" i="2"/>
+  <c r="N17" i="2"/>
+  <c r="D16" i="3"/>
+  <c r="D3" i="3" s="1"/>
+  <c r="D59" i="2" s="1"/>
+  <c r="L16" i="3"/>
+  <c r="L3" i="3" s="1"/>
+  <c r="L59" i="2" s="1"/>
+  <c r="AB16" i="3"/>
+  <c r="T3" i="1"/>
+  <c r="T60" i="1" s="1"/>
+  <c r="AB3" i="1"/>
+  <c r="I3" i="3"/>
+  <c r="I59" i="2" s="1"/>
+  <c r="S3" i="3"/>
+  <c r="S59" i="2" s="1"/>
+  <c r="W3" i="2"/>
+  <c r="F3" i="2"/>
+  <c r="N3" i="2"/>
+  <c r="V3" i="2"/>
+  <c r="AD3" i="2"/>
+  <c r="G17" i="2"/>
+  <c r="G3" i="2" s="1"/>
+  <c r="H17" i="2"/>
+  <c r="P17" i="2"/>
+  <c r="X17" i="2"/>
+  <c r="X3" i="2" s="1"/>
+  <c r="X60" i="2" s="1"/>
+  <c r="AF17" i="2"/>
+  <c r="C3" i="3"/>
+  <c r="C59" i="2" s="1"/>
+  <c r="L73" i="1"/>
+  <c r="T73" i="1"/>
+  <c r="AB73" i="1"/>
+  <c r="Y3" i="2"/>
+  <c r="AB3" i="3"/>
+  <c r="O3" i="1"/>
+  <c r="O60" i="1" s="1"/>
+  <c r="AC73" i="1"/>
+  <c r="J3" i="3"/>
+  <c r="J59" i="2" s="1"/>
+  <c r="J60" i="2" s="1"/>
+  <c r="T3" i="2"/>
+  <c r="T60" i="2" s="1"/>
+  <c r="AB3" i="2"/>
+  <c r="S60" i="2"/>
+  <c r="AA60" i="2"/>
+  <c r="AE3" i="1"/>
+  <c r="F3" i="1"/>
+  <c r="F60" i="1" s="1"/>
+  <c r="N3" i="1"/>
+  <c r="N60" i="1" s="1"/>
+  <c r="V3" i="1"/>
+  <c r="AD3" i="1"/>
   <c r="E17" i="1"/>
   <c r="E3" i="1" s="1"/>
   <c r="E60" i="1" s="1"/>
   <c r="M17" i="1"/>
   <c r="M3" i="1" s="1"/>
   <c r="M60" i="1" s="1"/>
   <c r="U17" i="1"/>
   <c r="U3" i="1" s="1"/>
   <c r="AC17" i="1"/>
   <c r="AC3" i="1" s="1"/>
-  <c r="D17" i="1"/>
-[...23 lines deleted...]
-  <c r="AD73" i="1"/>
+  <c r="C17" i="1"/>
+  <c r="C3" i="1" s="1"/>
+  <c r="C60" i="1" s="1"/>
+  <c r="K17" i="1"/>
+  <c r="K3" i="1" s="1"/>
+  <c r="K60" i="1" s="1"/>
+  <c r="S17" i="1"/>
+  <c r="S3" i="1" s="1"/>
+  <c r="S60" i="1" s="1"/>
+  <c r="AA17" i="1"/>
+  <c r="AA3" i="1" s="1"/>
+  <c r="O73" i="1"/>
+  <c r="W73" i="1"/>
+  <c r="AE73" i="1"/>
+  <c r="U17" i="2"/>
+  <c r="U3" i="2" s="1"/>
+  <c r="AC17" i="2"/>
+  <c r="AC3" i="2" s="1"/>
+  <c r="G3" i="1"/>
+  <c r="G60" i="1" s="1"/>
+  <c r="Q3" i="2"/>
+  <c r="E3" i="2"/>
+  <c r="M3" i="2"/>
+  <c r="C17" i="2"/>
+  <c r="C3" i="2" s="1"/>
+  <c r="C60" i="2" s="1"/>
+  <c r="K17" i="2"/>
+  <c r="K3" i="2" s="1"/>
+  <c r="K60" i="2" s="1"/>
+  <c r="H3" i="2"/>
+  <c r="H60" i="2" s="1"/>
+  <c r="P3" i="2"/>
+  <c r="AF3" i="2"/>
+  <c r="D3" i="2"/>
+  <c r="L3" i="2"/>
+  <c r="E3" i="3"/>
+  <c r="E59" i="2" s="1"/>
+  <c r="M3" i="3"/>
+  <c r="M59" i="2" s="1"/>
+  <c r="U3" i="3"/>
+  <c r="U59" i="2" s="1"/>
+  <c r="U59" i="1" s="1"/>
+  <c r="AC3" i="3"/>
+  <c r="R3" i="3"/>
+  <c r="R59" i="2" s="1"/>
+  <c r="Q73" i="1"/>
+  <c r="Y73" i="1"/>
   <c r="F3" i="3"/>
   <c r="F59" i="2" s="1"/>
+  <c r="F60" i="2" s="1"/>
   <c r="N3" i="3"/>
   <c r="N59" i="2" s="1"/>
   <c r="N60" i="2" s="1"/>
   <c r="V3" i="3"/>
   <c r="V59" i="2" s="1"/>
   <c r="V59" i="1" s="1"/>
   <c r="AD3" i="3"/>
-  <c r="V3" i="1"/>
-[...15 lines deleted...]
-  <c r="AC59" i="2" l="1"/>
+  <c r="R73" i="1"/>
+  <c r="Z73" i="1"/>
+  <c r="G3" i="3"/>
+  <c r="G59" i="2" s="1"/>
+  <c r="G60" i="2" s="1"/>
+  <c r="O3" i="3"/>
+  <c r="O59" i="2" s="1"/>
+  <c r="O60" i="2" s="1"/>
+  <c r="W3" i="3"/>
+  <c r="W59" i="2" s="1"/>
+  <c r="W59" i="1" s="1"/>
+  <c r="AE3" i="3"/>
+  <c r="H3" i="1"/>
+  <c r="H60" i="1" s="1"/>
+  <c r="P3" i="1"/>
+  <c r="P60" i="1" s="1"/>
+  <c r="X3" i="1"/>
+  <c r="X60" i="1" s="1"/>
+  <c r="AF3" i="1"/>
+  <c r="K73" i="1"/>
+  <c r="S73" i="1"/>
+  <c r="AA73" i="1"/>
+  <c r="P60" i="2"/>
+  <c r="AC59" i="2"/>
   <c r="AC60" i="2" s="1"/>
   <c r="AC59" i="1"/>
-  <c r="AC60" i="1" s="1"/>
-[...17 lines deleted...]
-  <c r="V60" i="1"/>
   <c r="AD59" i="2"/>
   <c r="AD60" i="2" s="1"/>
   <c r="AD59" i="1"/>
   <c r="AD60" i="1" s="1"/>
+  <c r="AF59" i="2"/>
+  <c r="AF60" i="2" s="1"/>
+  <c r="AF59" i="1"/>
+  <c r="W3" i="1"/>
+  <c r="W60" i="1" s="1"/>
+  <c r="AF60" i="1"/>
+  <c r="I60" i="2"/>
+  <c r="AE59" i="2"/>
+  <c r="AE60" i="2" s="1"/>
+  <c r="AE59" i="1"/>
+  <c r="Y60" i="2"/>
+  <c r="AB59" i="2"/>
+  <c r="AB60" i="2" s="1"/>
+  <c r="AB59" i="1"/>
+  <c r="AB60" i="1" s="1"/>
+  <c r="B60" i="2"/>
+  <c r="AA59" i="1"/>
+  <c r="AA60" i="1" s="1"/>
+  <c r="Z59" i="2" l="1"/>
+  <c r="Z60" i="2" s="1"/>
+  <c r="U60" i="2"/>
+  <c r="AE60" i="1"/>
+  <c r="D60" i="2"/>
+  <c r="Q60" i="2"/>
+  <c r="R60" i="2"/>
+  <c r="W60" i="2"/>
+  <c r="U60" i="1"/>
+  <c r="L60" i="2"/>
+  <c r="M60" i="2"/>
+  <c r="E60" i="2"/>
+  <c r="V60" i="1"/>
+  <c r="V60" i="2"/>
+  <c r="AC60" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Antalicova Jana</author>
   </authors>
   <commentList>
-    <comment ref="S54" authorId="0" shapeId="0" xr:uid="{3B2CDB1C-911A-45A3-94DB-19C83CD8A134}">
+    <comment ref="S54" authorId="0" shapeId="0" xr:uid="{0313CE45-A8AA-42CA-8E17-0400C73C45CE}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>Antalicova Jana:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 v NT je o 30 tis. viac </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>jremeta</author>
     <author>Antalicova Jana</author>
   </authors>
   <commentList>
-    <comment ref="T17" authorId="0" shapeId="0" xr:uid="{A9AABF7A-B09D-4034-8F9A-2728BA39C678}">
+    <comment ref="T17" authorId="0" shapeId="0" xr:uid="{0DA1EF56-CF8C-497D-A682-E10AB4644BE3}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t>IFP:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="8"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 vrátane zadržaného nadmerného odpočtu</t>
         </r>
       </text>
     </comment>
-    <comment ref="Z36" authorId="1" shapeId="0" xr:uid="{7826959B-EBEB-4F31-965E-B6C30C5FE997}">
+    <comment ref="Z36" authorId="1" shapeId="0" xr:uid="{6C5166A5-CEC3-41A5-AD26-621002CAA0CE}">
       <text>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Segoe UI"/>
             <family val="2"/>
             <charset val="238"/>
           </rPr>
           <t xml:space="preserve">
 0,120 dan z poistenia</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1918" uniqueCount="485">
   <si>
     <t>2025**</t>
   </si>
   <si>
     <t>Dorovnávacia daň</t>
@@ -4178,54 +4147,54 @@
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="20" fillId="0" borderId="0" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Normálna" xfId="0" builtinId="0"/>
-    <cellStyle name="Normálna 3" xfId="2" xr:uid="{943B50C8-FEA4-4A36-9260-6E46068698B1}"/>
-    <cellStyle name="Normálna 6" xfId="3" xr:uid="{A10BE459-23E0-4049-984B-4B534D2E7278}"/>
+    <cellStyle name="Normálna 3" xfId="2" xr:uid="{6442505A-D79D-4DA0-9129-091954FC7325}"/>
+    <cellStyle name="Normálna 6" xfId="3" xr:uid="{583BB068-CF6F-4DB8-826A-1FCDDB7EB728}"/>
     <cellStyle name="Percentá" xfId="1" builtinId="5"/>
-    <cellStyle name="Percentá 3" xfId="4" xr:uid="{25CF16C0-A4E9-4B34-A787-5649E5CA2EDD}"/>
+    <cellStyle name="Percentá 3" xfId="4" xr:uid="{5949C4A4-7158-47B0-BDC3-6EB0394F2276}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motív Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -4470,58 +4439,58 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8EFABBFA-CDB6-4360-9184-C78D0E2E0B3E}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F3AA8D69-5192-40B7-AB6C-A68F7F7F683A}">
   <sheetPr codeName="Hárok5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AG99"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="D3" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="Q33" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AF61" sqref="AF61"/>
       <selection pane="topRight" activeCell="AF61" sqref="AF61"/>
       <selection pane="bottomLeft" activeCell="AF61" sqref="AF61"/>
       <selection pane="bottomRight" activeCell="AF61" sqref="AF61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.453125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="56" style="4" customWidth="1"/>
     <col min="2" max="13" width="9.81640625" style="4" customWidth="1"/>
     <col min="14" max="21" width="11.26953125" style="4" customWidth="1"/>
     <col min="22" max="22" width="11.26953125" style="34" customWidth="1"/>
     <col min="23" max="28" width="11.26953125" style="4" customWidth="1"/>
     <col min="29" max="32" width="11.26953125" style="34" customWidth="1"/>
     <col min="33" max="16384" width="9.453125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:33" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>65</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
@@ -4749,55 +4718,55 @@
         <f t="shared" si="0"/>
         <v>16021064.27891002</v>
       </c>
       <c r="Z3" s="7">
         <f t="shared" si="0"/>
         <v>16957406.729329977</v>
       </c>
       <c r="AA3" s="7">
         <f t="shared" si="0"/>
         <v>16750679.328866618</v>
       </c>
       <c r="AB3" s="7">
         <f t="shared" si="0"/>
         <v>18656864.183623757</v>
       </c>
       <c r="AC3" s="7">
         <f t="shared" si="0"/>
         <v>21218256.887884974</v>
       </c>
       <c r="AD3" s="7">
         <f t="shared" si="0"/>
         <v>23157568.466898367</v>
       </c>
       <c r="AE3" s="7">
         <f t="shared" si="0"/>
-        <v>24522808.210053328</v>
+        <v>24475215.210053328</v>
       </c>
       <c r="AF3" s="7">
         <f t="shared" si="0"/>
-        <v>26299351.30745827</v>
+        <v>26254434.103112437</v>
       </c>
       <c r="AG3" s="8"/>
     </row>
     <row r="4" spans="1:33" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="10">
         <f t="shared" ref="B4:W4" si="1">+B5+B8+B10</f>
         <v>1992873.183016995</v>
       </c>
       <c r="C4" s="10">
         <f t="shared" si="1"/>
         <v>1949375.6480120162</v>
       </c>
       <c r="D4" s="10">
         <f t="shared" si="1"/>
         <v>2095948.8093503946</v>
       </c>
       <c r="E4" s="10">
         <f t="shared" si="1"/>
         <v>2238870.6634269399</v>
       </c>
       <c r="F4" s="10">
         <f t="shared" si="1"/>
@@ -4879,55 +4848,55 @@
         <f t="shared" si="2"/>
         <v>6214497.5969500206</v>
       </c>
       <c r="Z4" s="11">
         <f t="shared" si="2"/>
         <v>6523215.6229599789</v>
       </c>
       <c r="AA4" s="11">
         <f t="shared" si="2"/>
         <v>6408375.5376266195</v>
       </c>
       <c r="AB4" s="11">
         <f t="shared" si="2"/>
         <v>7580229.0623337561</v>
       </c>
       <c r="AC4" s="11">
         <f t="shared" si="2"/>
         <v>8397126.606154969</v>
       </c>
       <c r="AD4" s="11">
         <f t="shared" si="2"/>
         <v>9471523.8614383619</v>
       </c>
       <c r="AE4" s="11">
         <f>AE5+AE8+AE10+AE9</f>
-        <v>9946951.8581433333</v>
+        <v>9899358.8581433333</v>
       </c>
       <c r="AF4" s="11">
         <f>AF5+AF8+AF10+AF9</f>
-        <v>10565871.917318271</v>
+        <v>10546777.883122437</v>
       </c>
     </row>
     <row r="5" spans="1:33" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="8">
         <f t="shared" ref="B5:AF5" si="3">SUM(B6:B7)</f>
         <v>695297.70713138138</v>
       </c>
       <c r="C5" s="8">
         <f t="shared" si="3"/>
         <v>855079.84729170799</v>
       </c>
       <c r="D5" s="8">
         <f t="shared" si="3"/>
         <v>1037263.181129921</v>
       </c>
       <c r="E5" s="8">
         <f t="shared" si="3"/>
         <v>1138167.826249419</v>
       </c>
       <c r="F5" s="8">
         <f t="shared" si="3"/>
         <v>1207821.5853219808</v>
@@ -5012,51 +4981,51 @@
         <f t="shared" si="3"/>
         <v>3533478.4090999998</v>
       </c>
       <c r="AA5" s="8">
         <f t="shared" si="3"/>
         <v>3499734.9356466201</v>
       </c>
       <c r="AB5" s="8">
         <f t="shared" si="3"/>
         <v>3759520.319233757</v>
       </c>
       <c r="AC5" s="8">
         <f t="shared" si="3"/>
         <v>4163665.7926949696</v>
       </c>
       <c r="AD5" s="8">
         <f t="shared" si="3"/>
         <v>4685122.1134183621</v>
       </c>
       <c r="AE5" s="8">
         <f t="shared" si="3"/>
         <v>4856604.7480433332</v>
       </c>
       <c r="AF5" s="8">
         <f t="shared" si="3"/>
-        <v>5170918.1735782744</v>
+        <v>5193004.1393824378</v>
       </c>
     </row>
     <row r="6" spans="1:33" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="14" t="s">
         <v>66</v>
       </c>
       <c r="B6" s="8">
         <v>559880.20587001252</v>
       </c>
       <c r="C6" s="8">
         <v>694017.20192425128</v>
       </c>
       <c r="D6" s="8">
         <v>870184.22808305116</v>
       </c>
       <c r="E6" s="8">
         <v>975425.77085706685</v>
       </c>
       <c r="F6" s="8">
         <v>1054538.8514004513</v>
       </c>
       <c r="G6" s="8">
         <v>901243.69918243366</v>
       </c>
       <c r="H6" s="8">
@@ -5110,51 +5079,51 @@
       <c r="X6" s="8">
         <v>2746624.7583900001</v>
       </c>
       <c r="Y6" s="8">
         <v>3093913.1237500003</v>
       </c>
       <c r="Z6" s="8">
         <v>3409856.7315400005</v>
       </c>
       <c r="AA6" s="8">
         <v>3399855.8882866199</v>
       </c>
       <c r="AB6" s="8">
         <v>3630160.9679137571</v>
       </c>
       <c r="AC6" s="8">
         <v>4003701.9128699992</v>
       </c>
       <c r="AD6" s="8">
         <v>4541629.8025483619</v>
       </c>
       <c r="AE6" s="8">
         <v>4656277.1821833327</v>
       </c>
       <c r="AF6" s="8">
-        <v>4981745.8046745984</v>
+        <v>4981277.1393824378</v>
       </c>
     </row>
     <row r="7" spans="1:33" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="8">
         <v>135417.50126136889</v>
       </c>
       <c r="C7" s="8">
         <v>161062.64536745669</v>
       </c>
       <c r="D7" s="8">
         <v>167078.95304686981</v>
       </c>
       <c r="E7" s="8">
         <v>162742.05539235214</v>
       </c>
       <c r="F7" s="8">
         <v>153282.73392152958</v>
       </c>
       <c r="G7" s="8">
         <v>153249.34358029609</v>
       </c>
       <c r="H7" s="8">
@@ -5208,51 +5177,51 @@
       <c r="X7" s="8">
         <v>108449.71716914033</v>
       </c>
       <c r="Y7" s="8">
         <v>123714.95018000054</v>
       </c>
       <c r="Z7" s="8">
         <v>123621.67755999946</v>
       </c>
       <c r="AA7" s="8">
         <v>99879.047360000011</v>
       </c>
       <c r="AB7" s="8">
         <v>129359.35131999999</v>
       </c>
       <c r="AC7" s="8">
         <v>159963.87982497035</v>
       </c>
       <c r="AD7" s="8">
         <v>143492.31087000002</v>
       </c>
       <c r="AE7" s="8">
         <v>200327.56586000003</v>
       </c>
       <c r="AF7" s="8">
-        <v>189172.36890367611</v>
+        <v>211727</v>
       </c>
     </row>
     <row r="8" spans="1:33" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B8" s="8">
         <v>1165500.5996481443</v>
       </c>
       <c r="C8" s="8">
         <v>926596.70359490148</v>
       </c>
       <c r="D8" s="8">
         <v>871040.87314910674</v>
       </c>
       <c r="E8" s="8">
         <v>847528.71949080518</v>
       </c>
       <c r="F8" s="8">
         <v>871359.38808338321</v>
       </c>
       <c r="G8" s="8">
         <v>813059.02389431046</v>
       </c>
       <c r="H8" s="8">
@@ -5306,91 +5275,91 @@
       <c r="X8" s="8">
         <v>2770145.4347799988</v>
       </c>
       <c r="Y8" s="8">
         <v>2787700.0165900197</v>
       </c>
       <c r="Z8" s="8">
         <v>2744121.8557399795</v>
       </c>
       <c r="AA8" s="8">
         <v>2673559.6511199996</v>
       </c>
       <c r="AB8" s="8">
         <v>3530954.4099399992</v>
       </c>
       <c r="AC8" s="8">
         <v>3918696.6663099998</v>
       </c>
       <c r="AD8" s="8">
         <v>4355827.416410001</v>
       </c>
       <c r="AE8" s="8">
         <v>4512696.6199400006</v>
       </c>
       <c r="AF8" s="8">
-        <v>4796802.9999999972</v>
+        <v>4802653</v>
       </c>
     </row>
     <row r="9" spans="1:33" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
       <c r="P9" s="15"/>
       <c r="Q9" s="15"/>
       <c r="R9" s="16"/>
       <c r="S9" s="16"/>
       <c r="T9" s="8"/>
       <c r="U9" s="8"/>
       <c r="V9" s="8"/>
       <c r="W9" s="8"/>
       <c r="X9" s="8"/>
       <c r="Y9" s="8"/>
       <c r="Z9" s="8"/>
       <c r="AA9" s="8"/>
       <c r="AB9" s="8"/>
       <c r="AC9" s="8"/>
       <c r="AD9" s="8"/>
       <c r="AE9" s="8">
-        <v>48500</v>
+        <v>907</v>
       </c>
       <c r="AF9" s="8">
-        <v>48500</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="10" spans="1:33" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="8">
         <v>132074.87623746932</v>
       </c>
       <c r="C10" s="8">
         <v>167699.09712540661</v>
       </c>
       <c r="D10" s="8">
         <v>187644.7550713669</v>
       </c>
       <c r="E10" s="8">
         <v>253174.11768671576</v>
       </c>
       <c r="F10" s="8">
         <v>326729.67178981606</v>
       </c>
       <c r="G10" s="8">
         <v>313859.13905098586</v>
       </c>
       <c r="H10" s="8">
@@ -6196,51 +6165,51 @@
         <f t="shared" si="5"/>
         <v>9778215.9999400005</v>
       </c>
       <c r="AA17" s="10">
         <f t="shared" si="5"/>
         <v>9619480.9252199996</v>
       </c>
       <c r="AB17" s="10">
         <f t="shared" si="5"/>
         <v>10490295.17856</v>
       </c>
       <c r="AC17" s="10">
         <f t="shared" si="5"/>
         <v>11709445.156740002</v>
       </c>
       <c r="AD17" s="10">
         <f t="shared" si="5"/>
         <v>12978936.019970002</v>
       </c>
       <c r="AE17" s="10">
         <f t="shared" si="5"/>
         <v>13297060.371299997</v>
       </c>
       <c r="AF17" s="10">
         <f t="shared" si="5"/>
-        <v>14568608.557120003</v>
+        <v>14559881.386970002</v>
       </c>
     </row>
     <row r="18" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="8">
         <v>1616257.8033061144</v>
       </c>
       <c r="C18" s="8">
         <v>1636193.6931786498</v>
       </c>
       <c r="D18" s="8">
         <v>1721510.5016470831</v>
       </c>
       <c r="E18" s="8">
         <v>1953998.1437744799</v>
       </c>
       <c r="F18" s="8">
         <v>1919306.1509254475</v>
       </c>
       <c r="G18" s="8">
         <v>2167612.9025951</v>
       </c>
       <c r="H18" s="8">
@@ -6294,51 +6263,51 @@
       <c r="X18" s="8">
         <v>5916502.2110999972</v>
       </c>
       <c r="Y18" s="8">
         <v>6316156.4096599994</v>
       </c>
       <c r="Z18" s="8">
         <v>6830155.3501900015</v>
       </c>
       <c r="AA18" s="8">
         <v>6820217.3922100011</v>
       </c>
       <c r="AB18" s="8">
         <v>7494067.5246200012</v>
       </c>
       <c r="AC18" s="8">
         <v>8555713.1658000015</v>
       </c>
       <c r="AD18" s="8">
         <v>9732959.8010000028</v>
       </c>
       <c r="AE18" s="8">
         <v>9914695.8221099973</v>
       </c>
       <c r="AF18" s="8">
-        <v>10710946.508580001</v>
+        <v>10703694.96652</v>
       </c>
     </row>
     <row r="19" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="8">
         <f t="shared" ref="B19:N19" si="6">SUM(B20:B25)</f>
         <v>677146.56649040687</v>
       </c>
       <c r="C19" s="8">
         <f t="shared" si="6"/>
         <v>708393.69624709559</v>
       </c>
       <c r="D19" s="8">
         <f t="shared" si="6"/>
         <v>717277.49755593168</v>
       </c>
       <c r="E19" s="8">
         <f t="shared" si="6"/>
         <v>768127.44603133528</v>
       </c>
       <c r="F19" s="8">
         <f t="shared" si="6"/>
         <v>857808.88601042284</v>
@@ -7789,51 +7758,51 @@
         <f t="shared" si="10"/>
         <v>155962.49349000002</v>
       </c>
       <c r="AA33" s="8">
         <f t="shared" si="10"/>
         <v>131164.52676999997</v>
       </c>
       <c r="AB33" s="8">
         <f t="shared" si="10"/>
         <v>130130.92870000002</v>
       </c>
       <c r="AC33" s="8">
         <f t="shared" si="10"/>
         <v>135605.90865999999</v>
       </c>
       <c r="AD33" s="8">
         <f t="shared" si="10"/>
         <v>138195.82514000003</v>
       </c>
       <c r="AE33" s="8">
         <f t="shared" si="10"/>
         <v>141415.55488999997</v>
       </c>
       <c r="AF33" s="8">
         <f t="shared" si="10"/>
-        <v>138085.57447999998</v>
+        <v>132636.78775999998</v>
       </c>
     </row>
     <row r="34" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="14" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="8">
         <v>0</v>
       </c>
       <c r="C34" s="8">
         <v>158.7997078935139</v>
       </c>
       <c r="D34" s="8">
         <v>163.94476531899355</v>
       </c>
       <c r="E34" s="8">
         <v>163.71240788687513</v>
       </c>
       <c r="F34" s="8">
         <v>139.87917413529843</v>
       </c>
       <c r="G34" s="8">
         <v>152.2273119564496</v>
       </c>
       <c r="H34" s="8">
@@ -8181,51 +8150,51 @@
       <c r="X37" s="8">
         <v>149903.76231000002</v>
       </c>
       <c r="Y37" s="8">
         <v>154886.33927999999</v>
       </c>
       <c r="Z37" s="8">
         <v>153651.09462000002</v>
       </c>
       <c r="AA37" s="8">
         <v>130156.65211999998</v>
       </c>
       <c r="AB37" s="8">
         <v>129527.97982000002</v>
       </c>
       <c r="AC37" s="8">
         <v>133682.80103999999</v>
       </c>
       <c r="AD37" s="8">
         <v>136633.21777000002</v>
       </c>
       <c r="AE37" s="8">
         <v>140288.88676999998</v>
       </c>
       <c r="AF37" s="8">
-        <v>137467</v>
+        <v>132018.21328</v>
       </c>
     </row>
     <row r="38" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="14" t="s">
         <v>42</v>
       </c>
       <c r="B38" s="8">
         <v>0</v>
       </c>
       <c r="C38" s="8">
         <v>0</v>
       </c>
       <c r="D38" s="8">
         <v>0</v>
       </c>
       <c r="E38" s="8">
         <v>0</v>
       </c>
       <c r="F38" s="8">
         <v>0</v>
       </c>
       <c r="G38" s="8">
         <v>0</v>
       </c>
       <c r="H38" s="8">
@@ -8408,51 +8377,51 @@
         <f t="shared" si="11"/>
         <v>188309.59938999999</v>
       </c>
       <c r="AA39" s="8">
         <f t="shared" si="11"/>
         <v>183355.20918999999</v>
       </c>
       <c r="AB39" s="8">
         <f t="shared" si="11"/>
         <v>189773.63261</v>
       </c>
       <c r="AC39" s="8">
         <f t="shared" si="11"/>
         <v>198583.14032000001</v>
       </c>
       <c r="AD39" s="8">
         <f t="shared" si="11"/>
         <v>183539.99657999998</v>
       </c>
       <c r="AE39" s="8">
         <f t="shared" si="11"/>
         <v>155638.89357000001</v>
       </c>
       <c r="AF39" s="8">
         <f>SUM(AF40:AF46)</f>
-        <v>554551.36284000007</v>
+        <v>558524.52147000004</v>
       </c>
     </row>
     <row r="40" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="14" t="s">
         <v>44</v>
       </c>
       <c r="B40" s="8">
         <v>23480.481975702052</v>
       </c>
       <c r="C40" s="8">
         <v>20189.238531501029</v>
       </c>
       <c r="D40" s="8">
         <v>24361.714133970658</v>
       </c>
       <c r="E40" s="8">
         <v>30762.065989510724</v>
       </c>
       <c r="F40" s="8">
         <v>31251.443935471019</v>
       </c>
       <c r="G40" s="8">
         <v>35584.976432317599</v>
       </c>
       <c r="H40" s="8">
@@ -8874,51 +8843,51 @@
       <c r="X44" s="19" t="s">
         <v>2</v>
       </c>
       <c r="Y44" s="8">
         <v>28464.271659999999</v>
       </c>
       <c r="Z44" s="8">
         <v>30017.74136</v>
       </c>
       <c r="AA44" s="8">
         <v>31119.776379999999</v>
       </c>
       <c r="AB44" s="8">
         <v>32180.213189999999</v>
       </c>
       <c r="AC44" s="8">
         <v>33217.215609999999</v>
       </c>
       <c r="AD44" s="8">
         <v>35083.258679999999</v>
       </c>
       <c r="AE44" s="8">
         <v>39251.162120000001</v>
       </c>
       <c r="AF44" s="8">
-        <v>40781</v>
+        <v>44734.436399999999</v>
       </c>
     </row>
     <row r="45" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="14" t="s">
         <v>49</v>
       </c>
       <c r="B45" s="19" t="s">
         <v>2</v>
       </c>
       <c r="C45" s="19" t="s">
         <v>2</v>
       </c>
       <c r="D45" s="19" t="s">
         <v>2</v>
       </c>
       <c r="E45" s="19" t="s">
         <v>2</v>
       </c>
       <c r="F45" s="19" t="s">
         <v>2</v>
       </c>
       <c r="G45" s="19" t="s">
         <v>2</v>
       </c>
       <c r="H45" s="19" t="s">
@@ -8972,51 +8941,51 @@
       <c r="X45" s="19" t="s">
         <v>2</v>
       </c>
       <c r="Y45" s="19" t="s">
         <v>2</v>
       </c>
       <c r="Z45" s="8">
         <v>67921.707559999981</v>
       </c>
       <c r="AA45" s="19">
         <v>76556.495880000002</v>
       </c>
       <c r="AB45" s="19">
         <v>80369.209520000004</v>
       </c>
       <c r="AC45" s="19">
         <v>90319.500289999996</v>
       </c>
       <c r="AD45" s="19">
         <v>102613.12388999999</v>
       </c>
       <c r="AE45" s="19">
         <v>111960.36906</v>
       </c>
       <c r="AF45" s="19">
-        <v>123154.76050999999</v>
+        <v>123174.48273999999</v>
       </c>
     </row>
     <row r="46" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B46" s="19"/>
       <c r="C46" s="19"/>
       <c r="D46" s="19"/>
       <c r="E46" s="19"/>
       <c r="F46" s="19"/>
       <c r="G46" s="19"/>
       <c r="H46" s="19"/>
       <c r="I46" s="19"/>
       <c r="J46" s="19"/>
       <c r="K46" s="19"/>
       <c r="L46" s="19"/>
       <c r="M46" s="19"/>
       <c r="N46" s="19"/>
       <c r="O46" s="19"/>
       <c r="P46" s="19"/>
       <c r="Q46" s="19"/>
       <c r="R46" s="19"/>
       <c r="S46" s="19"/>
       <c r="T46" s="19"/>
@@ -9660,51 +9629,51 @@
         <f t="shared" si="13"/>
         <v>270061.29394999996</v>
       </c>
       <c r="AA52" s="10">
         <f t="shared" si="13"/>
         <v>275138.96446000005</v>
       </c>
       <c r="AB52" s="10">
         <f t="shared" si="13"/>
         <v>101682.54787000004</v>
       </c>
       <c r="AC52" s="10">
         <f t="shared" si="13"/>
         <v>615092.59586</v>
       </c>
       <c r="AD52" s="10">
         <f t="shared" si="13"/>
         <v>172582.02735000002</v>
       </c>
       <c r="AE52" s="10">
         <f t="shared" si="13"/>
         <v>623240.03937000001</v>
       </c>
       <c r="AF52" s="10">
         <f t="shared" si="13"/>
-        <v>474342.54336000001</v>
+        <v>457246.54335999989</v>
       </c>
     </row>
     <row r="53" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B53" s="20" t="s">
         <v>2</v>
       </c>
       <c r="C53" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D53" s="20" t="s">
         <v>2</v>
       </c>
       <c r="E53" s="20" t="s">
         <v>2</v>
       </c>
       <c r="F53" s="20" t="s">
         <v>2</v>
       </c>
       <c r="G53" s="20" t="s">
         <v>2</v>
       </c>
       <c r="H53" s="20" t="s">
@@ -9957,51 +9926,51 @@
       <c r="X55" s="24">
         <v>162907.10069999992</v>
       </c>
       <c r="Y55" s="24">
         <v>164028.44453000004</v>
       </c>
       <c r="Z55" s="24">
         <v>127557.68193000002</v>
       </c>
       <c r="AA55" s="24">
         <v>127506.60375999995</v>
       </c>
       <c r="AB55" s="24">
         <v>101682.54787000004</v>
       </c>
       <c r="AC55" s="24">
         <v>93458.933479999949</v>
       </c>
       <c r="AD55" s="24">
         <v>134957.73748000001</v>
       </c>
       <c r="AE55" s="24">
         <v>559965.65262000007</v>
       </c>
       <c r="AF55" s="24">
-        <v>474057</v>
+        <v>456960.99999999988</v>
       </c>
     </row>
     <row r="56" spans="1:33" ht="13.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B56" s="20"/>
       <c r="C56" s="20"/>
       <c r="D56" s="20"/>
       <c r="E56" s="20"/>
       <c r="F56" s="20"/>
       <c r="G56" s="20"/>
       <c r="H56" s="20"/>
       <c r="I56" s="20"/>
       <c r="J56" s="20"/>
       <c r="K56" s="20"/>
       <c r="L56" s="20"/>
       <c r="M56" s="20"/>
       <c r="N56" s="20"/>
       <c r="O56" s="20"/>
       <c r="P56" s="20"/>
       <c r="Q56" s="20"/>
       <c r="R56" s="20"/>
       <c r="S56" s="19"/>
       <c r="T56" s="19"/>
@@ -10374,55 +10343,55 @@
         <f t="shared" si="14"/>
         <v>16042182.802680021</v>
       </c>
       <c r="Z60" s="30">
         <f t="shared" si="14"/>
         <v>16986485.353579979</v>
       </c>
       <c r="AA60" s="30">
         <f t="shared" si="14"/>
         <v>16770881.466576617</v>
       </c>
       <c r="AB60" s="30">
         <f t="shared" si="14"/>
         <v>18679986.193693757</v>
       </c>
       <c r="AC60" s="30">
         <f t="shared" si="14"/>
         <v>21258330.340234976</v>
       </c>
       <c r="AD60" s="30">
         <f t="shared" si="14"/>
         <v>23224978.442598365</v>
       </c>
       <c r="AE60" s="30">
         <f t="shared" si="14"/>
-        <v>24572652.570523329</v>
+        <v>24525059.570523329</v>
       </c>
       <c r="AF60" s="30">
         <f t="shared" si="14"/>
-        <v>26351658.68008827</v>
+        <v>26306741.475742437</v>
       </c>
       <c r="AG60" s="8"/>
     </row>
     <row r="61" spans="1:33" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B61" s="31"/>
       <c r="C61" s="31"/>
       <c r="D61" s="31"/>
       <c r="E61" s="31"/>
       <c r="F61" s="31"/>
       <c r="G61" s="31"/>
       <c r="H61" s="31"/>
       <c r="I61" s="31"/>
       <c r="J61" s="31"/>
       <c r="K61" s="31"/>
       <c r="L61" s="31"/>
       <c r="M61" s="31"/>
       <c r="N61" s="31"/>
       <c r="O61" s="31"/>
       <c r="P61" s="31"/>
       <c r="Q61" s="31"/>
       <c r="R61" s="31"/>
       <c r="S61" s="31"/>
       <c r="T61" s="31"/>
       <c r="U61" s="31"/>
       <c r="V61" s="31"/>
@@ -10836,51 +10805,51 @@
         <f t="shared" si="16"/>
         <v>332869.40272999997</v>
       </c>
       <c r="AA67" s="39">
         <f t="shared" si="16"/>
         <v>364263.50677589752</v>
       </c>
       <c r="AB67" s="39">
         <f t="shared" si="16"/>
         <v>352633.4588281599</v>
       </c>
       <c r="AC67" s="39">
         <f t="shared" si="16"/>
         <v>502961.10223198816</v>
       </c>
       <c r="AD67" s="39">
         <f t="shared" si="16"/>
         <v>1294129</v>
       </c>
       <c r="AE67" s="39">
         <f t="shared" si="16"/>
         <v>1365449.67719</v>
       </c>
       <c r="AF67" s="39">
         <f t="shared" si="16"/>
-        <v>788927.90015330177</v>
+        <v>810397.42248910456</v>
       </c>
     </row>
     <row r="68" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="4" t="s">
         <v>70</v>
       </c>
       <c r="B68" s="10"/>
       <c r="C68" s="10"/>
       <c r="D68" s="10"/>
       <c r="E68" s="10"/>
       <c r="F68" s="10"/>
       <c r="G68" s="10"/>
       <c r="H68" s="10"/>
       <c r="I68" s="10"/>
       <c r="J68" s="10"/>
       <c r="K68" s="41">
         <v>164361.7849034057</v>
       </c>
       <c r="L68" s="41">
         <v>169648.92562902471</v>
       </c>
       <c r="M68" s="41">
         <v>211194.27222886102</v>
       </c>
       <c r="N68" s="41">
@@ -10916,51 +10885,51 @@
       <c r="X68" s="41">
         <v>226316</v>
       </c>
       <c r="Y68" s="41">
         <v>228695</v>
       </c>
       <c r="Z68" s="41">
         <v>282658</v>
       </c>
       <c r="AA68" s="41">
         <v>302346.80729589751</v>
       </c>
       <c r="AB68" s="41">
         <v>283236.6159881599</v>
       </c>
       <c r="AC68" s="41">
         <v>378133.10223198816</v>
       </c>
       <c r="AD68" s="41">
         <v>1020538.9999999999</v>
       </c>
       <c r="AE68" s="41">
         <v>1006392.21819</v>
       </c>
       <c r="AF68" s="41">
-        <v>565187.13573503273</v>
+        <v>564718.42248910456</v>
       </c>
     </row>
     <row r="69" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="42" t="s">
         <v>71</v>
       </c>
       <c r="B69" s="43"/>
       <c r="C69" s="43"/>
       <c r="D69" s="43"/>
       <c r="E69" s="43"/>
       <c r="F69" s="43"/>
       <c r="G69" s="43"/>
       <c r="H69" s="43"/>
       <c r="I69" s="43"/>
       <c r="J69" s="43"/>
       <c r="K69" s="40">
         <v>22118.215096594304</v>
       </c>
       <c r="L69" s="40">
         <v>24880.425214100764</v>
       </c>
       <c r="M69" s="40">
         <v>33862.573458142469</v>
       </c>
       <c r="N69" s="40">
@@ -10996,51 +10965,51 @@
       <c r="X69" s="40">
         <v>39994.001139140331</v>
       </c>
       <c r="Y69" s="40">
         <v>40414</v>
       </c>
       <c r="Z69" s="40">
         <v>50211.402730000002</v>
       </c>
       <c r="AA69" s="40">
         <v>61916.699479999996</v>
       </c>
       <c r="AB69" s="40">
         <v>69396.842839999998</v>
       </c>
       <c r="AC69" s="40">
         <v>124828</v>
       </c>
       <c r="AD69" s="40">
         <v>273590</v>
       </c>
       <c r="AE69" s="40">
         <v>359057.45899999997</v>
       </c>
       <c r="AF69" s="40">
-        <v>223740.76441826901</v>
+        <v>245679</v>
       </c>
     </row>
     <row r="70" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="38" t="s">
         <v>73</v>
       </c>
       <c r="B70" s="39"/>
       <c r="C70" s="39"/>
       <c r="D70" s="39"/>
       <c r="E70" s="39"/>
       <c r="F70" s="39"/>
       <c r="G70" s="39"/>
       <c r="H70" s="39"/>
       <c r="I70" s="39"/>
       <c r="J70" s="39"/>
       <c r="K70" s="39">
         <f t="shared" ref="K70:AF70" si="17">+K71+K72</f>
         <v>0</v>
       </c>
       <c r="L70" s="39">
         <f t="shared" si="17"/>
         <v>0</v>
       </c>
       <c r="M70" s="39">
         <f t="shared" si="17"/>
@@ -11302,51 +11271,51 @@
         <f t="shared" si="19"/>
         <v>338136.17854999995</v>
       </c>
       <c r="AA73" s="45">
         <f t="shared" si="19"/>
         <v>368266.73812661989</v>
       </c>
       <c r="AB73" s="45">
         <f t="shared" si="19"/>
         <v>358597.80828375759</v>
       </c>
       <c r="AC73" s="45">
         <f t="shared" si="19"/>
         <v>509394.72820198815</v>
       </c>
       <c r="AD73" s="45">
         <f t="shared" si="19"/>
         <v>1304141.7923650297</v>
       </c>
       <c r="AE73" s="45">
         <f t="shared" si="19"/>
         <v>1378410.6550499999</v>
       </c>
       <c r="AF73" s="45">
         <f t="shared" si="19"/>
-        <v>805683.45668494143</v>
+        <v>827152.97902074421</v>
       </c>
     </row>
     <row r="74" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B74" s="10"/>
       <c r="C74" s="10"/>
       <c r="D74" s="10"/>
       <c r="E74" s="10"/>
       <c r="F74" s="10"/>
       <c r="G74" s="10"/>
       <c r="H74" s="10"/>
       <c r="I74" s="10"/>
       <c r="J74" s="10"/>
       <c r="K74" s="10"/>
       <c r="O74" s="32"/>
       <c r="P74" s="32"/>
       <c r="Q74" s="32"/>
       <c r="R74" s="32"/>
       <c r="T74" s="32"/>
       <c r="V74" s="46"/>
       <c r="W74" s="8"/>
     </row>
     <row r="75" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="4" t="s">
         <v>62</v>
       </c>
@@ -11367,174 +11336,81 @@
         <v>75</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="8"/>
       <c r="D76" s="8"/>
       <c r="E76" s="8"/>
       <c r="F76" s="8"/>
       <c r="G76" s="8"/>
       <c r="H76" s="8"/>
       <c r="I76" s="8"/>
       <c r="J76" s="8"/>
       <c r="K76" s="8"/>
       <c r="L76" s="8"/>
       <c r="M76" s="8"/>
       <c r="N76" s="8"/>
       <c r="O76" s="8"/>
       <c r="P76" s="8"/>
       <c r="Q76" s="8"/>
       <c r="R76" s="8"/>
       <c r="S76" s="8"/>
     </row>
     <row r="77" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="B77" s="46">
-[...122 lines deleted...]
-      </c>
+      <c r="B77" s="46"/>
+      <c r="C77" s="46"/>
+      <c r="D77" s="46"/>
+      <c r="E77" s="46"/>
+      <c r="F77" s="46"/>
+      <c r="G77" s="46"/>
+      <c r="H77" s="46"/>
+      <c r="I77" s="46"/>
+      <c r="J77" s="46"/>
+      <c r="K77" s="46"/>
+      <c r="L77" s="46"/>
+      <c r="M77" s="46"/>
+      <c r="N77" s="46"/>
+      <c r="O77" s="46"/>
+      <c r="P77" s="46"/>
+      <c r="Q77" s="46"/>
+      <c r="R77" s="46"/>
+      <c r="S77" s="46"/>
+      <c r="T77" s="46"/>
+      <c r="U77" s="46"/>
+      <c r="V77" s="46"/>
+      <c r="W77" s="46"/>
+      <c r="X77" s="46"/>
+      <c r="Y77" s="46"/>
+      <c r="Z77" s="46"/>
+      <c r="AA77" s="46"/>
+      <c r="AB77" s="46"/>
+      <c r="AC77" s="46"/>
+      <c r="AD77" s="46"/>
+      <c r="AE77" s="46"/>
+      <c r="AF77" s="46"/>
     </row>
     <row r="78" spans="1:32" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B78" s="8"/>
       <c r="C78" s="8"/>
       <c r="D78" s="8"/>
       <c r="E78" s="8"/>
       <c r="F78" s="8"/>
       <c r="G78" s="8"/>
       <c r="H78" s="8"/>
       <c r="I78" s="8"/>
       <c r="J78" s="8"/>
       <c r="K78" s="8"/>
       <c r="L78" s="8"/>
       <c r="M78" s="8"/>
       <c r="N78" s="8"/>
       <c r="O78" s="8"/>
       <c r="P78" s="8"/>
       <c r="Q78" s="8"/>
       <c r="R78" s="8"/>
       <c r="T78" s="47"/>
       <c r="U78" s="47"/>
       <c r="V78" s="47"/>
       <c r="W78" s="47"/>
       <c r="X78" s="47"/>
       <c r="Y78" s="47"/>
@@ -11715,58 +11591,58 @@
     <mergeCell ref="AE40:AE41"/>
     <mergeCell ref="AF40:AF41"/>
     <mergeCell ref="X40:X41"/>
     <mergeCell ref="Y40:Y41"/>
     <mergeCell ref="Z40:Z41"/>
     <mergeCell ref="AA40:AA41"/>
     <mergeCell ref="AB40:AB41"/>
     <mergeCell ref="AC40:AC41"/>
     <mergeCell ref="R40:R41"/>
     <mergeCell ref="S40:S41"/>
     <mergeCell ref="T40:T41"/>
     <mergeCell ref="U40:U41"/>
     <mergeCell ref="V40:V41"/>
     <mergeCell ref="W40:W41"/>
   </mergeCells>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BBFFDEAC-AF74-42EC-B4E2-EB9C1BF33D57}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19D2976E-9EFF-4C77-95A5-30B75C4C00C9}">
   <sheetPr codeName="Hárok3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AF71"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <pane xSplit="1" ySplit="2" topLeftCell="L24" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="2" topLeftCell="L27" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AF61" sqref="AF61"/>
       <selection pane="topRight" activeCell="AF61" sqref="AF61"/>
       <selection pane="bottomLeft" activeCell="AF61" sqref="AF61"/>
       <selection pane="bottomRight" activeCell="U49" sqref="U49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.453125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="51.453125" style="4" customWidth="1"/>
     <col min="2" max="11" width="10.08984375" style="4" customWidth="1"/>
     <col min="12" max="21" width="10.90625" style="4" customWidth="1"/>
     <col min="22" max="22" width="10.54296875" style="4" customWidth="1"/>
     <col min="23" max="23" width="10.54296875" style="34" customWidth="1"/>
     <col min="24" max="32" width="11.453125" style="4" customWidth="1"/>
     <col min="33" max="16384" width="9.453125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B1" s="53"/>
       <c r="C1" s="53"/>
       <c r="D1" s="53"/>
       <c r="E1" s="53"/>
@@ -17841,51 +17717,51 @@
     <mergeCell ref="AD40:AD41"/>
     <mergeCell ref="AE40:AE41"/>
     <mergeCell ref="AF40:AF41"/>
     <mergeCell ref="X40:X41"/>
     <mergeCell ref="Y40:Y41"/>
     <mergeCell ref="Z40:Z41"/>
     <mergeCell ref="AA40:AA41"/>
     <mergeCell ref="AB40:AB41"/>
     <mergeCell ref="AC40:AC41"/>
     <mergeCell ref="R40:R41"/>
     <mergeCell ref="S40:S41"/>
     <mergeCell ref="T40:T41"/>
     <mergeCell ref="U40:U41"/>
     <mergeCell ref="V40:V41"/>
     <mergeCell ref="W40:W41"/>
   </mergeCells>
   <pageMargins left="0.15748031496062992" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="64" orientation="landscape"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AAA3FAFC-C81F-4939-9264-4B785D9CEA31}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{73F62A5B-A6C8-415E-8442-86B65391501F}">
   <sheetPr codeName="Hárok7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AF56"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="1" ySplit="2" topLeftCell="U42" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AF61" sqref="AF61"/>
       <selection pane="topRight" activeCell="AF61" sqref="AF61"/>
       <selection pane="bottomLeft" activeCell="AF61" sqref="AF61"/>
       <selection pane="bottomRight" activeCell="AF61" sqref="AF61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.453125" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="50" style="4" customWidth="1"/>
     <col min="2" max="11" width="8.81640625" style="4" customWidth="1"/>
     <col min="12" max="19" width="9.453125" style="4"/>
     <col min="20" max="21" width="9.81640625" style="4" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="9.453125" style="4"/>
     <col min="23" max="23" width="9.453125" style="34"/>
     <col min="24" max="16384" width="9.453125" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
@@ -22457,56 +22333,56 @@
       <c r="L55" s="70"/>
       <c r="M55" s="70"/>
       <c r="N55" s="70"/>
       <c r="O55" s="70"/>
     </row>
     <row r="56" spans="1:21" ht="13.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="N56" s="8"/>
       <c r="O56" s="8"/>
       <c r="P56" s="8"/>
       <c r="Q56" s="8"/>
       <c r="R56" s="8"/>
       <c r="S56" s="8"/>
       <c r="T56" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.15748031496062992" right="0.35433070866141736" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="63" orientation="landscape"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Interné</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4B1E8CA4-AE1C-443B-A1B4-306D411C7B96}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C0A4580-4D81-4FFD-8E4A-EBA20A515214}">
   <sheetPr codeName="Hárok8"/>
   <dimension ref="A1:S407"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B234" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="B238" activePane="bottomRight" state="frozen"/>
       <selection activeCell="AF61" sqref="AF61"/>
       <selection pane="topRight" activeCell="AF61" sqref="AF61"/>
       <selection pane="bottomLeft" activeCell="AF61" sqref="AF61"/>
       <selection pane="bottomRight" activeCell="A257" sqref="A257"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="13.4" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="16" style="4" customWidth="1"/>
     <col min="2" max="2" width="11.453125" style="4" customWidth="1"/>
     <col min="3" max="3" width="12.1796875" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="10.453125" style="4" customWidth="1"/>
     <col min="5" max="5" width="9.1796875" style="4" customWidth="1"/>
     <col min="6" max="6" width="8.7265625" style="4"/>
     <col min="7" max="7" width="12" style="4" bestFit="1" customWidth="1"/>
     <col min="8" max="15" width="9.54296875" style="4" customWidth="1"/>
     <col min="16" max="16" width="12.453125" style="4" customWidth="1"/>
     <col min="17" max="17" width="10.81640625" style="4" customWidth="1"/>
     <col min="18" max="16384" width="8.7265625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="71" t="s">
         <v>80</v>
       </c>
@@ -42482,91 +42358,151 @@
       <c r="L384" s="104">
         <v>109528.11203</v>
       </c>
       <c r="M384" s="104">
         <v>1055.3244</v>
       </c>
       <c r="N384" s="104">
         <v>1029.0947200000001</v>
       </c>
       <c r="O384" s="104">
         <v>4.64072</v>
       </c>
       <c r="P384" s="130">
         <v>10567.469560000001</v>
       </c>
       <c r="Q384" s="105">
         <v>52069.054429999902</v>
       </c>
     </row>
     <row r="385" spans="1:18" s="142" customFormat="1" ht="13.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A385" s="137" t="s">
         <v>466</v>
       </c>
       <c r="B385" s="119">
         <f t="shared" si="9"/>
-        <v>0</v>
-[...15 lines deleted...]
-      <c r="Q385" s="105"/>
+        <v>2033848.3544800004</v>
+      </c>
+      <c r="C385" s="104">
+        <v>397428.17792000005</v>
+      </c>
+      <c r="D385" s="104">
+        <v>14809.015220000001</v>
+      </c>
+      <c r="E385" s="104">
+        <v>469610.13430999999</v>
+      </c>
+      <c r="F385" s="106">
+        <v>41714.647280000005</v>
+      </c>
+      <c r="G385" s="105">
+        <v>820574.60366000002</v>
+      </c>
+      <c r="H385" s="104">
+        <v>117849.33493000001</v>
+      </c>
+      <c r="I385" s="104">
+        <v>18787.951820000002</v>
+      </c>
+      <c r="J385" s="104">
+        <v>5443.4198699999997</v>
+      </c>
+      <c r="K385" s="104">
+        <v>324.98230999999998</v>
+      </c>
+      <c r="L385" s="104">
+        <v>95574.98285</v>
+      </c>
+      <c r="M385" s="104">
+        <v>1063.64002</v>
+      </c>
+      <c r="N385" s="104">
+        <v>1148.74038</v>
+      </c>
+      <c r="O385" s="104">
+        <v>7.4808399999999997</v>
+      </c>
+      <c r="P385" s="130">
+        <v>9368.9413100000002</v>
+      </c>
+      <c r="Q385" s="105">
+        <v>40142.301760000104</v>
+      </c>
     </row>
     <row r="386" spans="1:18" s="142" customFormat="1" ht="13.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A386" s="137" t="s">
         <v>467</v>
       </c>
       <c r="B386" s="119">
         <f t="shared" si="9"/>
-        <v>0</v>
-[...15 lines deleted...]
-      <c r="Q386" s="105"/>
+        <v>2149651.2990100002</v>
+      </c>
+      <c r="C386" s="104">
+        <v>408883.93757000001</v>
+      </c>
+      <c r="D386" s="104">
+        <v>4203.1802200000002</v>
+      </c>
+      <c r="E386" s="104">
+        <v>287255.37802</v>
+      </c>
+      <c r="F386" s="106">
+        <v>40811.823619999996</v>
+      </c>
+      <c r="G386" s="105">
+        <v>1091373.7229599999</v>
+      </c>
+      <c r="H386" s="104">
+        <v>120657.96034000001</v>
+      </c>
+      <c r="I386" s="104">
+        <v>20241.013870000002</v>
+      </c>
+      <c r="J386" s="104">
+        <v>4556.6163399999996</v>
+      </c>
+      <c r="K386" s="104">
+        <v>339.11159000000004</v>
+      </c>
+      <c r="L386" s="104">
+        <v>119883.62546</v>
+      </c>
+      <c r="M386" s="104">
+        <v>987.32884000000001</v>
+      </c>
+      <c r="N386" s="104">
+        <v>1230.3860900000002</v>
+      </c>
+      <c r="O386" s="104">
+        <v>28.726790000000001</v>
+      </c>
+      <c r="P386" s="130">
+        <v>8142.2026399999995</v>
+      </c>
+      <c r="Q386" s="105">
+        <v>41056.284659999998</v>
+      </c>
     </row>
     <row r="387" spans="1:18" s="142" customFormat="1" ht="13.4" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A387" s="137" t="s">
         <v>468</v>
       </c>
       <c r="B387" s="119">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="C387" s="104"/>
       <c r="D387" s="104"/>
       <c r="E387" s="104"/>
       <c r="F387" s="106"/>
       <c r="G387" s="105"/>
       <c r="H387" s="104"/>
       <c r="I387" s="104"/>
       <c r="J387" s="104"/>
       <c r="K387" s="104"/>
       <c r="L387" s="104"/>
       <c r="M387" s="104"/>
       <c r="N387" s="104"/>
       <c r="O387" s="104"/>
       <c r="P387" s="130"/>
       <c r="Q387" s="105"/>
     </row>
@@ -42904,47 +42840,47 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerstvo financii Slovenskej republiky</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Antalicová Jana</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SetDate">
-    <vt:lpwstr>2026-09-02T07:55:47Z</vt:lpwstr>
+    <vt:lpwstr>2026-11-03T07:38:34Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_SiteId">
     <vt:lpwstr>579df390-dbff-49fd-8f10-624670566482</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ActionId">
-    <vt:lpwstr>23e55b9b-6891-483b-9e2f-12109bca483e</vt:lpwstr>
+    <vt:lpwstr>aaab3c78-1ae8-4994-bb35-713b471416c1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4c805978-f532-4a1a-b9e1-4e19c2c6466f_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>